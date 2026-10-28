--- v0 (2026-09-04)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K358"/>
+  <dimension ref="A1:K364"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 09:40:50</t>
+          <t>Exported on: 2026-10-28 13:04:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -420,51 +420,51 @@
       <c r="J14" s="3" t="n">
         <v>44022</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>45048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1732004018/AV/22012034508525 — shantidham srrakeshli</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>192447.09</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>87885.9</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44175</v>
@@ -804,662 +804,662 @@
       <c r="J22" s="3" t="n">
         <v>45125</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034407507 — Virchharopan Narmada kinara</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>525200</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>52554</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43360</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621344 — Plantation rod kinare narmada path vineet maragaon mede se Aseem ke khet tak GP maragaon</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621346 — Plantation rod kinare narmada path kondarvada se power house tak GP MARAGAON</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621568 — Plantation rod kinare narmada path kondarvada se power house tak GP Kondarwada</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>15309</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45491</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621571 — Plantation rod kinare narmada path maragaon mede se asheem datt ke khet tak GP Kondarwada</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621868 — Plantation rod kinare narmada path maragaon mede se ramesh singh ke khet tk gp maragaon</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621870 — Plantation rod kinare narmada path ramesh singh ke khet se nale tak gp maragaon</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621875 — Plantation rod kinare narmada path nale se bachwade mede tk gp maragaon</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621882 — Plantation rod kinare narmada path nale se bachwade mede tak Gp Maragaon</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621968 — Plantation rod kinare narmada path nale se  bachwade mede tak GP Maragaon</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621973 — Plantation rod kinare narmada path ramesh singh ke khet se nale tak GP kondarwada</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621977 — Plantation rod kinare narmada path maragavon mede se  ramesh singh ke khet tk GP kondarwada</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621983 — Plantation rod kinare narmada path nale se bachwade mede tk gp kondarwada</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>4374</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45505</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1732004018/DP/22012034621985 — Plantation rod kinare narmada path Maragaon mede se ramesh ke khet tak gp kondarwada</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>4617</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45492</v>
@@ -2677,51 +2677,51 @@
       <c r="J61" s="3" t="n">
         <v>44436</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/22012035439722 — JGSA Form pond nirmaan kamla /goutam aadivasi GP Kondarwada</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
@@ -2871,51 +2871,51 @@
       <c r="J65" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/22012035555121 — JGSA Form pond Kamla bai/ goutam uikey  GP Kondarwada</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45791</v>
@@ -6493,100 +6493,100 @@
       <c r="J139" s="3" t="n">
         <v>44859</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>45068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/3774476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123950997</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>18846</v>
+        <v>23046</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/3774478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123951553</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46153</v>
@@ -6834,98 +6834,98 @@
       <c r="J146" s="3" t="n">
         <v>44754</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/3861045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136182242</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/3861046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136182275</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>18167</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45617</v>
@@ -6979,51 +6979,51 @@
       <c r="J149" s="3" t="n">
         <v>44709</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>45073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/3913606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151118145</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>19810</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45652</v>
@@ -7665,51 +7665,51 @@
       <c r="J163" s="3" t="n">
         <v>45598</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/4577034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118021917</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>21717</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45647</v>
@@ -7861,51 +7861,51 @@
       <c r="J167" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/4642196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133069124</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>19710</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45577</v>
@@ -8055,51 +8055,51 @@
       <c r="J171" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/4800793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149822297</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45666</v>
@@ -8435,83 +8435,83 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>23382</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5004069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118604713</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8541,120 +8541,120 @@
       <c r="J181" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5015388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124725913</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5015481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124765504</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8821,83 +8821,83 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5091626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131668939</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8927,51 +8927,51 @@
       <c r="J189" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5092914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133404606</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45737</v>
@@ -9023,98 +9023,98 @@
       <c r="J191" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5092920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133412454</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5092933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133435089</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>20772</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45737</v>
@@ -9264,147 +9264,149 @@
       <c r="J196" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5093928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168097</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>14094</v>
+        <v>25194</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45842</v>
       </c>
-      <c r="K197" s="3"/>
+      <c r="K197" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5093929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168217</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5093930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168337</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45934</v>
@@ -9752,196 +9754,196 @@
       <c r="J206" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5105395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149822925</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>21816</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5105439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149870404</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5139346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133457687</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5258612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150501631</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45884</v>
@@ -10091,73 +10093,73 @@
       <c r="J213" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5311272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124764729</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10187,98 +10189,98 @@
       <c r="J215" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5465043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124575607</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5505638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124263340</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45719</v>
@@ -10330,803 +10332,803 @@
       <c r="J218" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5702354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149821811</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45971</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5709364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123949776</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5802150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124752199</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>5481</v>
+        <v>24381</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5811430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168100</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>3654</v>
+        <v>26154</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5863513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123949086</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45952</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5903923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149823521</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5905892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136482090</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>10962</v>
+        <v>23562</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5910693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149823461</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>11100</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5911106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168366</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>3654</v>
+        <v>16254</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5911547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168231</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>3654</v>
+        <v>16674</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5913582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124745737</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5914658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149822783</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5916657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168069</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5923123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136182220</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5924283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136182252</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5928018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149823207</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1732004018/IF/IAY/5928746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149823398</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46049</v>
@@ -11217,5892 +11219,6174 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>15330</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663079 — Construction of IAY House -IAY REG. NO. MP1749721</t>
+          <t>1732004018/IF/IAY/6263136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124725194</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42998</v>
-[...3 lines deleted...]
-      </c>
+        <v>46139</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663085 — Construction of IAY House -IAY REG. NO. MP1750128</t>
+          <t>1732004018/IF/IAY/6299911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124662636</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42922</v>
-[...3 lines deleted...]
-      </c>
+        <v>45952</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663120 — Construction of IAY House -IAY REG. NO. MP1753648</t>
+          <t>1732004018/IF/IAY/6301028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168225</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>46132</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663121 — Construction of IAY House -IAY REG. NO. MP1753763</t>
+          <t>1732004018/IF/IAY/6356936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136168210</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663432 — Construction of IAY House -IAY REG. NO. MP1796722</t>
+          <t>1732004018/IF/IAY/6391340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147310524</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663433 — Construction of IAY House -IAY REG. NO. MP1796730</t>
+          <t>1732004018/IF/IAY/6418310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133413517</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>15624</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663434 — Construction of IAY House -IAY REG. NO. MP1796798</t>
+          <t>1732004018/IF/IAY/663079 — Construction of IAY House -IAY REG. NO. MP1749721</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42866</v>
+        <v>42998</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>43099</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663440 — Construction of IAY House -IAY REG. NO. MP1798117</t>
+          <t>1732004018/IF/IAY/663085 — Construction of IAY House -IAY REG. NO. MP1750128</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42866</v>
+        <v>42922</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43099</v>
+        <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663585 — Construction of IAY House -IAY REG. NO. MP1826737</t>
+          <t>1732004018/IF/IAY/663120 — Construction of IAY House -IAY REG. NO. MP1753648</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>43133</v>
+        <v>43044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/663675 — Construction of IAY House -IAY REG. NO. MP1839731</t>
+          <t>1732004018/IF/IAY/663121 — Construction of IAY House -IAY REG. NO. MP1753763</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>15678</v>
+        <v>15480</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>42880</v>
+        <v>42860</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43332</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/664476 — Construction of IAY House -IAY REG. NO. MP1927438</t>
+          <t>1732004018/IF/IAY/663432 — Construction of IAY House -IAY REG. NO. MP1796722</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>43122</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/664775 — Construction of IAY House -IAY REG. NO. MP1966003</t>
+          <t>1732004018/IF/IAY/663433 — Construction of IAY House -IAY REG. NO. MP1796730</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>15504</v>
+        <v>15624</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>43292</v>
+        <v>43795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/664828 — Construction of IAY House -IAY REG. NO. MP1971208</t>
+          <t>1732004018/IF/IAY/663434 — Construction of IAY House -IAY REG. NO. MP1796798</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>43122</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/666833 — Construction of IAY House -IAY REG. NO. MP2095714</t>
+          <t>1732004018/IF/IAY/663440 — Construction of IAY House -IAY REG. NO. MP1798117</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>43062</v>
+        <v>42866</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>43292</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/667582 — Construction of IAY House -IAY REG. NO. MP2145038</t>
+          <t>1732004018/IF/IAY/663585 — Construction of IAY House -IAY REG. NO. MP1826737</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>42873</v>
+        <v>42866</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>43122</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/677414 — Construction of IAY House -IAY REG. NO. MP3058892</t>
+          <t>1732004018/IF/IAY/663675 — Construction of IAY House -IAY REG. NO. MP1839731</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>15480</v>
+        <v>15678</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>42866</v>
+        <v>42880</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>43122</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/677428 — Construction of IAY House -IAY REG. NO. MP3060456</t>
+          <t>1732004018/IF/IAY/664476 — Construction of IAY House -IAY REG. NO. MP1927438</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>15576</v>
+        <v>15480</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>43795</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/679324 — Construction of IAY House -IAY REG. NO. MP3320760</t>
+          <t>1732004018/IF/IAY/664775 — Construction of IAY House -IAY REG. NO. MP1966003</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>15480</v>
+        <v>15504</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>42860</v>
+        <v>42866</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>43122</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/679326 — Construction of IAY House -IAY REG. NO. MP3320874</t>
+          <t>1732004018/IF/IAY/664828 — Construction of IAY House -IAY REG. NO. MP1971208</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>43099</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/681288 — Construction of IAY House -IAY REG. NO. MP3550965</t>
+          <t>1732004018/IF/IAY/666833 — Construction of IAY House -IAY REG. NO. MP2095714</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>15480</v>
+        <v>15504</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42922</v>
+        <v>43062</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>43133</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/884723 — Construction of IAY House -IAY REG. NO. MP1927444</t>
+          <t>1732004018/IF/IAY/667582 — Construction of IAY House -IAY REG. NO. MP2145038</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I258" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I258" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J258" s="3" t="n">
-        <v>43076</v>
+        <v>42873</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>43565</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732004018/IF/IAY/964023 — Construction of IAY House -IAY REG. NO. MP3395038</t>
+          <t>1732004018/IF/IAY/677414 — Construction of IAY House -IAY REG. NO. MP3058892</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42880</v>
+        <v>42866</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/217 — क़ष्‍णा बाई / रामाधर  कोडरवाडा</t>
+          <t>1732004018/IF/IAY/677428 — Construction of IAY House -IAY REG. NO. MP3060456</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>26000</v>
+        <v>15030</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>21308</v>
+        <v>15576</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>40278</v>
+        <v>42866</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>40305</v>
+        <v>43795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034299572 — Shantidham</t>
+          <t>1732004018/IF/IAY/679324 — Construction of IAY House -IAY REG. NO. MP3320760</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K261" s="3"/>
+        <v>42860</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034477941 — khet talav govind singh s/o battu singh sarrakeshli</t>
+          <t>1732004018/IF/IAY/679326 — Construction of IAY House -IAY REG. NO. MP3320874</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>43857</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>42866</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>43099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034527934 — khet samtalikaran kondarwad narmadi bai</t>
+          <t>1732004018/IF/IAY/681288 — Construction of IAY House -IAY REG. NO. MP3550965</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K263" s="3"/>
+        <v>42922</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>43133</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034528975 — khet samtalikaran laxchman e khet par kondarwada</t>
+          <t>1732004018/IF/IAY/884723 — Construction of IAY House -IAY REG. NO. MP1927444</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>15523</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>43076</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>43565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034548152 — khet samtalikaran navalkishor ke khet par sarrakeshli</t>
+          <t>1732004018/IF/IAY/964023 — Construction of IAY House -IAY REG. NO. MP3395038</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>41906.2</v>
+        <v>15480</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>35898</v>
+        <v>15480</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44323</v>
+        <v>42880</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>44920</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034548153 — khet samtalikaran chotelal ke khet par kondarwada</t>
+          <t>1732004018/LD/217 — क़ष्‍णा बाई / रामाधर  कोडरवाडा</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>66125.99</v>
+        <v>26000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>45954</v>
+        <v>21308</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44359</v>
+        <v>40278</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>44920</v>
+        <v>40305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034564013 — khet samtalikaran laxman prasad ke khet ka kondarwada</t>
+          <t>1732004018/LD/22012034299572 — Shantidham</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>44300</v>
+        <v>42761</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732004018/LD/22012034572907 — khet samtaikaran laxhman /amprasad kondarwada</t>
+          <t>1732004018/LD/22012034477941 — khet talav govind singh s/o battu singh sarrakeshli</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44471</v>
+        <v>43857</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/12 — ग्रेबल मार्ग कोडरवाडा</t>
+          <t>1732004018/LD/22012034527934 — khet samtalikaran kondarwad narmadi bai</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>1957</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>39734</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034168483 — CC Road Asim Dat ke makan se Radhesyam  TS 972</t>
+          <t>1732004018/LD/22012034528975 — khet samtalikaran laxchman e khet par kondarwada</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>30136</v>
+        <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>30134.8</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>41425</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034193230 — C C Road  nali prakashchand se shankar baba vidha</t>
+          <t>1732004018/LD/22012034548152 — khet samtalikaran navalkishor ke khet par sarrakeshli</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>51593</v>
+        <v>41906.2</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>50370.4</v>
+        <v>35898</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41614</v>
+        <v>44323</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>41643</v>
+        <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034193234 — C C road jagdish k ghar se men road ki or t/s 195</t>
+          <t>1732004018/LD/22012034548153 — khet samtalikaran chotelal ke khet par kondarwada</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>76562</v>
+        <v>66125.99</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>75919.8</v>
+        <v>45954</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>41614</v>
+        <v>44359</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>41643</v>
+        <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034193236 — C C Road ashim datt se raju patel t/s 196</t>
+          <t>1732004018/LD/22012034564013 — khet samtalikaran laxman prasad ke khet ka kondarwada</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>98369</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>97577.6</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>41614</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034224514 — CC Road  nali nirman,Kesher harijan k ghar se bha</t>
+          <t>1732004018/LD/22012034572907 — khet samtaikaran laxhman /amprasad kondarwada</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>137152</v>
+        <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>136828.8</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41829</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034226375 — CC Road  nali nirman, Keshar Harijan ke ghar se 1</t>
+          <t>1732004018/RC/12 — ग्रेबल मार्ग कोडरवाडा</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>25918</v>
+        <v>498000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>25800.44</v>
+        <v>1957</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>41828</v>
+        <v>39734</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>41942</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034296344 — CC Road Peeparpani Marg SE TS NO 4014</t>
+          <t>1732004018/RC/22012034168483 — CC Road Asim Dat ke makan se Radhesyam  TS 972</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>32024</v>
+        <v>30136</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>29289</v>
+        <v>30134.8</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42383</v>
+        <v>41425</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>42993</v>
+        <v>41643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034304965 — CC Nali Nirman Premsingh Ke Ghar Se Jagdeesh Ke Ghar Tak</t>
+          <t>1732004018/RC/22012034193230 — C C Road  nali prakashchand se shankar baba vidha</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>3420</v>
+        <v>51593</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>3440</v>
+        <v>50370.4</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42880</v>
+        <v>41614</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>43566</v>
+        <v>41643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>1899-1900</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034304967 — CC Road &amp; Nali nirman mn</t>
+          <t>1732004018/RC/22012034193234 — C C road jagdish k ghar se men road ki or t/s 195</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>0</v>
+        <v>76562</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>75919.8</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K278" s="3"/>
+        <v>41614</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>41643</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>1899-1900</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034304968 — CC Road &amp; Nali nirman mnp</t>
+          <t>1732004018/RC/22012034193236 — C C Road ashim datt se raju patel t/s 196</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>98369</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>97577.6</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>41614</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>41643</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034318306 — CC Road Poorb CC Road Se Mata Mandir TS NO 5008</t>
+          <t>1732004018/RC/22012034224514 — CC Road  nali nirman,Kesher harijan k ghar se bha</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>31396</v>
+        <v>137152</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>28891</v>
+        <v>136828.8</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42725</v>
+        <v>41829</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43105</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034319739 — cc road mandir se nadi ki or</t>
+          <t>1732004018/RC/22012034226375 — CC Road  nali nirman, Keshar Harijan ke ghar se 1</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>18835</v>
+        <v>25918</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>18036</v>
+        <v>25800.44</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42742</v>
+        <v>41828</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43105</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034322560 — CC Road Se Shyamsingh Ke Ghar Tak</t>
+          <t>1732004018/RC/22012034296344 — CC Road Peeparpani Marg SE TS NO 4014</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>4320</v>
+        <v>32024</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>3612</v>
+        <v>29289</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42880</v>
+        <v>42383</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43105</v>
+        <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034325040 — CC ROAD AND NALI DURSANCHAR  KENDRA SE HARISANKAR PATEL KE GHIR TAK</t>
+          <t>1732004018/RC/22012034304965 — CC Nali Nirman Premsingh Ke Ghar Se Jagdeesh Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>30495</v>
+        <v>3420</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>27885</v>
+        <v>3440</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42775</v>
+        <v>42880</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43105</v>
+        <v>43566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>1899-1900</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034328352 — CC ROAD &amp; NALI CC ROAD SE NARAYAN KE GHIAR TAK</t>
+          <t>1732004018/RC/22012034304967 — CC Road &amp; Nali nirman mn</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>8025</v>
+        <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>7515</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42789</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>1899-1900</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034334397 — c.c.road se baldev mehra ke ghar tak c.c.road and nali nirman sarrakeshli</t>
+          <t>1732004018/RC/22012034304968 — CC Road &amp; Nali nirman mnp</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>27285</v>
+        <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>26832</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42831</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034340845 — CC Road &amp; Nali NIRMAD DEV MAHARAJ MANDIR SE MEN ROAD KI OR SARRAKESHLI</t>
+          <t>1732004018/RC/22012034318306 — CC Road Poorb CC Road Se Mata Mandir TS NO 5008</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>26081</v>
+        <v>31396</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>22704</v>
+        <v>28891</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42894</v>
+        <v>42725</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034368431 — CC Road</t>
+          <t>1732004018/RC/22012034319739 — cc road mandir se nadi ki or</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>18835</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>18036</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>42742</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>43105</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034439127 — सीसी रोड निर्माण कार्य</t>
+          <t>1732004018/RC/22012034322560 — CC Road Se Shyamsingh Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>0</v>
+        <v>4320</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>3612</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K288" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>43105</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034448062 — CC ROAD NALI NIRMAD KARY ccroad se narmad ji ke ghat ki or</t>
+          <t>1732004018/RC/22012034325040 — CC ROAD AND NALI DURSANCHAR  KENDRA SE HARISANKAR PATEL KE GHIR TAK</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>35000</v>
+        <v>30495</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>34940</v>
+        <v>27885</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>43529</v>
+        <v>42775</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43670</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034448407 — CC Road Or Nali Nirmand Narmada Ghat Tak</t>
+          <t>1732004018/RC/22012034328352 — CC ROAD &amp; NALI CC ROAD SE NARAYAN KE GHIAR TAK</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>14000</v>
+        <v>8025</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>14300</v>
+        <v>7515</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>43529</v>
+        <v>42789</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>43726</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034448409 — CC Nali Nirmand Narbada ghat tak</t>
+          <t>1732004018/RC/22012034334397 — c.c.road se baldev mehra ke ghar tak c.c.road and nali nirman sarrakeshli</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>4000</v>
+        <v>27285</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>3520</v>
+        <v>26832</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>43607</v>
+        <v>42831</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>43971</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034448410 — CC Road Or Nali E Room SE Main Road</t>
+          <t>1732004018/RC/22012034340845 — CC Road &amp; Nali NIRMAD DEV MAHARAJ MANDIR SE MEN ROAD KI OR SARRAKESHLI</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>14000</v>
+        <v>26081</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>13950</v>
+        <v>22704</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43529</v>
+        <v>42894</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43595</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034466738 — सीसी रोडनाली nirmad हुकुमचन्द्र के घर से नीमतक</t>
+          <t>1732004018/RC/22012034368431 — CC Road</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>27900</v>
+        <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>27808</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>43621</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034515289 — CC NALI NIRMAD</t>
+          <t>1732004018/RC/22012034439127 — सीसी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>43740</v>
+        <v>43491</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034545712 — cc road nali norman hadpaump se Male ki or sarrakeshli</t>
+          <t>1732004018/RC/22012034448062 — CC ROAD NALI NIRMAD KARY ccroad se narmad ji ke ghat ki or</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>26000</v>
+        <v>35000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>25650</v>
+        <v>34940</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44126</v>
+        <v>43529</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>44165</v>
+        <v>43670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034547961 — CC Road Nirman Nandlal harijan ke ghar se Nawal Harijan ke ghar tak</t>
+          <t>1732004018/RC/22012034448407 — CC Road Or Nali Nirmand Narmada Ghat Tak</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>7225</v>
+        <v>14000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>7220</v>
+        <v>14300</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44149</v>
+        <v>43529</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>44165</v>
+        <v>43726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034577403 — CC Road Nirmand Mukh Sadak SE Sala Bhawan ki or</t>
+          <t>1732004018/RC/22012034448409 — CC Nali Nirmand Narbada ghat tak</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>12500</v>
+        <v>4000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>10422</v>
+        <v>3520</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44415</v>
+        <v>43607</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>44550</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034577409 — CC Nali Nirmand Sala bhawan handpump ke pass se main road Tak</t>
+          <t>1732004018/RC/22012034448410 — CC Road Or Nali E Room SE Main Road</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>9000</v>
+        <v>14000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>9264</v>
+        <v>13950</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44385</v>
+        <v>43529</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>44529</v>
+        <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034577411 — CC Road Nirmand Sala bhawn Gate Se lakhan Harijan ke pass</t>
+          <t>1732004018/RC/22012034466738 — सीसी रोडनाली nirmad हुकुमचन्द्र के घर से नीमतक</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>18000</v>
+        <v>27900</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>17949</v>
+        <v>27808</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44385</v>
+        <v>43621</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>44550</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034583516 — CC Road Nirman Prekash Malviy ke ghar Se Gappu Adiwashi Ke ghar Ki or</t>
+          <t>1732004018/RC/22012034515289 — CC NALI NIRMAD</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44287</v>
+        <v>43740</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034583517 — CC Road Nirman Madhamik Sala Pairser me</t>
+          <t>1732004018/RC/22012034545712 — cc road nali norman hadpaump se Male ki or sarrakeshli</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>5000</v>
+        <v>26000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>3860</v>
+        <v>25650</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44478</v>
+        <v>44126</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>44818</v>
+        <v>44165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034622049 — nali nirman ramdash adiwashi ke ghar se main road  tak kondereada</t>
+          <t>1732004018/RC/22012034547961 — CC Road Nirman Nandlal harijan ke ghar se Nawal Harijan ke ghar tak</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>87640</v>
+        <v>7225</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>7220</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44887</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>44149</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>44165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034622050 — nali nirman ramshankar ke ghar se main road tak</t>
+          <t>1732004018/RC/22012034577403 — CC Road Nirmand Mukh Sadak SE Sala Bhawan ki or</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>9800</v>
+        <v>12500</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>9673</v>
+        <v>10422</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44913</v>
+        <v>44415</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>45182</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034622051 — CC road renewal coat nirman prakash malviya ke ghar se gappu  adiwashi ke ghar ki our (marmat)</t>
+          <t>1732004018/RC/22012034577409 — CC Nali Nirmand Sala bhawan handpump ke pass se main road Tak</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>14000</v>
+        <v>9000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>13187</v>
+        <v>9264</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45365</v>
+        <v>44385</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>45582</v>
+        <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034627221 — RCC Nali Nirman Mukesh Meena ke ghar se Aganwadi ki or</t>
+          <t>1732004018/RC/22012034577411 — CC Road Nirmand Sala bhawn Gate Se lakhan Harijan ke pass</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>11000</v>
+        <v>18000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>9282</v>
+        <v>17949</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45146</v>
+        <v>44385</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>45582</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034627223 — RCC Nali Nirman Rambharos ke ghar ke Samen se Main Road ki or</t>
+          <t>1732004018/RC/22012034583516 — CC Road Nirman Prekash Malviy ke ghar Se Gappu Adiwashi Ke ghar Ki or</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>10500</v>
+        <v>14000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>10489</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45139</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034642197 — Rcc Road or Nali nirman School Mod se hali ke neem ke pass tak (15th F)</t>
+          <t>1732004018/RC/22012034583517 — CC Road Nirman Madhamik Sala Pairser me</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>29900</v>
+        <v>5000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>28730</v>
+        <v>3860</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45167</v>
+        <v>44478</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>45277</v>
+        <v>44818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034662907 — CC Nali Nirman Ashok Kevat ke ghat se P W D Sadak tak (15 TH F)</t>
+          <t>1732004018/RC/22012034622049 — nali nirman ramdash adiwashi ke ghar se main road  tak kondereada</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>9900</v>
+        <v>87640</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>7884</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44887</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034662921 — RCC Nali Nirman Gopal Harijan ke ghar se Purv Se Nirmit RCC Nali Tak Mukh Sadak ke baju me (15 TH F)</t>
+          <t>1732004018/RC/22012034622050 — nali nirman ramshankar ke ghar se main road tak</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>22000</v>
+        <v>9800</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>21923</v>
+        <v>9673</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>45257</v>
+        <v>44913</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>45602</v>
+        <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034662925 — CC Nali Nirman Aashish dat ke ghar se Niranjan Dat ke ghar tak (15 TH F)</t>
+          <t>1732004018/RC/22012034622051 — CC road renewal coat nirman prakash malviya ke ghar se gappu  adiwashi ke ghar ki our (marmat)</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>6100</v>
+        <v>14000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>5564</v>
+        <v>13187</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45205</v>
+        <v>45365</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>45602</v>
+        <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034662930 — CC Nali Nirman Bajilal Yadav ke ghar se Sankar mandir ki or (15 TH F)</t>
+          <t>1732004018/RC/22012034627221 — RCC Nali Nirman Mukesh Meena ke ghar se Aganwadi ki or</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>18000</v>
+        <v>11000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>17728</v>
+        <v>9282</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45205</v>
+        <v>45146</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>45602</v>
+        <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034662937 — CC Nali Nirman Santosh Kevat Ke ghar Se gopal HarijanPWD Sadak Tak (15 TH F)</t>
+          <t>1732004018/RC/22012034627223 — RCC Nali Nirman Rambharos ke ghar ke Samen se Main Road ki or</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>9900</v>
+        <v>10500</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>8978</v>
+        <v>10489</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45205</v>
+        <v>45139</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>45602</v>
+        <v>45259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034662946 — CC Road or Nali Nirman Kklo bai Kevat ke ghar se Saski handpum ki or (15 TH F)</t>
+          <t>1732004018/RC/22012034642197 — Rcc Road or Nali nirman School Mod se hali ke neem ke pass tak (15th F)</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>27000</v>
+        <v>29900</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>20985</v>
+        <v>28730</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>45205</v>
+        <v>45167</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>45602</v>
+        <v>45277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034682800 — CC Nali Nirman Rambharosh Kewat Ghar Se Dhanraj Kewat Ke Ghar ki Or</t>
+          <t>1732004018/RC/22012034662907 — CC Nali Nirman Ashok Kevat ke ghat se P W D Sadak tak (15 TH F)</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>9000</v>
+        <v>9900</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>7884</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>45602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034682805 — CC Nali Nirman Sankar Mandir Se Aage Ki Or</t>
+          <t>1732004018/RC/22012034662921 — RCC Nali Nirman Gopal Harijan ke ghar se Purv Se Nirmit RCC Nali Tak Mukh Sadak ke baju me (15 TH F)</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>10000</v>
+        <v>22000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>21923</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>45257</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>45602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034828309 — C c road nirman piparpani sadak se rakesh ahirwar ke ghar tak</t>
+          <t>1732004018/RC/22012034662925 — CC Nali Nirman Aashish dat ke ghar se Niranjan Dat ke ghar tak (15 TH F)</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>32000</v>
+        <v>6100</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>31590</v>
+        <v>5564</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>45598</v>
+        <v>45205</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>46102</v>
+        <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034828311 — C c road nirman hariom kevat ke ghar se shankar mandir ki or gp kondarwada</t>
+          <t>1732004018/RC/22012034662930 — CC Nali Nirman Bajilal Yadav ke ghar se Sankar mandir ki or (15 TH F)</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>37000</v>
+        <v>18000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>26001</v>
+        <v>17728</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>45618</v>
+        <v>45205</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>46102</v>
+        <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034828318 — C c road men road se gopal kevat ke ghar ki or gp kondarwada</t>
+          <t>1732004018/RC/22012034662937 — CC Nali Nirman Santosh Kevat Ke ghar Se gopal HarijanPWD Sadak Tak (15 TH F)</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>18000</v>
+        <v>9900</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>8978</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K318" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>45602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034834525 — सी सी रोड एवं नाली निर्माण E कक्ष से शंकर मंदिर एवं ब्रजमोहन मीणा के घर कि ओर कोंडरवाड़ा</t>
+          <t>1732004018/RC/22012034662946 — CC Road or Nali Nirman Kklo bai Kevat ke ghar se Saski handpum ki or (15 TH F)</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>34000</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>16281</v>
+        <v>20985</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45699</v>
+        <v>45205</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>46102</v>
+        <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034834529 — सी सी रोड मेन रोड से गोपाल केवट के घर कि ओर कोंडर वाड़ा</t>
+          <t>1732004018/RC/22012034682800 — CC Nali Nirman Rambharosh Kewat Ghar Se Dhanraj Kewat Ke Ghar ki Or</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>18000</v>
+        <v>9000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>16236</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45699</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/22012034834531 — सी सी रोड मेन रोड से बमूरा बाबाजी तक कोंडर वाड़ा</t>
+          <t>1732004018/RC/22012034682805 — CC Nali Nirman Sankar Mandir Se Aage Ki Or</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>56000</v>
+        <v>10000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>42354</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45692</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/24 — ग्रामीण सम्‍पर्क संडक</t>
+          <t>1732004018/RC/22012034828309 — C c road nirman piparpani sadak se rakesh ahirwar ke ghar tak</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>1074000</v>
+        <v>32000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>17350</v>
+        <v>31590</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>40344</v>
+        <v>45598</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>42086</v>
+        <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RC/88 — Rambharosh Meena ke ghar se CC road panchparmewar</t>
+          <t>1732004018/RC/22012034828311 — C c road nirman hariom kevat ke ghar se shankar mandir ki or gp kondarwada</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>137342</v>
+        <v>37000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>126026</v>
+        <v>26001</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41201</v>
+        <v>45618</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>41363</v>
+        <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290163 — tsc sunil/raghuraj</t>
+          <t>1732004018/RC/22012034828318 — C c road men road se gopal kevat ke ghar ki or gp kondarwada</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42231</v>
+        <v>45383</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290279 — SUNIL/RAGURAJ TSC</t>
+          <t>1732004018/RC/22012034834525 — सी सी रोड एवं नाली निर्माण E कक्ष से शंकर मंदिर एवं ब्रजमोहन मीणा के घर कि ओर कोंडरवाड़ा</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>3180</v>
+        <v>34000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>954</v>
+        <v>16281</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42303</v>
+        <v>45699</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42455</v>
+        <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290341 — SUKHDEV/PANNALAL MEDBANDHAN</t>
+          <t>1732004018/RC/22012034834529 — सी सी रोड मेन रोड से गोपाल केवट के घर कि ओर कोंडर वाड़ा</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>3180</v>
+        <v>18000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>16236</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42274</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>45699</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>46102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290355 — narmada/ ganpat tsc</t>
+          <t>1732004018/RC/22012034834531 — सी सी रोड मेन रोड से बमूरा बाबाजी तक कोंडर वाड़ा</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>3180</v>
+        <v>56000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>42354</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42274</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>45692</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>46170</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290356 — hamraj /ganpat tsc</t>
+          <t>1732004018/RC/24 — ग्रामीण सम्‍पर्क संडक</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>3180</v>
+        <v>1074000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>17350</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42273</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>40344</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>42086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290357 — nandlal/sumera tsc</t>
+          <t>1732004018/RC/88 — Rambharosh Meena ke ghar se CC road panchparmewar</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>3180</v>
+        <v>137342</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>126026</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42273</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>41201</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290358 — sukhram/karbariya tsc</t>
+          <t>1732004018/RS/22012034290163 — tsc sunil/raghuraj</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42273</v>
+        <v>42231</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290361 — raju /basode tsc</t>
+          <t>1732004018/RS/22012034290279 — SUNIL/RAGURAJ TSC</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>954</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42273</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>42303</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>42455</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290362 — SALAKRAM /PANNALAL TSC</t>
+          <t>1732004018/RS/22012034290341 — SUKHDEV/PANNALAL MEDBANDHAN</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42273</v>
+        <v>42274</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290363 — RAMCHRAN /AMARSINGH TSC</t>
+          <t>1732004018/RS/22012034290355 — narmada/ ganpat tsc</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42273</v>
+        <v>42274</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034290364 — BADAMILAL /SHREERAM TSC</t>
+          <t>1732004018/RS/22012034290356 — hamraj /ganpat tsc</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>42273</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034476865 — nadep nirman samidayik sahu ji ke tap ke pass koderwada</t>
+          <t>1732004018/RS/22012034290357 — nandlal/sumera tsc</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43692</v>
+        <v>42273</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034476866 — nadep nirman school parisar ke pichhe koderwada</t>
+          <t>1732004018/RS/22012034290358 — sukhram/karbariya tsc</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43692</v>
+        <v>42273</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034500935 — pratmik shala se nale ki or kachhi nali nirmad sarrakeshli</t>
+          <t>1732004018/RS/22012034290361 — raju /basode tsc</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>53411.45</v>
+        <v>3180</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>27170</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>42273</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034514676 — school ke pass nadep nirmad kary kondarwada</t>
+          <t>1732004018/RS/22012034290362 — SALAKRAM /PANNALAL TSC</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>24669.15</v>
+        <v>3180</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>19268.14</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>42273</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1732004018/RS/22012034514677 — shahu ji ki dukan ke pass nadep nirmad kondarwada</t>
+          <t>1732004018/RS/22012034290363 — RAMCHRAN /AMARSINGH TSC</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44287</v>
+        <v>42273</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1732004018/SK/511 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KODARWADA</t>
+          <t>1732004018/RS/22012034290364 — BADAMILAL /SHREERAM TSC</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>370315</v>
+        <v>3180</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>120972</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41530</v>
-[...3 lines deleted...]
-      </c>
+        <v>42273</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034392843 — Sokta gada Near school</t>
+          <t>1732004018/RS/22012034476865 — nadep nirman samidayik sahu ji ke tap ke pass koderwada</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43191</v>
+        <v>43692</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034392844 — Sokta gada Near  E Room</t>
+          <t>1732004018/RS/22012034476866 — nadep nirman school parisar ke pichhe koderwada</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43191</v>
+        <v>43692</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034464545 — narmda kinare</t>
+          <t>1732004018/RS/22012034500935 — pratmik shala se nale ki or kachhi nali nirmad sarrakeshli</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>28624.43</v>
+        <v>53411.45</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>25344</v>
+        <v>27170</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43639</v>
+        <v>44168</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43971</v>
+        <v>44450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034503900 — sokta fit aganwadi bhawan ke pass koderwada</t>
+          <t>1732004018/RS/22012034514676 — school ke pass nadep nirmad kary kondarwada</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>24669.15</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>19268.14</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>44323</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>45031</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034561149 — kakariya nale par chek dem sarrakeshli</t>
+          <t>1732004018/RS/22012034514677 — shahu ji ki dukan ke pass nadep nirmad kondarwada</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>421315.17</v>
+        <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>400950.5</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44140</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034593205 — sarrakeshli road se patel ke khet tak sarrakeshli</t>
+          <t>1732004018/SK/511 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KODARWADA</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>207189.01</v>
+        <v>370315</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>99874</v>
+        <v>120972</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44196</v>
+        <v>41530</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>45195</v>
+        <v>42502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034645467 — headpump ke pass shoke fit sarrakeshli</t>
+          <t>1732004018/WC/22012034392843 — Sokta gada Near school</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>13054.41</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034645487 — headpump ke pass shok fit harjan mohalla me sarrakeshli</t>
+          <t>1732004018/WC/22012034392844 — Sokta gada Near  E Room</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44287</v>
+        <v>43191</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034645495 — headpump ke pass shok fit bhatta caloni kondarwada</t>
+          <t>1732004018/WC/22012034464545 — narmda kinare</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>14467.3</v>
+        <v>28624.43</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>13054.41</v>
+        <v>25344</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44323</v>
+        <v>43639</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>44635</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034806684 — School parisar me viraksha ropan karya kondarwada</t>
+          <t>1732004018/WC/22012034503900 — sokta fit aganwadi bhawan ke pass koderwada</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44300</v>
+        <v>43692</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034806692 — School parisar me viraksha ropan karya kondarwada</t>
+          <t>1732004018/WC/22012034561149 — kakariya nale par chek dem sarrakeshli</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>421315.17</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>400950.5</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>44140</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>44423</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034806697 — School parisar me viraksha ropan karya kondarwada</t>
+          <t>1732004018/WC/22012034593205 — sarrakeshli road se patel ke khet tak sarrakeshli</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>117912.51</v>
+        <v>207189.01</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>41483</v>
+        <v>99874</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44457</v>
+        <v>44196</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>46179</v>
+        <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012034830405 — roof water harwesting anganwadi bhavan par kondarwada</t>
+          <t>1732004018/WC/22012034645467 — headpump ke pass shoke fit sarrakeshli</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>13054.41</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>44323</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>45031</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012035269961 — JGSA Dug well recharge aseem datt ke ghar ke pass GP jondarwada</t>
+          <t>1732004018/WC/22012034645487 — headpump ke pass shok fit harjan mohalla me sarrakeshli</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45764</v>
+        <v>44287</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012035270020 — JGSA Dug well recharge aseem datt ke ghar ke pass GP Kondarwada</t>
+          <t>1732004018/WC/22012034645495 — headpump ke pass shok fit bhatta caloni kondarwada</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>34392.54</v>
+        <v>14467.3</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>17748</v>
+        <v>13054.41</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45771</v>
+        <v>44323</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>46163</v>
+        <v>44635</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1732004018/WC/22012035307110 — JGSA bore well recharge ramcharan kevat ke ghar ke pass GP Kondarwada</t>
+          <t>1732004018/WC/22012034806684 — School parisar me viraksha ropan karya kondarwada</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>36926.74</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>18531</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45795</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1732004053/IF/9993686178 — PRAMILA/SURESH MEDBANDHAN</t>
+          <t>1732004018/WC/22012034806692 — School parisar me viraksha ropan karya kondarwada</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42279</v>
+        <v>44300</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1732004018/WC/22012034806697 — School parisar me viraksha ropan karya kondarwada</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>117912.51</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>41483</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>46179</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1732004018/WC/22012034830405 — roof water harwesting anganwadi bhavan par kondarwada</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>44423</v>
+      </c>
+      <c r="K359" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1732004018/WC/22012035269961 — JGSA Dug well recharge aseem datt ke ghar ke pass GP jondarwada</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K360" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C361" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D361" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E361" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>1732004018/WC/22012035270020 — JGSA Dug well recharge aseem datt ke ghar ke pass GP Kondarwada</t>
+        </is>
+      </c>
+      <c r="G361" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="n">
+        <v>34392.54</v>
+      </c>
+      <c r="I361" s="2" t="n">
+        <v>17748</v>
+      </c>
+      <c r="J361" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1732004018/WC/22012035307110 — JGSA bore well recharge ramcharan kevat ke ghar ke pass GP Kondarwada</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>36926.74</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>18531</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>45795</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>46163</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Land Development / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1732004053/IF/9993686178 — PRAMILA/SURESH MEDBANDHAN</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>42279</v>
+      </c>
+      <c r="K363" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C358" s="1" t="inlineStr">
+      <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D358" s="1" t="inlineStr">
+      <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E358" s="1" t="inlineStr">
+      <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F358" s="1" t="inlineStr">
+      <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1732/RC/10000011 — GSSY Sarakesli to Piaparpani BAB</t>
         </is>
       </c>
-      <c r="G358" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H358" s="2" t="n">
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="n">
         <v>1068000</v>
       </c>
-      <c r="I358" s="2" t="n">
+      <c r="I364" s="2" t="n">
         <v>377866.6</v>
       </c>
-      <c r="J358" s="3" t="n">
+      <c r="J364" s="3" t="n">
         <v>40344</v>
       </c>
-      <c r="K358" s="3" t="n">
+      <c r="K364" s="3" t="n">
         <v>42086</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>