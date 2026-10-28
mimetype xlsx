--- v0 (2026-09-07)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K505"/>
+  <dimension ref="A1:K516"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 20:00:46</t>
+          <t>Exported on: 2026-10-28 04:22:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -706,51 +706,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732004025/DP/22012034489627 — Block plantation alakhedi maksad khan k khet k pas</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>677985.75</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>47425.5</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44013</v>
@@ -3970,51 +3970,51 @@
       <c r="J88" s="3" t="n">
         <v>44189</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>45709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/22012034700061 — CTR form pond bhagwati bai/pritam gp guradiyakala</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>32234.6</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>44311</v>
@@ -4348,51 +4348,51 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/22012035014678 — Nandanfal udhyan Gulab / laalchand Malviya GURADIYAKALA</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>124684.2</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>15478</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44813</v>
@@ -6862,51 +6862,51 @@
       <c r="J148" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/1041705 — Construction of IAY House -IAY REG. NO. MP3094952</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>42856</v>
@@ -11417,51 +11417,51 @@
       <c r="J241" s="3" t="n">
         <v>42380</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>43044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4672644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117797528</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>14121</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45601</v>
@@ -11513,51 +11513,51 @@
       <c r="J243" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4673592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118072683</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>15273</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45698</v>
@@ -11805,51 +11805,51 @@
       <c r="J249" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4674806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118508363</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>18585</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45601</v>
@@ -11999,51 +11999,51 @@
       <c r="J253" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4680848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127906787</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>15579</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45601</v>
@@ -12144,51 +12144,51 @@
       <c r="J256" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4713879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126247518</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>11619</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45601</v>
@@ -12289,51 +12289,51 @@
       <c r="J259" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4793597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141695615</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>8505</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45616</v>
@@ -12434,51 +12434,51 @@
       <c r="J262" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4952539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118571318</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>4572</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45735</v>
@@ -12824,147 +12824,147 @@
       <c r="J270" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/4980484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141918092</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5112549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123846942</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5122027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117639031</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45709</v>
@@ -13016,98 +13016,98 @@
       <c r="J274" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5126150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120799533</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5127683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120363588</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45868</v>
@@ -13159,172 +13159,174 @@
       <c r="J277" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5132336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121655102</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5132746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119079961</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5251387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141695585</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45865</v>
       </c>
-      <c r="K280" s="3"/>
+      <c r="K280" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13349,51 +13351,51 @@
       <c r="J281" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5274392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124805899</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45868</v>
@@ -13543,51 +13545,51 @@
       <c r="J285" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5340974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143146756</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45868</v>
@@ -13933,51 +13935,51 @@
       <c r="J293" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5414480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118302520</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46045</v>
@@ -14078,192 +14080,192 @@
       <c r="J296" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5584781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120857743</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5607437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119303034</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5607632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119535059</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5607840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126248304</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45720</v>
@@ -14315,1038 +14317,1042 @@
       <c r="J301" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5863566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120855104</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5905007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132333210</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5905745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118310061</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5905847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118585183</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>26700</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46051</v>
       </c>
-      <c r="K305" s="3"/>
+      <c r="K305" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5908250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126519156</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5908251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131426692</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>17700</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5908285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126632397</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5911342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124132151</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5913626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123897172</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5913645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143219286</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5914350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118785908</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5918649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123887678</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5919405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146988628</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5919859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143696009</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5919873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118088065</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5924559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118295055</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>4500</v>
+        <v>24600</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5926429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126641753</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5926512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121576402</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5927449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118277848</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>17700</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5928494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118626554</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5931579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120960999</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>4200</v>
+        <v>13200</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46069</v>
       </c>
-      <c r="K322" s="3"/>
+      <c r="K322" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/5931657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119085187</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46051</v>
@@ -15447,8659 +15453,9176 @@
       <c r="J325" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/6186497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126025749</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/6196931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126759455</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1732004025/IF/IAY/6205960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118740833</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/663015 — Construction of IAY House -IAY REG. NO. MP1745276</t>
+          <t>1732004025/IF/IAY/6262530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124784477</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46120</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/663369 — Construction of IAY House -IAY REG. NO. MP1782710</t>
+          <t>1732004025/IF/IAY/6270614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129916735</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46120</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/663441 — Construction of IAY House -IAY REG. NO. MP1798436</t>
+          <t>1732004025/IF/IAY/6286838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130049608</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46118</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/663491 — Construction of IAY House -IAY REG. NO. MP1811530</t>
+          <t>1732004025/IF/IAY/6299999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118723044</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/677436 — Construction of IAY House -IAY REG. NO. MP3060964</t>
+          <t>1732004025/IF/IAY/6321527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119896560</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/677840 — Construction of IAY House -IAY REG. NO. MP3095465</t>
+          <t>1732004025/IF/IAY/6336740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143115422</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>45705</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/678004 — Construction of IAY House -IAY REG. NO. MP3109396</t>
+          <t>1732004025/IF/IAY/6343337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121641747</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>14744</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46098</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/678226 — Construction of IAY House -IAY REG. NO. MP3147083</t>
+          <t>1732004025/IF/IAY/6397256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127749674</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46069</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/678286 — Construction of IAY House -IAY REG. NO. MP3155226</t>
+          <t>1732004025/IF/IAY/6407565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117722395</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>14976</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/678291 — Construction of IAY House -IAY REG. NO. MP3158135</t>
+          <t>1732004025/IF/IAY/6407701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120985787</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>45720</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/678475 — Construction of IAY House -IAY REG. NO. MP3183304</t>
+          <t>1732004025/IF/IAY/6418705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123898646</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/678579 — Construction of IAY House -IAY REG. NO. MP3190321</t>
+          <t>1732004025/IF/IAY/663015 — Construction of IAY House -IAY REG. NO. MP1745276</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42861</v>
+        <v>42877</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43102</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/873718 — Construction of IAY House -IAY REG. NO. MP1782160</t>
+          <t>1732004025/IF/IAY/663369 — Construction of IAY House -IAY REG. NO. MP1782710</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>15110</v>
+        <v>14448</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42870</v>
+        <v>42885</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43699</v>
+        <v>43289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/873720 — Construction of IAY House -IAY REG. NO. MP1782179</t>
+          <t>1732004025/IF/IAY/663441 — Construction of IAY House -IAY REG. NO. MP1798436</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I342" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I342" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J342" s="3" t="n">
-        <v>42870</v>
+        <v>42877</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43695</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/876968 — Construction of IAY House -IAY REG. NO. MP1822423</t>
+          <t>1732004025/IF/IAY/663491 — Construction of IAY House -IAY REG. NO. MP1811530</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42870</v>
+        <v>42861</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43101</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/950273 — Construction of IAY House -IAY REG. NO. MP3051688</t>
+          <t>1732004025/IF/IAY/677436 — Construction of IAY House -IAY REG. NO. MP3060964</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>14569</v>
+        <v>15480</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42870</v>
+        <v>42877</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>44231</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/953933 — Construction of IAY House -IAY REG. NO. MP3145819</t>
+          <t>1732004025/IF/IAY/677840 — Construction of IAY House -IAY REG. NO. MP3095465</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I345" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I345" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J345" s="3" t="n">
-        <v>42870</v>
+        <v>42877</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43695</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/955510 — Construction of IAY House -IAY REG. NO. MP3185395</t>
+          <t>1732004025/IF/IAY/678004 — Construction of IAY House -IAY REG. NO. MP3109396</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>15480</v>
+        <v>14744</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42870</v>
+        <v>42861</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43044</v>
+        <v>43699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1732004025/IF/IAY/965928 — Construction of IAY House -IAY REG. NO. MP3443866</t>
+          <t>1732004025/IF/IAY/678226 — Construction of IAY House -IAY REG. NO. MP3147083</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42870</v>
+        <v>42861</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>43044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/22012034299562 — Shantidham</t>
+          <t>1732004025/IF/IAY/678286 — Construction of IAY House -IAY REG. NO. MP3155226</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>14976</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>43582</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/22012034462443 — shantidham</t>
+          <t>1732004025/IF/IAY/678291 — Construction of IAY House -IAY REG. NO. MP3158135</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>201186.61</v>
+        <v>15030</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43289</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/312 — दुलारी बाई / शिवपाल गुराडियाकला</t>
+          <t>1732004025/IF/IAY/678475 — Construction of IAY House -IAY REG. NO. MP3183304</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>19000</v>
+        <v>15030</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>40288</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>43074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/313 — सुमन बाई / रणबीर सिंह गुराडियाकला</t>
+          <t>1732004025/IF/IAY/678579 — Construction of IAY House -IAY REG. NO. MP3190321</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>16000</v>
+        <v>15030</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>40288</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>43102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/314 — ज्ञानसिह / धनश्‍याम गुराडियाकला</t>
+          <t>1732004025/IF/IAY/873718 — Construction of IAY House -IAY REG. NO. MP1782160</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>8000</v>
+        <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>9892</v>
+        <v>15110</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>40395</v>
+        <v>42870</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>40408</v>
+        <v>43699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/315 — क़ष्‍णा बाई / ज्ञानसिंह गुराडियाकला</t>
+          <t>1732004025/IF/IAY/873720 — Construction of IAY House -IAY REG. NO. MP1782179</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>28000</v>
+        <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15206</v>
+        <v>14592</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>40378</v>
+        <v>42870</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>40390</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/316 — अल्‍पना बाई / पुष्‍पेन्‍द्र सिंह गुराडियाकला</t>
+          <t>1732004025/IF/IAY/876968 — Construction of IAY House -IAY REG. NO. MP1822423</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>28000</v>
+        <v>15480</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>7446</v>
+        <v>15480</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40386</v>
+        <v>42870</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>40399</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/317 — माधोसिंह / मदन सिंह गुराडियाकला</t>
+          <t>1732004025/IF/IAY/950273 — Construction of IAY House -IAY REG. NO. MP3051688</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>5000</v>
+        <v>17100</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>0</v>
+        <v>14569</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>40288</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>44231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/318 — सुशीलाबाई / अजित सिंह गुराडियाकला</t>
+          <t>1732004025/IF/IAY/953933 — Construction of IAY House -IAY REG. NO. MP3145819</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>18000</v>
+        <v>15480</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>5237</v>
+        <v>14732</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>40379</v>
+        <v>42870</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>40385</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/319 — महाराजसिंह / ज्ञानसिंह गुराडियाकला</t>
+          <t>1732004025/IF/IAY/955510 — Construction of IAY House -IAY REG. NO. MP3185395</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>4000</v>
+        <v>15480</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>40288</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>43044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/320 — राजेन्‍द्र सिंह / विश्‍वना‍थ गुराडियाकला</t>
+          <t>1732004025/IF/IAY/965928 — Construction of IAY House -IAY REG. NO. MP3443866</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>48550</v>
+        <v>15480</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>9310</v>
+        <v>15480</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>40388</v>
+        <v>42870</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>40401</v>
+        <v>43044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/9926710140 — Madbandhan TS NO 1029 Vijay Sing / Ramnath</t>
+          <t>1732004025/LD/22012034299562 — Shantidham</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>27082</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>17584</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41810</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/9926710141 — Madbandhan TS NO 1028 Birjmohan /Ramnath</t>
+          <t>1732004025/LD/22012034462443 — shantidham</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>27082</v>
+        <v>201186.61</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>20724</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41814</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/9926710381 — Madbandhan TS NO 1035 Phatesing</t>
+          <t>1732004025/LD/312 — दुलारी बाई / शिवपाल गुराडियाकला</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>27082</v>
+        <v>19000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41764</v>
+        <v>40288</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1732004025/LD/9926710383 — Madbandhan TS NO 1036 Bullna bai</t>
+          <t>1732004025/LD/313 — सुमन बाई / रणबीर सिंह गुराडियाकला</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>27082</v>
+        <v>16000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41764</v>
+        <v>40288</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034167647 — CC Road Rahish ke rakesh Rajput Guradiyakala TS  4</t>
+          <t>1732004025/LD/314 — ज्ञानसिह / धनश्‍याम गुराडियाकला</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>109806</v>
+        <v>8000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>75786</v>
+        <v>9892</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41422</v>
+        <v>40395</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42130</v>
+        <v>40408</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034170444 — Aantrik Marg me CC Road Guradiyakala TS 35</t>
+          <t>1732004025/LD/315 — क़ष्‍णा बाई / ज्ञानसिंह गुराडियाकला</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>80213</v>
+        <v>28000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>70079.5</v>
+        <v>15206</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41436</v>
+        <v>40378</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>41751</v>
+        <v>40390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034175002 — C.C.Road Shivpal ke makan se puliya ki aur Guradiy</t>
+          <t>1732004025/LD/316 — अल्‍पना बाई / पुष्‍पेन्‍द्र सिंह गुराडियाकला</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>108345</v>
+        <v>28000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>1752</v>
+        <v>7446</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41536</v>
+        <v>40386</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>42086</v>
+        <v>40399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034175004 — C.C.Road Simiya bai ke Ghar se komal ke Ghar Tak S</t>
+          <t>1732004025/LD/317 — माधोसिंह / मदन सिंह गुराडियाकला</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>108345</v>
+        <v>5000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41536</v>
-[...3 lines deleted...]
-      </c>
+        <v>40288</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034210108 — cc road 7 nali nirman pp se aage</t>
+          <t>1732004025/LD/318 — सुशीलाबाई / अजित सिंह गुराडियाकला</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>26282</v>
+        <v>18000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>23848</v>
+        <v>5237</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41702</v>
+        <v>40379</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42130</v>
+        <v>40385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034297040 — CC road Chhabutre Se TS NO 3973</t>
+          <t>1732004025/LD/319 — महाराजसिंह / ज्ञानसिंह गुराडियाकला</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>43954</v>
+        <v>4000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>38478</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42399</v>
-[...3 lines deleted...]
-      </c>
+        <v>40288</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034303201 — CC Road &amp; Nali nirman 1</t>
+          <t>1732004025/LD/320 — राजेन्‍द्र सिंह / विश्‍वना‍थ गुराडियाकला</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>48550</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>9310</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>40388</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>40401</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034303202 — CC Road &amp; Nali nirman 2</t>
+          <t>1732004025/LD/9926710140 — Madbandhan TS NO 1029 Vijay Sing / Ramnath</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>27082</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>17584</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>41810</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>41835</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034303203 — CC Road &amp; Nali nirman 3</t>
+          <t>1732004025/LD/9926710141 — Madbandhan TS NO 1028 Birjmohan /Ramnath</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>0</v>
+        <v>27082</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>20724</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>41814</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>41835</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034316924 — C C ROAD MUKESH KE MAKANSENA DIKIAUR</t>
+          <t>1732004025/LD/9926710381 — Madbandhan TS NO 1035 Phatesing</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>28362</v>
+        <v>27082</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>27555</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42739</v>
-[...3 lines deleted...]
-      </c>
+        <v>41764</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034322549 — CC Road</t>
+          <t>1732004025/LD/9926710383 — Madbandhan TS NO 1036 Bullna bai</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>27082</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42761</v>
+        <v>41764</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034347277 — C C ROAD MAIN ROAD SE SHANKER MANDIR KI AUR</t>
+          <t>1732004025/RC/22012034167647 — CC Road Rahish ke rakesh Rajput Guradiyakala TS  4</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>25268</v>
+        <v>109806</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>75786</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42943</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>41422</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>42130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034347278 — C C ROAD SHANKER KE GHAR SE KUA KI AUR</t>
+          <t>1732004025/RC/22012034170444 — Aantrik Marg me CC Road Guradiyakala TS 35</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>12337</v>
+        <v>80213</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>70079.5</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>41436</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>41751</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034347283 — C C ROAD AAGANBADI SE KAMAL KE GHAR KI AUR</t>
+          <t>1732004025/RC/22012034175002 — C.C.Road Shivpal ke makan se puliya ki aur Guradiy</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>82256</v>
+        <v>108345</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42957</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>41536</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>42086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034368421 — CC Road</t>
+          <t>1732004025/RC/22012034175004 — C.C.Road Simiya bai ke Ghar se komal ke Ghar Tak S</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>108345</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>41536</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>42086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034374789 — SUDUR SAMPARK SADAK</t>
+          <t>1732004025/RC/22012034210108 — cc road 7 nali nirman pp se aage</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>0</v>
+        <v>26282</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>23848</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>42130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034374797 — KACHCHI NALI KISHAN KE GHAR SE NADI KI AUR</t>
+          <t>1732004025/RC/22012034297040 — CC road Chhabutre Se TS NO 3973</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>43954</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>38478</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>42399</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>42502</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034374800 — KACHCHI NALI UMESH KE GHAR SE NADI KI AUR</t>
+          <t>1732004025/RC/22012034303201 — CC Road &amp; Nali nirman 1</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43010</v>
+        <v>42395</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034374811 — CC Road</t>
+          <t>1732004025/RC/22012034303202 — CC Road &amp; Nali nirman 2</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43010</v>
+        <v>42395</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034439125 — CC Road Or nali Nirmand</t>
+          <t>1732004025/RC/22012034303203 — CC Road &amp; Nali nirman 3</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43491</v>
+        <v>42395</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034440758 — CC Roas Sandeepsingh Ghar SE Sayampuri KE Ghar shayam puri ke ghar ki or</t>
+          <t>1732004025/RC/22012034316924 — C C ROAD MUKESH KE MAKANSENA DIKIAUR</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>12500</v>
+        <v>28362</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>12798</v>
+        <v>27555</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43529</v>
+        <v>42739</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43834</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034483081 — CC Road or Nali Nirmand Main Road Se gayansingh</t>
+          <t>1732004025/RC/22012034322549 — CC Road</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>23300</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>23232</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43768</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034483083 — CC Road or Nali Nirmad deepsingh ke Makan se Umesh ke ghar tak</t>
+          <t>1732004025/RC/22012034347277 — C C ROAD MAIN ROAD SE SHANKER MANDIR KI AUR</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>62000</v>
+        <v>25268</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43740</v>
+        <v>42943</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034503620 — C.c road nali nirman kanskheda road se tejram k ghar ki or</t>
+          <t>1732004025/RC/22012034347278 — C C ROAD SHANKER KE GHAR SE KUA KI AUR</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>84750</v>
+        <v>12337</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>8448</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43817</v>
+        <v>42826</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034503625 — C.c road nali nirman</t>
+          <t>1732004025/RC/22012034347283 — C C ROAD AAGANBADI SE KAMAL KE GHAR KI AUR</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>18619</v>
+        <v>82256</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43740</v>
+        <v>42957</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034509401 — CC Road or Nali Niramnd Nihal singh ke Ghar se Amar singh Ghar ki or</t>
+          <t>1732004025/RC/22012034368421 — CC Road</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>63500</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>66528</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43817</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034510882 — CC road Main Road se Hemraj ke Ghar Tak</t>
+          <t>1732004025/RC/22012034374789 — SUDUR SAMPARK SADAK</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>13300</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>13728</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43831</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034515295 — Cc road nirman</t>
+          <t>1732004025/RC/22012034374797 — KACHCHI NALI KISHAN KE GHAR SE NADI KI AUR</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43740</v>
+        <v>43010</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034544739 — c.c road or naali nirman dinesh malviya k ghar se mandir ki or</t>
+          <t>1732004025/RC/22012034374800 — KACHCHI NALI UMESH KE GHAR SE NADI KI AUR</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>14250</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44126</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034557273 — c.c road nali nirman main road se anganwadi bhavan tak</t>
+          <t>1732004025/RC/22012034374811 — CC Road</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>17800</v>
+        <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>9595</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44243</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034578667 — CC Road nirman main raod se reevan singh k ghar tk</t>
+          <t>1732004025/RC/22012034439125 — CC Road Or nali Nirmand</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>44747</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>42653</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44428</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034591058 — CC Road nirman Santosh singh ke Makan Se Bakund Nale tak</t>
+          <t>1732004025/RC/22012034440758 — CC Roas Sandeepsingh Ghar SE Sayampuri KE Ghar shayam puri ke ghar ki or</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>30000</v>
+        <v>12500</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>25476</v>
+        <v>12798</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44505</v>
+        <v>43529</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>44553</v>
+        <v>43834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034607138 — C.c road nali nirman guradiyakala</t>
+          <t>1732004025/RC/22012034483081 — CC Road or Nali Nirmand Main Road Se gayansingh</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>23300</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>23232</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>43768</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>43834</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034611296 — RCC Nali Nirman Bhura Ke Ghar Se Nadi ki Or</t>
+          <t>1732004025/RC/22012034483083 — CC Road or Nali Nirmad deepsingh ke Makan se Umesh ke ghar tak</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>14300</v>
+        <v>62000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>13852</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034611297 — RCC Nali Nirman Bhura Ke Ghar Se Nadi ki Or</t>
+          <t>1732004025/RC/22012034503620 — C.c road nali nirman kanskheda road se tejram k ghar ki or</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>84750</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>8448</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44321</v>
+        <v>43817</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034613023 — RCC Nali Nirman Emrat Ke ghar Se Aage Ki Or</t>
+          <t>1732004025/RC/22012034503625 — C.c road nali nirman</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>53000</v>
+        <v>18619</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>58648</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44688</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034647500 — RCC Nali nirman mukesh yadav ke ghar se madhav singh k ghar tak (15 th F)</t>
+          <t>1732004025/RC/22012034509401 — CC Road or Nali Niramnd Nihal singh ke Ghar se Amar singh Ghar ki or</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>48000</v>
+        <v>63500</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>66528</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>43817</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>43990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034665625 — CC road nirman Ajay bharti ke ghar se ganpat bharti ke ghar tak gp GURADIYAKALA</t>
+          <t>1732004025/RC/22012034510882 — CC road Main Road se Hemraj ke Ghar Tak</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>13300</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>13728</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>43831</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>43990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034683912 — C.C Road nirman karya main road se Ramvilash k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034515295 — Cc road nirman</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>29600</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>21848</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684350 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA(Sansad nidhi)</t>
+          <t>1732004025/RC/22012034544739 — c.c road or naali nirman dinesh malviya k ghar se mandir ki or</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>20552</v>
+        <v>14000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>16767</v>
+        <v>14250</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45544</v>
+        <v>44126</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>45610</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684351 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034557273 — c.c road nali nirman main road se anganwadi bhavan tak</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>17800</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>9595</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>44243</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>44553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684352 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034578667 — CC Road nirman main raod se reevan singh k ghar tk</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>44747</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>42653</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>44428</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>44620</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684353 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034591058 — CC Road nirman Santosh singh ke Makan Se Bakund Nale tak</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>25476</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>44505</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684354 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034607138 — C.c road nali nirman guradiyakala</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45316</v>
+        <v>44586</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684355 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034611296 — RCC Nali Nirman Bhura Ke Ghar Se Nadi ki Or</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>14300</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>13852</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>44746</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684357 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034611297 — RCC Nali Nirman Bhura Ke Ghar Se Nadi ki Or</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45316</v>
+        <v>44321</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684358 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034613023 — RCC Nali Nirman Emrat Ke ghar Se Aage Ki Or</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>53000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>58648</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>44688</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>44746</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034684360 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034647500 — RCC Nali nirman mukesh yadav ke ghar se madhav singh k ghar tak (15 th F)</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45316</v>
+        <v>45017</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034829977 — CC Road nirman Kanskheda main road se Jagdish pandit ji k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034665625 — CC road nirman Ajay bharti ke ghar se ganpat bharti ke ghar tak gp GURADIYAKALA</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>16805</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>12998.05</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45656</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RC/22012034836490 — CC Road nirman Ajay bharti k ghar se Ganpat bharti k ghar tak GURADIYAKALA</t>
+          <t>1732004025/RC/22012034683912 — C.C Road nirman karya main road se Ramvilash k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>20634</v>
+        <v>29600</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>12267.92</v>
+        <v>21848</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45789</v>
+        <v>45367</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>45799</v>
+        <v>45736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285232 — TSC/ASHOK/BALARAM TS/NO 1343</t>
+          <t>1732004025/RC/22012034684350 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA(Sansad nidhi)</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>3180</v>
+        <v>20552</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>16767</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42272</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>45544</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>45610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285573 — PAHLBANSINGH/RADBIRSINGH</t>
+          <t>1732004025/RC/22012034684351 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42287</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285581 — RAMBATI/BHAIYALAL</t>
+          <t>1732004025/RC/22012034684352 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42272</v>
+        <v>45316</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285589 — KESHARBAI/TIKAM</t>
+          <t>1732004025/RC/22012034684353 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42287</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285766 — SANTOSH/HARISHANKER</t>
+          <t>1732004025/RC/22012034684354 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42284</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285773 — RAMESH/SEETARAM</t>
+          <t>1732004025/RC/22012034684355 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42275</v>
+        <v>45316</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285779 — RAMVILASH/NANHE</t>
+          <t>1732004025/RC/22012034684357 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42284</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285785 — VISHRAM/NANHE</t>
+          <t>1732004025/RC/22012034684358 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42284</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034285791 — SARALA/VINOD</t>
+          <t>1732004025/RC/22012034684360 — C.C Road nirman karya main road se Vijay Singh bhadoriya h k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42108</v>
+        <v>45316</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287289 — TSCASHOK/BALARAM</t>
+          <t>1732004025/RC/22012034829977 — CC Road nirman Kanskheda main road se Jagdish pandit ji k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>16805</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>12998.05</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>45656</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>45736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287291 — TSCASHOK/BALARAM</t>
+          <t>1732004025/RC/22012034836490 — CC Road nirman Ajay bharti k ghar se Ganpat bharti k ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>20634</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>12267.92</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>45789</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>45799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287293 — TSCASHOK/BALARAM</t>
+          <t>1732004025/RS/22012034285232 — TSC/ASHOK/BALARAM TS/NO 1343</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42284</v>
-[...3 lines deleted...]
-      </c>
+        <v>42272</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287296 — TSCKAMAL/DOULATSINGH</t>
+          <t>1732004025/RS/22012034285573 — PAHLBANSINGH/RADBIRSINGH</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42284</v>
+        <v>42287</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287325 — TSCCHENSINGH/ARJUNSINGH</t>
+          <t>1732004025/RS/22012034285581 — RAMBATI/BHAIYALAL</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42305</v>
-[...3 lines deleted...]
-      </c>
+        <v>42272</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287331 — TSCSABITRIBAI/SUNDER</t>
+          <t>1732004025/RS/22012034285589 — KESHARBAI/TIKAM</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287334 — TSCSUKHAPAL/PRITAM</t>
+          <t>1732004025/RS/22012034285766 — SANTOSH/HARISHANKER</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42305</v>
+        <v>42284</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287881 — TSCYASHABANT/SHIVBARNSINGH</t>
+          <t>1732004025/RS/22012034285773 — RAMESH/SEETARAM</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42287</v>
-[...3 lines deleted...]
-      </c>
+        <v>42275</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287894 — TSCPREMBAI/PHULLU</t>
+          <t>1732004025/RS/22012034285779 — RAMVILASH/NANHE</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42287</v>
+        <v>42284</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287899 — TSCSARLABAI/VINOD</t>
+          <t>1732004025/RS/22012034285785 — VISHRAM/NANHE</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42287</v>
+        <v>42284</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034287901 — TSCSARLABAI/VINOD</t>
+          <t>1732004025/RS/22012034285791 — SARALA/VINOD</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>42108</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034290686 — TSCJITENDRA/MAGLIPRASHAD</t>
+          <t>1732004025/RS/22012034287289 — TSCASHOK/BALARAM</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42305</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034290688 — TSCOMPRAKASH/KHOOBCHAND</t>
+          <t>1732004025/RS/22012034287291 — TSCASHOK/BALARAM</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42312</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034290690 — TSCRAMBATI/BHAIYALAL</t>
+          <t>1732004025/RS/22012034287293 — TSCASHOK/BALARAM</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42275</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>42284</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034291292 — TSCLATABAI/VISHANU</t>
+          <t>1732004025/RS/22012034287296 — TSCKAMAL/DOULATSINGH</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42312</v>
+        <v>42284</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034291293 — TSCRAMBATI/BHAIYALAL</t>
+          <t>1732004025/RS/22012034287325 — TSCCHENSINGH/ARJUNSINGH</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42312</v>
+        <v>42305</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034291423 — TSCOMKAR/KUNGILAL</t>
+          <t>1732004025/RS/22012034287331 — TSCSABITRIBAI/SUNDER</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42318</v>
+        <v>42287</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034291427 — TSCBADRIPRASHAD/BABULAL</t>
+          <t>1732004025/RS/22012034287334 — TSCSUKHAPAL/PRITAM</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>42305</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034291431 — TSCDHARMENDRA/LAKHAN</t>
+          <t>1732004025/RS/22012034287881 — TSCYASHABANT/SHIVBARNSINGH</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>42287</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034291432 — TSCBADARI/BABULAL</t>
+          <t>1732004025/RS/22012034287894 — TSCPREMBAI/PHULLU</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42318</v>
+        <v>42287</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034291433 — TSC/DHARMENDRA/LAKHAN</t>
+          <t>1732004025/RS/22012034287899 — TSCSARLABAI/VINOD</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42318</v>
+        <v>42287</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034438664 — nadep dhaji baba mohlla</t>
+          <t>1732004025/RS/22012034287901 — TSCSARLABAI/VINOD</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43491</v>
+        <v>42108</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034438665 — nadep schoolke pass</t>
+          <t>1732004025/RS/22012034290686 — TSCJITENDRA/MAGLIPRASHAD</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>42305</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034438666 — nadep harijan mohlla</t>
+          <t>1732004025/RS/22012034290688 — TSCOMPRAKASH/KHOOBCHAND</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034438667 — nadep adiwashi mohlla</t>
+          <t>1732004025/RS/22012034290690 — TSCRAMBATI/BHAIYALAL</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43491</v>
+        <v>42275</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034438668 — nadep sahu mohlla</t>
+          <t>1732004025/RS/22012034291292 — TSCLATABAI/VISHANU</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034479874 — Samudayik nadep guradiyakala 1</t>
+          <t>1732004025/RS/22012034291293 — TSCRAMBATI/BHAIYALAL</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034480932 — Samudayik nadep alakhedi</t>
+          <t>1732004025/RS/22012034291423 — TSCOMKAR/KUNGILAL</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>42318</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034480933 — Samudayik nadep..guradiya kala</t>
+          <t>1732004025/RS/22012034291427 — TSCBADRIPRASHAD/BABULAL</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43935</v>
+        <v>42108</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034480934 — Samudayik nadep..guradiya kala 2</t>
+          <t>1732004025/RS/22012034291431 — TSCDHARMENDRA/LAKHAN</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43935</v>
+        <v>42108</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034641328 — Nadep nirman guradiyakala</t>
+          <t>1732004025/RS/22012034291432 — TSCBADARI/BABULAL</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>42318</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034690106 — RCC NALI nieman kailash ke ghar se dhanpal ke ghar tak GURADIYAKALA</t>
+          <t>1732004025/RS/22012034291433 — TSC/DHARMENDRA/LAKHAN</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>29471</v>
+        <v>3180</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>28860</v>
+        <v>3180</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45122</v>
+        <v>42318</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>45322</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012034700099 — Rcc nali Pretam harijan s main road &amp; unil haijan s mainroad (15 TH F)</t>
+          <t>1732004025/RS/22012034438664 — nadep dhaji baba mohlla</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>26078</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45143</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012035115708 — RCC Nali nirman dhanpal singh bhadoriya ke ghar se nadi ki or GP-GURADIYAKALA</t>
+          <t>1732004025/RS/22012034438665 — nadep schoolke pass</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>19817</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>12165</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012035117463 — RCC Nali Nirman  Yogendra singh ke ghar se Brijesh ke ghar ki or GP- GURADIYAKALA</t>
+          <t>1732004025/RS/22012034438666 — nadep harijan mohlla</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>33530</v>
+        <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>45017</v>
+        <v>43491</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012035129722 — Rcc nali nirman karya Yogendra singh k ghar se Brajesh k ghar ki or GP GURADIYAKALA</t>
+          <t>1732004025/RS/22012034438667 — nadep adiwashi mohlla</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>33530</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>28042.32</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>45523</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1732004025/RS/22012035130372 — RCC Nali nirman Dinesh k ghar Se Subhas k ghar tak GP GURADIYAKALA</t>
+          <t>1732004025/RS/22012034438668 — nadep sahu mohlla</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>39989</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>39989.16</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45601</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1732004025/SK/204 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GURADIYAKALA</t>
+          <t>1732004025/RS/22012034479874 — Samudayik nadep guradiyakala 1</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>522400</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>508243</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>41523</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034443707 — stopdam guradiyakala</t>
+          <t>1732004025/RS/22012034480932 — Samudayik nadep alakhedi</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43491</v>
+        <v>43935</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034464462 — Nalagahrikaran</t>
+          <t>1732004025/RS/22012034480933 — Samudayik nadep..guradiya kala</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43569</v>
+        <v>43935</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034464464 — Nalagahrikaran</t>
+          <t>1732004025/RS/22012034480934 — Samudayik nadep..guradiya kala 2</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43569</v>
+        <v>43935</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034464538 — कांक्रीट चेक डेम-1</t>
+          <t>1732004025/RS/22012034641328 — Nadep nirman guradiyakala</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43569</v>
+        <v>44586</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034464539 — कंक्रीट चेक डेम-2</t>
+          <t>1732004025/RS/22012034690106 — RCC NALI nieman kailash ke ghar se dhanpal ke ghar tak GURADIYAKALA</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>29471</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>28860</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>45122</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>45322</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034522372 — Check dam guradiyakala</t>
+          <t>1732004025/RS/22012034700099 — Rcc nali Pretam harijan s main road &amp; unil haijan s mainroad (15 TH F)</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>31000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>26078</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>45143</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>45322</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034525087 — Stopdam main road guradiyakala</t>
+          <t>1732004025/RS/22012035115708 — RCC Nali nirman dhanpal singh bhadoriya ke ghar se nadi ki or GP-GURADIYAKALA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>0</v>
+        <v>19817</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>12165</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>45363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034525090 — Stopdam main road guradiyakala..2</t>
+          <t>1732004025/RS/22012035117463 — RCC Nali Nirman  Yogendra singh ke ghar se Brijesh ke ghar ki or GP- GURADIYAKALA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>0</v>
+        <v>33530</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43856</v>
+        <v>45017</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034543448 — Check dam guradiya kala..1</t>
+          <t>1732004025/RS/22012035129722 — Rcc nali nirman karya Yogendra singh k ghar se Brajesh k ghar ki or GP GURADIYAKALA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>33530</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>28042.32</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>45523</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>45736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034543449 — Check dam guradiya kala...2</t>
+          <t>1732004025/RS/22012035130372 — RCC Nali nirman Dinesh k ghar Se Subhas k ghar tak GP GURADIYAKALA</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>39989</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>39989.16</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>45601</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>45736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034543456 — Samudayik kapil dhara koop guradiyakala</t>
+          <t>1732004025/SK/204 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GURADIYAKALA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>522400</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>508243</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>41523</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>44140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034543457 — Check dam guradiya kala 3</t>
+          <t>1732004025/WC/22012034443707 — stopdam guradiyakala</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43935</v>
+        <v>43491</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034544853 — Nala safayi gahrikaran garadiya main raod</t>
+          <t>1732004025/WC/22012034464462 — Nalagahrikaran</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034544855 — Nala safayi gahrikaran guradiya 2</t>
+          <t>1732004025/WC/22012034464464 — Nalagahrikaran</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034585110 — Soukpit main road guradiyakala near by handpump</t>
+          <t>1732004025/WC/22012034464538 — कांक्रीट चेक डेम-1</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>18305.51</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>18400</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44098</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034585111 — Soakpit anganwadi bhavan handpump k pas guradiyakala</t>
+          <t>1732004025/WC/22012034464539 — कंक्रीट चेक डेम-2</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>18305.51</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034585112 — Soakpit kanskheda main road hand pump k pas guradiyakala</t>
+          <t>1732004025/WC/22012034522372 — Check dam guradiyakala</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>18315.87</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43935</v>
+        <v>43740</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034593502 — check dam nirman fatah singh k khet k pas guradiyakala</t>
+          <t>1732004025/WC/22012034525087 — Stopdam main road guradiyakala</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>353954.58</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>304087</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44364</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034611642 — check dam bakud nale per</t>
+          <t>1732004025/WC/22012034525090 — Stopdam main road guradiyakala..2</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>347126.46</v>
+        <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>317994</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44277</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034658244 — CTR soak pit alakhedi mandir k pas guradiyakala</t>
+          <t>1732004025/WC/22012034543448 — Check dam guradiya kala..1</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034658365 — CTR gabion nirman bakud nale pr guradiyakala</t>
+          <t>1732004025/WC/22012034543449 — Check dam guradiya kala...2</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>165144.61</v>
+        <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>80349</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44315</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034658509 — CTR gabion nirman-2 bakud nale pr guradiyakala</t>
+          <t>1732004025/WC/22012034543456 — Samudayik kapil dhara koop guradiyakala</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034658524 — CTR gabion nirman -3 bakud nale pr guradiyakala</t>
+          <t>1732004025/WC/22012034543457 — Check dam guradiya kala 3</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034674073 — CTR roof water harvesting in panchayat bhavan in guradiyakala</t>
+          <t>1732004025/WC/22012034544853 — Nala safayi gahrikaran garadiya main raod</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>70508.43</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>69119</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44329</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034674086 — CTR roof water harvesting in anganwadi bhavan GURADIYAKALA</t>
+          <t>1732004025/WC/22012034544855 — Nala safayi gahrikaran guradiya 2</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>42381.98</v>
+        <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>32214.5</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44329</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034691891 — CTR soakpit nirman guradiyakala</t>
+          <t>1732004025/WC/22012034585110 — Soukpit main road guradiyakala near by handpump</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>18305.51</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>18400</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>44098</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>44456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034821116 — CTR Retaining wall alakhedi se sonpur road  bakud nadi pr GURADIYAKALA</t>
+          <t>1732004025/WC/22012034585111 — Soakpit anganwadi bhavan handpump k pas guradiyakala</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>297701.13</v>
+        <v>18305.51</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>262561.5</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034908027 — checkdam nirman guradiyakala</t>
+          <t>1732004025/WC/22012034585112 — Soakpit kanskheda main road hand pump k pas guradiyakala</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>18315.87</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44586</v>
+        <v>43935</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034908028 — checkdam nirman guradiyakala</t>
+          <t>1732004025/WC/22012034593502 — check dam nirman fatah singh k khet k pas guradiyakala</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>353954.58</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>304087</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>44364</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>44462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034908073 — checkdam nirman guradiyakala</t>
+          <t>1732004025/WC/22012034611642 — check dam bakud nale per</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>347126.46</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>317994</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>44277</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>44697</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034911271 — Checkdam nirman guradiyakala</t>
+          <t>1732004025/WC/22012034658244 — CTR soak pit alakhedi mandir k pas guradiyakala</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44586</v>
+        <v>44300</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034911272 — Checkdam nirman guradiyakala</t>
+          <t>1732004025/WC/22012034658365 — CTR gabion nirman bakud nale pr guradiyakala</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>165144.61</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>80349</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44315</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>46117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034911274 — Check dam nirman alakhedi guradiyakala</t>
+          <t>1732004025/WC/22012034658509 — CTR gabion nirman-2 bakud nale pr guradiyakala</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44586</v>
+        <v>44300</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034911310 — Nala desilting work guradiyakala</t>
+          <t>1732004025/WC/22012034658524 — CTR gabion nirman -3 bakud nale pr guradiyakala</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44586</v>
+        <v>44300</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034985221 — CTR check dem nirman jitendra k khet k pass</t>
+          <t>1732004025/WC/22012034674073 — CTR roof water harvesting in panchayat bhavan in guradiyakala</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>70508.43</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>69119</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44329</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>44462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034985223 — CTR check dem nirman jitendra k khet k pass</t>
+          <t>1732004025/WC/22012034674086 — CTR roof water harvesting in anganwadi bhavan GURADIYAKALA</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>42381.98</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>32214.5</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>44329</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>44462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034986708 — CTR check dam nirman jitendra k khet k pas GURADIYAKALA</t>
+          <t>1732004025/WC/22012034691891 — CTR soakpit nirman guradiyakala</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012034986710 — CTR check dam nirman jitendra k khet k pas GURADIYAKALA</t>
+          <t>1732004025/WC/22012034821116 — CTR Retaining wall alakhedi se sonpur road  bakud nadi pr GURADIYAKALA</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>235062</v>
+        <v>297701.13</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>262561.5</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>44498</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>44690</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012035040074 — Community pond nirman sonpur alakhedi gp GURADIYAKALA</t>
+          <t>1732004025/WC/22012034908027 — checkdam nirman guradiyakala</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>674155.54</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44836</v>
+        <v>44586</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012035199878 — Trench work  Both side of Alakhedi to Sonpur road GP GURADIYAKALA</t>
+          <t>1732004025/WC/22012034908028 — checkdam nirman guradiyakala</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>549704.8</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>235194.29</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45457</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WC/22012035205228 — CHECK DAM NIRMAN KARYA KISAN SARATHEY K KHET K PAS BAKUD NALE PAR GP GURADIYAKALA</t>
+          <t>1732004025/WC/22012034908073 — checkdam nirman guradiyakala</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45451</v>
+        <v>44586</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WH/22012034457172 — nala desilting work pulia smain road ki or GURADIA KALA</t>
+          <t>1732004025/WC/22012034911271 — Checkdam nirman guradiyakala</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>11500</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>8079.5</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44593</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WH/22012034457176 — check dam desliting work check dam se vijay k khet tak  GURADIA KALA</t>
+          <t>1732004025/WC/22012034911272 — Checkdam nirman guradiyakala</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>8384</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WH/22012034457179 — check dam desliting work alakedi checkdam s nihal k ket tak GURADIA KALA</t>
+          <t>1732004025/WC/22012034911274 — Check dam nirman alakhedi guradiyakala</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44491</v>
+        <v>44586</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1732004025/WH/22012034457345 — checkdam desilting work alakhedi check dam se nihal k khet tak GURADIYAKALA</t>
+          <t>1732004025/WC/22012034911310 — Nala desilting work guradiyakala</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>9507</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44593</v>
-[...3 lines deleted...]
-      </c>
+        <v>44586</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WC/22012034985221 — CTR check dem nirman jitendra k khet k pass</t>
+        </is>
+      </c>
+      <c r="G505" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I505" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J505" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K505" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C506" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D506" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E506" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WC/22012034985223 — CTR check dem nirman jitendra k khet k pass</t>
+        </is>
+      </c>
+      <c r="G506" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I506" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J506" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K506" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C507" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D507" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E507" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F507" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WC/22012034986708 — CTR check dam nirman jitendra k khet k pas GURADIYAKALA</t>
+        </is>
+      </c>
+      <c r="G507" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K507" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C508" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D508" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E508" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F508" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WC/22012034986710 — CTR check dam nirman jitendra k khet k pas GURADIYAKALA</t>
+        </is>
+      </c>
+      <c r="G508" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H508" s="2" t="n">
+        <v>235062</v>
+      </c>
+      <c r="I508" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J508" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K508" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C509" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D509" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E509" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F509" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WC/22012035040074 — Community pond nirman sonpur alakhedi gp GURADIYAKALA</t>
+        </is>
+      </c>
+      <c r="G509" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="n">
+        <v>674155.54</v>
+      </c>
+      <c r="I509" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J509" s="3" t="n">
+        <v>44836</v>
+      </c>
+      <c r="K509" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C510" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D510" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E510" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F510" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WC/22012035199878 — Trench work  Both side of Alakhedi to Sonpur road GP GURADIYAKALA</t>
+        </is>
+      </c>
+      <c r="G510" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="n">
+        <v>549704.8</v>
+      </c>
+      <c r="I510" s="2" t="n">
+        <v>235194.29</v>
+      </c>
+      <c r="J510" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>46111</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C511" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D511" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E511" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F511" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WC/22012035205228 — CHECK DAM NIRMAN KARYA KISAN SARATHEY K KHET K PAS BAKUD NALE PAR GP GURADIYAKALA</t>
+        </is>
+      </c>
+      <c r="G511" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J511" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K511" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D505" s="1" t="inlineStr">
+      <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E505" s="1" t="inlineStr">
+      <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F505" s="1" t="inlineStr">
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WH/22012034457172 — nala desilting work pulia smain road ki or GURADIA KALA</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>11500</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>8079.5</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>44593</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>44806</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WH/22012034457176 — check dam desliting work check dam se vijay k khet tak  GURADIA KALA</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>8384</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>44688</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>44881</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WH/22012034457179 — check dam desliting work alakedi checkdam s nihal k ket tak GURADIA KALA</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>44491</v>
+      </c>
+      <c r="K514" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1732004025/WH/22012034457345 — checkdam desilting work alakhedi check dam se nihal k khet tak GURADIYAKALA</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>9507</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>44593</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>44881</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1732004025/WH/22012034936135 — Retaining wall nirman bakud naley per gp Guradiakala</t>
         </is>
       </c>
-      <c r="G505" s="1" t="inlineStr">
+      <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H505" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J505" s="3" t="n">
+      <c r="H516" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J516" s="3" t="n">
         <v>44788</v>
       </c>
-      <c r="K505" s="3"/>
+      <c r="K516" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>