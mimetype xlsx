--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K597"/>
+  <dimension ref="A1:K632"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 11:24:25</t>
+          <t>Exported on: 2026-10-23 00:59:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -420,51 +420,51 @@
       <c r="J14" s="3" t="n">
         <v>44477</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1732004045/AV/22012034570852 — DINING HALL NIRMAN panjrakhurad</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>21093.2</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>193</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44477</v>
@@ -939,51 +939,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44361</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732004045/DP/22012034600910 — vashuda vandan amrat vatika school ke pass</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>1547</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45206</v>
@@ -3088,51 +3088,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/22012034720823 — CTR KHET TALAB KALA BAI / RAMSINGH</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>7446</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44708</v>
@@ -3560,51 +3560,51 @@
       <c r="J80" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/22012035554998 — JGSA Form pond construction shubham/jagdish  malanvada gp GONDALVADA</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45791</v>
@@ -9008,51 +9008,51 @@
       <c r="J192" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/4735816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103683294</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45894</v>
@@ -9694,120 +9694,120 @@
       <c r="J206" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5365898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118521193</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>12267</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5367815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863809</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>1566</v>
+        <v>18366</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9837,78 +9837,80 @@
       <c r="J209" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5369556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981555</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45944</v>
       </c>
-      <c r="K210" s="3"/>
+      <c r="K210" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9982,196 +9984,196 @@
       <c r="J212" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5372890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103586357</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5375937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117932279</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5376482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863777</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5381130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104964836</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45887</v>
@@ -10274,73 +10276,73 @@
       <c r="J218" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5592870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563094</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>21141</v>
+        <v>23241</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
@@ -10421,51 +10423,51 @@
       <c r="J221" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5659939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103715981</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45894</v>
@@ -10509,83 +10511,83 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5701805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122649755</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>0</v>
+        <v>3900</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10615,17755 +10617,19400 @@
       <c r="J225" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5863510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115083475</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/5863534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128509654</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>1827</v>
+        <v>16527</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6124136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082538</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6124139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115083786</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6124821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671023</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6124822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671075</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6124823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671127</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6124824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671143</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6124825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671180</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6125154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931312</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6125308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126291427</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6125729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142506094</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6125967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142514152</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6128339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832181</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6128340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832394</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6128341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832406</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6128343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832454</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6131202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931375</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6131203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931421</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6131204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931468</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6131205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931515</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6131673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124529222</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6132340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105562202</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6132341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105562920</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6132342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105562996</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6132345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563636</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6132346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563887</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6134105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114045036</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6134106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114045377</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6134914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114012948</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6136784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148599600</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6136829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126103546</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6140159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126094252</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6141511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126648071</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6142034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106551989</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6142035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106552481</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6142036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106552514</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6142037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106552675</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6142179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106553224</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6142905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117932231</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6142906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117932327</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6144099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863699</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6144100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863725</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6144101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863752</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6144102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104962540</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6144498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104962908</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6146912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288560</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6146913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288567</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6146914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288582</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6146915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288634</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6146916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288644</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6148634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145477463</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6148635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114045703</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6148677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114740962</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6149542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128510636</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6150569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144718132</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6152570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126097014</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6153820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124531661</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105864208</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105864232</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832208</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832223</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832249</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832261</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832274</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832295</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832320</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6155651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832374</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6156404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106552791</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6156405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106552850</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6156407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106553024</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6157556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150132453</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6157807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106553590</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142501338</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981742</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981786</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981825</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981873</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981900</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981922</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981950</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6158980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145479475</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6159831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114693014</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6159832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114693117</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6159911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082638</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6159912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082818</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6159913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082982</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114739153</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671196</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671208</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671249</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671258</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671267</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671278</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671307</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671316</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671330</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671345</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6160701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114740173</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6162278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114667515</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6162279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114693552</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6162283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114666972</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6162287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114012314</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6162288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122650392</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6162436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931967</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6163371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114014744</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6163458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118602758</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981575</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981590</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981610</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981664</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981973</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981986</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106982064</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6165738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106982110</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6168122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145835916</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6168442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150145881</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6168728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863951</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6168729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105864065</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6168730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105864098</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6168731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105864176</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6168987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114668030</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6169640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128510150</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6170274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114016083</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6171348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114009481</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6171349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114014378</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6172839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103588989</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6172958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563424</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6172959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563556</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6173934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114741846</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6174201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114016661</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6175138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126305590</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6175316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106551849</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6176086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115082736</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6176386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105562844</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6176457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103644393</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6177438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106553451</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6177807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563270</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6180399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117932054</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6181270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007486</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6183515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105563727</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6186016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863830</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6186685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106590382</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6186722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106982017</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6187030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115083335</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6187302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145780928</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6187817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114008863</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6187830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105864005</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6189122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114015501</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6189966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106982088</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6193859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105863920</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6194199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114004675</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6194514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007011</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6201041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832466</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6201432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114046470</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6202042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114010015</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6202299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103676523</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6202813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288575</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6204795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117932016</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6205552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125555567</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6205850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832359</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6206067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145544593</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6206151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931926</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6206220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832305</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6206983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671235</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6207163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118602864</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6207979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288589</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6211872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671106</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6212982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106301657</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1732004045/IF/IAY/6213256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124530328</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/139 — धूडिया / हीरालाल गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6246581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103587234</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>33575</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>22029</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/140 — क़ष्‍ण कुमार / रामसिंह गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6246864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103551212</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>40204</v>
+        <v>46304</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/141 — क़ष्‍ण कुमार / रामसिंह</t>
+          <t>1732004045/IF/IAY/6247144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105562397</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>21792</v>
+        <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>18971</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/142 — रामबाई / प्रभुदयाल</t>
+          <t>1732004045/IF/IAY/6247590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106301681</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>31911</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/143 — रमेश / मूलचंद</t>
+          <t>1732004045/IF/IAY/6249013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981719</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>25230</v>
+        <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>19161</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/144 — द्वारका / शिवदीन</t>
+          <t>1732004045/IF/IAY/6249568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114013542</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>28169</v>
+        <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>27536</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/145 — शंकरलाल / शिवदयाल गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6249700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114046064</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>43800</v>
+        <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>30779</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/146 — विजय / लक्ष्‍मीचंद गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6251093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288620</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>32764</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/147 — रामस्‍नेही / गंदी गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6251094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288630</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>40204</v>
+        <v>46304</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/148 — रामस्‍नेही / गंदी गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6251923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671159</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>20983</v>
+        <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>19814</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/149 — रखी / मोहनलाल गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6251924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671224</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>28141</v>
+        <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>27153</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/150 — जुगल कशिोर / रतन</t>
+          <t>1732004045/IF/IAY/6252163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116276633</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>19075</v>
+        <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>17497</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/151 — रामसिंह / दंदी</t>
+          <t>1732004045/IF/IAY/6264801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126102714</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>28381</v>
+        <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>21942</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>46078</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/152 — शंकरलाल / मूलचंद</t>
+          <t>1732004045/IF/IAY/6281859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106301561</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>41000</v>
+        <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>22631</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/153 — छुटटन / गुरू गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6293028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106551934</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>30775</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>19161</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/154 — राकेश / शिवदयाल गोइलवाडा</t>
+          <t>1732004045/IF/IAY/6293798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150203925</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>25000</v>
+        <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>23721</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>40312</v>
-[...3 lines deleted...]
-      </c>
+        <v>46165</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/199 — सीताराम / मनफुल गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6299680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117932181</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>29334</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>27510</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/200 — बदामी /  शिवदयाल गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6300010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671090</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>23000</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>21071</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>46110</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/202 — रामदास / मनफुल गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6306324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115288600</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>28779</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>22884</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/203 — रामविलास / धूडिया गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6306434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115083635</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>33000</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>22787</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/204 — श्री कशिन गुरूदयाल गोदलवाडा</t>
+          <t>1732004045/IF/IAY/6306904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106553182</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>27809</v>
+        <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>22030</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/205 — बंसत कुमार / नर्मदा गोलदवाडा</t>
+          <t>1732004045/IF/IAY/6321145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115084675</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>23000</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>19603</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/22012034299550 — Shantidham Margad</t>
+          <t>1732004045/IF/IAY/6334078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106553518</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>168112</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42842</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/22012034466416 — चेक डेम  खेल मेदान मलहनवाड़ा</t>
+          <t>1732004045/IF/IAY/6334260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106981680</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43491</v>
+        <v>46304</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/22012034466450 — मेडबंधन निर्माण रामकिशोर /राधे श्याम</t>
+          <t>1732004045/IF/IAY/6334526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125554832</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43611</v>
+        <v>46304</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/22012034466941 — चेक डेम जीवनलाल के खेत के पास गोंडलवाड़ा</t>
+          <t>1732004045/IF/IAY/6335228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106301493</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43611</v>
+        <v>46311</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/3799393793 — Ballu /Sukhram (med bandhan)</t>
+          <t>1732004045/IF/IAY/6335311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106301463</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>36347</v>
+        <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>11680</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41431</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/3799396053 — Chandanshing/Sukhram (Medbandhan)</t>
+          <t>1732004045/IF/IAY/6342614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114693418</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>36058</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41336</v>
+        <v>46304</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1732004045/LD/9926707696 — Madbandhan TS NO 728 Vijay / Ramsing</t>
+          <t>1732004045/IF/IAY/6342668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106552935</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>36346</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>27161</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41801</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034154810 — सी सी रोड व नाली निर्माण पंचपरमेस्‍वर एनआरईजीएस गो</t>
+          <t>1732004045/IF/IAY/6342868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106982042</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>93317</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>86762.4</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41201</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034158102 — CC Bhagwan ke ghar se Raod Panch Godalwada TS 461</t>
+          <t>1732004045/IF/IAY/6355874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126098373</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>111158</v>
+        <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>109060</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>41319</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034174751 — C.C.Road Mahesh kumar meena ke makan se Preetam ke</t>
+          <t>1732004045/IF/IAY/6382262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115671291</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>96611</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>82318</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41529</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034174752 — C.C.Road Vineet ke Ghar se Dayaram ke Ghar tak  V</t>
+          <t>1732004045/IF/IAY/6382457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115287057</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>105653</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>93209.6</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41529</v>
-[...3 lines deleted...]
-      </c>
+        <v>46316</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034194414 — Sansad nidhi Antrik marg  mata Mai se Salak meena</t>
+          <t>1732004045/IF/IAY/6387895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126108124</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>39012</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>38932</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41626</v>
-[...3 lines deleted...]
-      </c>
+        <v>45548</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034201190 — CC Road  nali nirman Gabbilal meena ke makan se A</t>
+          <t>1732004045/IF/IAY/6391070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115832421</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>24278</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>19230</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41657</v>
-[...3 lines deleted...]
-      </c>
+        <v>46316</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034296818 — CC Road Ramjaneki Mandir SE TS NO 4016</t>
+          <t>1732004045/LD/139 — धूडिया / हीरालाल गोदलवाडा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>45210</v>
+        <v>33575</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>36003</v>
+        <v>22029</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42387</v>
+        <v>40292</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>42502</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>1899-1900</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034304948 — CC Road &amp; Nali nirman a1</t>
+          <t>1732004045/LD/140 — क़ष्‍ण कुमार / रामसिंह गोदलवाडा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>1</v>
+        <v>40204</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034304950 — CC Road &amp; Nali nirman Roshan ghar se Aganwadi tak</t>
+          <t>1732004045/LD/141 — क़ष्‍ण कुमार / रामसिंह</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>22068</v>
+        <v>21792</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>13416</v>
+        <v>18971</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42969</v>
+        <v>40292</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43257</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034322544 — CC Road</t>
+          <t>1732004045/LD/142 — रामबाई / प्रभुदयाल</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>37000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>31911</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>40292</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>40706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034325057 — CC Road or Nali nirmand Gujar ki ghar ki or</t>
+          <t>1732004045/LD/143 — रमेश / मूलचंद</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>32175</v>
+        <v>25230</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>17034</v>
+        <v>19161</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42773</v>
+        <v>40292</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43369</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034326701 — CC Road or Nali Nirmand Mahesh ke ghar se Arjun Tak</t>
+          <t>1732004045/LD/144 — द्वारका / शिवदीन</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>72210</v>
+        <v>28169</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>72792</v>
+        <v>27536</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42798</v>
+        <v>40292</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43257</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034330305 — Sudhur Sadak Malanwada</t>
+          <t>1732004045/LD/145 — शंकरलाल / शिवदयाल गोदलवाडा</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>903749</v>
+        <v>43800</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>529313</v>
+        <v>30779</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42805</v>
+        <v>40292</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43874</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034350246 — c c road nali nirman dhurv ke makan tak</t>
+          <t>1732004045/LD/146 — विजय / लक्ष्‍मीचंद गोदलवाडा</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>147125</v>
+        <v>37000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>32764</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>40292</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>40701</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034350247 — c c road ramjanki mandir se ramsevak ke makan tak</t>
+          <t>1732004045/LD/147 — रामस्‍नेही / गंदी गोदलवाडा</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>698500</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>10836</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42969</v>
-[...3 lines deleted...]
-      </c>
+        <v>40204</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034350248 — c c road aaganwadi se kamal ke ghar tak</t>
+          <t>1732004045/LD/148 — रामस्‍नेही / गंदी गोदलवाडा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>695500</v>
+        <v>20983</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>19814</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>40312</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>40686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034368414 — CC Road</t>
+          <t>1732004045/LD/149 — रखी / मोहनलाल गोदलवाडा</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>28141</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>27153</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>40312</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>40686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034439115 — CC Road Or Nali</t>
+          <t>1732004045/LD/150 — जुगल कशिोर / रतन</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>19075</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>17497</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>40312</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>40706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034471918 — CC Road Roshan ke Ghar se Matamandir ki or</t>
+          <t>1732004045/LD/151 — रामसिंह / दंदी</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>61000</v>
+        <v>28381</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>21942</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43497</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>40312</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>40699</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034480409 — CC Road Roshan ke ghar se Mata Mandir ki or</t>
+          <t>1732004045/LD/152 — शंकरलाल / मूलचंद</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>61000</v>
+        <v>41000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>68640</v>
+        <v>22631</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43759</v>
+        <v>40312</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43983</v>
+        <v>40706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034503886 — c c road and nali nirman nali road se narmada ke ghar kiour</t>
+          <t>1732004045/LD/153 — छुटटन / गुरू गोदलवाडा</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>21188</v>
+        <v>30775</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>21120</v>
+        <v>19161</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43794</v>
+        <v>40312</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43983</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034503887 — c c road and nali nirman road se rajesh ke ghar ki our</t>
+          <t>1732004045/LD/154 — राकेश / शिवदयाल गोइलवाडा</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>16950</v>
+        <v>25000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>19888</v>
+        <v>23721</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43801</v>
+        <v>40312</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43983</v>
+        <v>40686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034512436 — c c road and nali nirman road se nanhelal ke ghar ki our</t>
+          <t>1732004045/LD/199 — सीताराम / मनफुल गोदलवाडा</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>12713</v>
+        <v>29334</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>12672</v>
+        <v>27510</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43837</v>
+        <v>40339</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43983</v>
+        <v>40686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034512437 — c c road and nali nirman road se rambharosh ke ghar ki our</t>
+          <t>1732004045/LD/200 — बदामी /  शिवदयाल गोदलवाडा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>16950</v>
+        <v>23000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>16896</v>
+        <v>21071</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43858</v>
+        <v>40339</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43983</v>
+        <v>40204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034518523 — CC Road or Nali Nirmand Pannlal ke Ghar se Matamadir ki or</t>
+          <t>1732004045/LD/202 — रामदास / मनफुल गोदलवाडा</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>42375</v>
+        <v>28779</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>41772</v>
+        <v>22884</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43886</v>
+        <v>40339</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43983</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034521940 — rcc puliya norman gondalwada marg</t>
+          <t>1732004045/LD/203 — रामविलास / धूडिया गोदलवाडा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>22787</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43887</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>40339</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>40706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034529520 — CC Road or Nali nirmand Road se roshan ke ghar ki or</t>
+          <t>1732004045/LD/204 — श्री कशिन गुरूदयाल गोदलवाडा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>17000</v>
+        <v>27809</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>16150</v>
+        <v>22030</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44029</v>
+        <v>40339</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>44071</v>
+        <v>40701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034529521 — CC Road or Nali Nirmand School se Mangal Bhawan Ki or</t>
+          <t>1732004045/LD/205 — बंसत कुमार / नर्मदा गोलदवाडा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>59000</v>
+        <v>23000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>19603</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43225</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>40339</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>40686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034540874 — CC Road School se Mangal Bhawan ki or panjarakhurd</t>
+          <t>1732004045/LD/22012034299550 — Shantidham Margad</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>39000</v>
+        <v>180000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>38760</v>
+        <v>168112</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44099</v>
+        <v>42842</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>44203</v>
+        <v>43874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034545427 — CC Road or Nali Raman ke ghar se Sashaki BhawanTak</t>
+          <t>1732004045/LD/22012034466416 — चेक डेम  खेल मेदान मलहनवाड़ा</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>31160</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44127</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034550187 — kachhi nali nirman panjrakhurd</t>
+          <t>1732004045/LD/22012034466450 — मेडबंधन निर्माण रामकिशोर /राधे श्याम</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>78421.17</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>65170</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44193</v>
-[...3 lines deleted...]
-      </c>
+        <v>43611</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034560485 — CC Nali Nirman Handpum Se Mehrwansingh Ke khet Tak</t>
+          <t>1732004045/LD/22012034466941 — चेक डेम जीवनलाल के खेत के पास गोंडलवाड़ा</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>13500</v>
+        <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44294</v>
-[...3 lines deleted...]
-      </c>
+        <v>43611</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034577974 — CTR kachhi nali gehri karan radheyam ke ghar se rajendra ke ghar tak</t>
+          <t>1732004045/LD/3799393793 — Ballu /Sukhram (med bandhan)</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>36347</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>11680</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44361</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>41431</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>41667</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034579947 — CTR kachhi nali nirman radheshyam ke ghar se nali ki our</t>
+          <t>1732004045/LD/3799396053 — Chandanshing/Sukhram (Medbandhan)</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>56297.54</v>
+        <v>36058</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>41688</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>41336</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034596086 — CC Road Kamal singh ghar se Ajitsingh ke ghar ki or</t>
+          <t>1732004045/LD/9926707696 — Madbandhan TS NO 728 Vijay / Ramsing</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>40400</v>
+        <v>36346</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>37650</v>
+        <v>27161</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44582</v>
+        <v>41801</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44818</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034615675 — kacchi nali nirman nirman malhanwada</t>
+          <t>1732004045/RC/22012034154810 — सी सी रोड व नाली निर्माण पंचपरमेस्‍वर एनआरईजीएस गो</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>93317</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>86762.4</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>41201</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>41599</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034615678 — kacchi nali nirman nirman panjarakhurd</t>
+          <t>1732004045/RC/22012034158102 — CC Bhagwan ke ghar se Raod Panch Godalwada TS 461</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>111158</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>109060</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>41319</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>41599</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034624129 — r c c nali nirman radheshyam ke ghar se mahendra ke ghar ki our</t>
+          <t>1732004045/RC/22012034174751 — C.C.Road Mahesh kumar meena ke makan se Preetam ke</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>96611</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>82318</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44905</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>41529</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034658740 — CC Road nirman Lalta Meena ke Ghar se Badi nale ki or (15 TH F)</t>
+          <t>1732004045/RC/22012034174752 — C.C.Road Vineet ke Ghar se Dayaram ke Ghar tak  V</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>33000</v>
+        <v>105653</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>28727</v>
+        <v>93209.6</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45206</v>
+        <v>41529</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>46079</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034824050 — C c road pannalal se mata mandir ki or  gram panchayat panjrakhurd</t>
+          <t>1732004045/RC/22012034194414 — Sansad nidhi Antrik marg  mata Mai se Salak meena</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>78200</v>
+        <v>39012</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>74844</v>
+        <v>38932</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45505</v>
+        <v>41626</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>46079</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RC/22012034824053 — C c road nirman Puliya se nale ki or gram and gp GONDALWADA</t>
+          <t>1732004045/RC/22012034201190 — CC Road  nali nirman Gabbilal meena ke makan se A</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>33200</v>
+        <v>24278</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>29160</v>
+        <v>19230</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45548</v>
+        <v>41657</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>46079</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034193591 — Kailash / Narmdaprasad TSC Godalwada</t>
+          <t>1732004045/RC/22012034296818 — CC Road Ramjaneki Mandir SE TS NO 4016</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>4400</v>
+        <v>45210</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>4408</v>
+        <v>36003</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41682</v>
+        <v>42387</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41942</v>
+        <v>42502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>1899-1900</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034200054 — Neelesh/ Narmda Gondalwada TSC/TS no.1456</t>
+          <t>1732004045/RC/22012034304948 — CC Road &amp; Nali nirman a1</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>4408</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41689</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034201434 — Santosh/ kishorilal meena TSC/TS no.1457</t>
+          <t>1732004045/RC/22012034304950 — CC Road &amp; Nali nirman Roshan ghar se Aganwadi tak</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>4400</v>
+        <v>22068</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>4408</v>
+        <v>13416</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41710</v>
+        <v>42969</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>41942</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034201439 — Rajendra/ Narayan Meena TSC/TS no.1488</t>
+          <t>1732004045/RC/22012034322544 — CC Road</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>4408</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41710</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034201452 — Santosh/Babulal Sen TSC/TS No.1459</t>
+          <t>1732004045/RC/22012034325057 — CC Road or Nali nirmand Gujar ki ghar ki or</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>4400</v>
+        <v>32175</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>2628</v>
+        <v>17034</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41710</v>
+        <v>42773</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>42080</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204494 — Ramnath/ Ajeetsingh meena TSC/TS no. 1460</t>
+          <t>1732004045/RC/22012034326701 — CC Road or Nali Nirmand Mahesh ke ghar se Arjun Tak</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>4400</v>
+        <v>72210</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>2628</v>
+        <v>72792</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41689</v>
+        <v>42798</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>42080</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204496 — Tamradhwaj/ Radheshyam meena TSC/Ts no. 1461</t>
+          <t>1732004045/RC/22012034330305 — Sudhur Sadak Malanwada</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>4400</v>
+        <v>903749</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>2628</v>
+        <v>529313</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41696</v>
+        <v>42805</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>42080</v>
+        <v>43874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204498 — Ramvilas/Ghudmal meena TSC/Ts no. 1462</t>
+          <t>1732004045/RC/22012034350246 — c c road nali nirman dhurv ke makan tak</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>4400</v>
+        <v>147125</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41710</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204500 — Santosh/ Chhuttan TSC/Ts no. 1463</t>
+          <t>1732004045/RC/22012034350247 — c c road ramjanki mandir se ramsevak ke makan tak</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>4400</v>
+        <v>698500</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>2628</v>
+        <v>10836</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41689</v>
+        <v>42969</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>42080</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204501 — Narmada meena/ deviram TSC/Ts no. 1464</t>
+          <t>1732004045/RC/22012034350248 — c c road aaganwadi se kamal ke ghar tak</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>4400</v>
+        <v>695500</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41682</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204502 — Manmohan/ keeratsingh meena TSC/Ts no. 1465</t>
+          <t>1732004045/RC/22012034368414 — CC Road</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41682</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204503 — Vinay/ keerat singh meena TSC/TS no 1466</t>
+          <t>1732004045/RC/22012034439115 — CC Road Or Nali</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41689</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204504 — Jagdish/ Dhanraj TSC/ Ts no. 1467</t>
+          <t>1732004045/RC/22012034471918 — CC Road Roshan ke Ghar se Matamandir ki or</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>4400</v>
+        <v>61000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41710</v>
-[...3 lines deleted...]
-      </c>
+        <v>43497</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204507 — Ramnarayan/ Gorelal meena TSC/Ts no 1468</t>
+          <t>1732004045/RC/22012034480409 — CC Road Roshan ke ghar se Mata Mandir ki or</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>4400</v>
+        <v>61000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>4408</v>
+        <v>68640</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41710</v>
+        <v>43759</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>41879</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204508 — Doulatram/ Balkishan meena TSC/Ts no. 1469</t>
+          <t>1732004045/RC/22012034503886 — c c road and nali nirman nali road se narmada ke ghar kiour</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>4400</v>
+        <v>21188</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>4408</v>
+        <v>21120</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41710</v>
+        <v>43794</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>41879</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204715 — Lakhanlal/ Badriprasad meena</t>
+          <t>1732004045/RC/22012034503887 — c c road and nali nirman road se rajesh ke ghar ki our</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>4400</v>
+        <v>16950</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>4408</v>
+        <v>19888</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41710</v>
+        <v>43801</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>41879</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204717 — Arvind/ Lakhan lal meena TSC/Ts no. 1471</t>
+          <t>1732004045/RC/22012034512436 — c c road and nali nirman road se nanhelal ke ghar ki our</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>4400</v>
+        <v>12713</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>4408</v>
+        <v>12672</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41710</v>
+        <v>43837</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>41879</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204720 — Roshansingh/ Vijay singh TSC/Ts no, 1472</t>
+          <t>1732004045/RC/22012034512437 — c c road and nali nirman road se rambharosh ke ghar ki our</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>4400</v>
+        <v>16950</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>2628</v>
+        <v>16896</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41710</v>
+        <v>43858</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>42080</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204723 — Bhourelal/ Laljiram TSC/Ts no. 1473</t>
+          <t>1732004045/RC/22012034518523 — CC Road or Nali Nirmand Pannlal ke Ghar se Matamadir ki or</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>4400</v>
+        <v>42375</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>4408</v>
+        <v>41772</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41710</v>
+        <v>43886</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41879</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204725 — Ramsuta/ Virndavan meena TSC/Ts no, 1474</t>
+          <t>1732004045/RC/22012034521940 — rcc puliya norman gondalwada marg</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41710</v>
-[...3 lines deleted...]
-      </c>
+        <v>43887</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204728 — Hariprasad/ Jagnnath meena TSC/Ts no, 1475</t>
+          <t>1732004045/RC/22012034529520 — CC Road or Nali nirmand Road se roshan ke ghar ki or</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>4400</v>
+        <v>17000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>4408</v>
+        <v>16150</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41696</v>
+        <v>44029</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41879</v>
+        <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204733 — Suresh Sen/ Babulal TSC/Ts no. 1476</t>
+          <t>1732004045/RC/22012034529521 — CC Road or Nali Nirmand School se Mangal Bhawan Ki or</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>4400</v>
+        <v>59000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>4408</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41710</v>
-[...3 lines deleted...]
-      </c>
+        <v>43225</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204734 — Jagnnath/ Dheeraj singh TSC/Ts no. 1477</t>
+          <t>1732004045/RC/22012034540874 — CC Road School se Mangal Bhawan ki or panjarakhurd</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>4400</v>
+        <v>39000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>4408</v>
+        <v>38760</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41696</v>
+        <v>44099</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41879</v>
+        <v>44203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204737 — Ramkumar/ Ajeetsingh meena TSC/Ts no, 1478</t>
+          <t>1732004045/RC/22012034545427 — CC Road or Nali Raman ke ghar se Sashaki BhawanTak</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>4400</v>
+        <v>32000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>4408</v>
+        <v>31160</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41689</v>
+        <v>44127</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>41879</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034204741 — Goverdhan/ Vijaysingh TSC/Ts no. 1479</t>
+          <t>1732004045/RC/22012034550187 — kachhi nali nirman panjrakhurd</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>4400</v>
+        <v>78421.17</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>4408</v>
+        <v>65170</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41710</v>
+        <v>44193</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41879</v>
+        <v>44511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034240659 — TS 11/03 SHANKARLAL/MULCHAND</t>
+          <t>1732004045/RC/22012034560485 — CC Nali Nirman Handpum Se Mehrwansingh Ke khet Tak</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>12738</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44294</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>44489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034240667 — TS 11/03 SHANKARLAL/MULCHAND</t>
+          <t>1732004045/RC/22012034577974 — CTR kachhi nali gehri karan radheyam ke ghar se rajendra ke ghar tak</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41730</v>
+        <v>44361</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241081 — raman/sukhram ts no.11/05</t>
+          <t>1732004045/RC/22012034579947 — CTR kachhi nali nirman radheshyam ke ghar se nali ki our</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>56297.54</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>41688</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>44519</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241237 — Vinod /ramgopal TS no.1104</t>
+          <t>1732004045/RC/22012034596086 — CC Road Kamal singh ghar se Ajitsingh ke ghar ki or</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>5400</v>
+        <v>40400</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>37650</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41808</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44582</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241240 — Ramesh/mulchand Ts no.1102</t>
+          <t>1732004045/RC/22012034615675 — kacchi nali nirman nirman malhanwada</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41808</v>
+        <v>44652</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241244 — Bablu/sukhram Ts no.1106</t>
+          <t>1732004045/RC/22012034615678 — kacchi nali nirman nirman panjarakhurd</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41730</v>
+        <v>44652</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241246 — Mehervan/mansing Ts no.1107</t>
+          <t>1732004045/RC/22012034624129 — r c c nali nirman radheshyam ke ghar se mahendra ke ghar ki our</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41730</v>
+        <v>44905</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241248 — Chandan/sukhram Ts no.1108</t>
+          <t>1732004045/RC/22012034658740 — CC Road nirman Lalta Meena ke Ghar se Badi nale ki or (15 TH F)</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>5400</v>
+        <v>33000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>28727</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>46079</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241508 — Vijaysing/ramsing Ts no.1110</t>
+          <t>1732004045/RC/22012034824050 — C c road pannalal se mata mandir ki or  gram panchayat panjrakhurd</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>5400</v>
+        <v>78200</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>74844</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>45505</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>46079</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241517 — Banvari/ramsing Ts no.1113</t>
+          <t>1732004045/RC/22012034824053 — C c road nirman Puliya se nale ki or gram and gp GONDALWADA</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>33200</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>29160</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>45548</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>46079</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241561 — Narendra/babulal Ts no.1117</t>
+          <t>1732004045/RS/22012034193591 — Kailash / Narmdaprasad TSC Godalwada</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>4408</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>41682</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241565 — Rukmani/ramsawrup Ts no.1124</t>
+          <t>1732004045/RS/22012034200054 — Neelesh/ Narmda Gondalwada TSC/TS no.1456</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>4408</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241575 — Bhuriya/mansing Ts no.1123</t>
+          <t>1732004045/RS/22012034201434 — Santosh/ kishorilal meena TSC/TS no.1457</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>4408</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>41710</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034241579 — ARJUNSING/moijeelal Ts no.1119</t>
+          <t>1732004045/RS/22012034201439 — Rajendra/ Narayan Meena TSC/TS no.1488</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>4408</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>41710</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>41942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034242789 — Chainsing/nanhelal Ts no.1109</t>
+          <t>1732004045/RS/22012034201452 — Santosh/Babulal Sen TSC/TS No.1459</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>41710</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>42080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034242790 — Lakhanlal/tunda Ts no.1111</t>
+          <t>1732004045/RS/22012034204494 — Ramnath/ Ajeetsingh meena TSC/TS no. 1460</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>42080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034242791 — Ramgopal/deelipsing Ts no.1112</t>
+          <t>1732004045/RS/22012034204496 — Tamradhwaj/ Radheshyam meena TSC/Ts no. 1461</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>41696</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>42080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034242792 — Omprakash/mansing Ts no.1115</t>
+          <t>1732004045/RS/22012034204498 — Ramvilas/Ghudmal meena TSC/Ts no. 1462</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>41710</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>42080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034242794 — Bhagvansing/pannalal Ts no.1116</t>
+          <t>1732004045/RS/22012034204500 — Santosh/ Chhuttan TSC/Ts no. 1463</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>42080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034245280 — Sarvan pujari/premdas Ts no.1120</t>
+          <t>1732004045/RS/22012034204501 — Narmada meena/ deviram TSC/Ts no. 1464</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>41682</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>42080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034245285 — Kamalsing/makhanlal Ts no.1118</t>
+          <t>1732004045/RS/22012034204502 — Manmohan/ keeratsingh meena TSC/Ts no. 1465</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>41682</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>42080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284768 — tsc devansing meena/balkisan</t>
+          <t>1732004045/RS/22012034204503 — Vinay/ keerat singh meena TSC/TS no 1466</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>3180</v>
+        <v>2628</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42271</v>
+        <v>41689</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42366</v>
+        <v>42080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284864 — tsc gyanwati/nawalkishor</t>
+          <t>1732004045/RS/22012034204504 — Jagdish/ Dhanraj TSC/ Ts no. 1467</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>3180</v>
+        <v>2628</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42270</v>
+        <v>41710</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284866 — tsc radheshyam/raghunath</t>
+          <t>1732004045/RS/22012034204507 — Ramnarayan/ Gorelal meena TSC/Ts no 1468</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42283</v>
+        <v>41710</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284867 — tsc rammanohar/mishrilal</t>
+          <t>1732004045/RS/22012034204508 — Doulatram/ Balkishan meena TSC/Ts no. 1469</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42271</v>
+        <v>41710</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284875 — tsc rameshwar/mannulal</t>
+          <t>1732004045/RS/22012034204715 — Lakhanlal/ Badriprasad meena</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42271</v>
+        <v>41710</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284881 — tsc ramkishor/radheshyam</t>
+          <t>1732004045/RS/22012034204717 — Arvind/ Lakhan lal meena TSC/Ts no. 1471</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42270</v>
+        <v>41710</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284883 — tsc ramnaryan/ lalta prasad</t>
+          <t>1732004045/RS/22012034204720 — Roshansingh/ Vijay singh TSC/Ts no, 1472</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>318</v>
+        <v>2628</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42283</v>
+        <v>41710</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>42366</v>
+        <v>42080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034284885 — tsc sarvan pujari/ premdas</t>
+          <t>1732004045/RS/22012034204723 — Bhourelal/ Laljiram TSC/Ts no. 1473</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42270</v>
+        <v>41710</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034285154 — sbm sukhram/ramprasad</t>
+          <t>1732004045/RS/22012034204725 — Ramsuta/ Virndavan meena TSC/Ts no, 1474</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>3180</v>
+        <v>2628</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42283</v>
+        <v>41710</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>42366</v>
+        <v>42080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034285156 — sbm kashi/mulchand</t>
+          <t>1732004045/RS/22012034204728 — Hariprasad/ Jagnnath meena TSC/Ts no, 1475</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42283</v>
+        <v>41696</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034285157 — sbm ramesh/laljiram</t>
+          <t>1732004045/RS/22012034204733 — Suresh Sen/ Babulal TSC/Ts no. 1476</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42271</v>
+        <v>41710</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286214 — sbm ramnarayan mehra/shrikishan</t>
+          <t>1732004045/RS/22012034204734 — Jagnnath/ Dheeraj singh TSC/Ts no. 1477</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42283</v>
+        <v>41696</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286221 — sbm chhoti bai/ seetaram</t>
+          <t>1732004045/RS/22012034204737 — Ramkumar/ Ajeetsingh meena TSC/Ts no, 1478</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>3180</v>
+        <v>4408</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42283</v>
+        <v>41689</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286222 — sbm santosh/kishorilal</t>
+          <t>1732004045/RS/22012034204741 — Goverdhan/ Vijaysingh TSC/Ts no. 1479</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>3180</v>
+        <v>4400</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>318</v>
+        <v>4408</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42283</v>
+        <v>41710</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>42366</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286256 — sbm rukmani/ramsawarup meena</t>
+          <t>1732004045/RS/22012034240659 — TS 11/03 SHANKARLAL/MULCHAND</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>42283</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286257 — sbm pusiya bai/vijayram</t>
+          <t>1732004045/RS/22012034240667 — TS 11/03 SHANKARLAL/MULCHAND</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>42283</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286259 — sbm madhura meena/ramprasad</t>
+          <t>1732004045/RS/22012034241081 — raman/sukhram ts no.11/05</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42290</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286263 — sbm mahesh/ ramdayal meena</t>
+          <t>1732004045/RS/22012034241237 — Vinod /ramgopal TS no.1104</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42283</v>
-[...3 lines deleted...]
-      </c>
+        <v>41808</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286265 — sbm indarsing/ sattulal</t>
+          <t>1732004045/RS/22012034241240 — Ramesh/mulchand Ts no.1102</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42283</v>
-[...3 lines deleted...]
-      </c>
+        <v>41808</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034286643 — SBM  MEENAKASHI MEENA/NARAYAN</t>
+          <t>1732004045/RS/22012034241244 — Bablu/sukhram Ts no.1106</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42283</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034288151 — sbm kamla meena/dammulal</t>
+          <t>1732004045/RS/22012034241246 — Mehervan/mansing Ts no.1107</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42291</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034288157 — sbm veenit mehra/shrikishan</t>
+          <t>1732004045/RS/22012034241248 — Chandan/sukhram Ts no.1108</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42271</v>
+        <v>41730</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034439022 — nadep kalony school ke pas</t>
+          <t>1732004045/RS/22012034241508 — Vijaysing/ramsing Ts no.1110</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43491</v>
+        <v>41730</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034439023 — nadep gaon hadpanm ke pas</t>
+          <t>1732004045/RS/22012034241517 — Banvari/ramsing Ts no.1113</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43491</v>
+        <v>41730</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034439024 — nadep mandir ke pas</t>
+          <t>1732004045/RS/22012034241561 — Narendra/babulal Ts no.1117</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43491</v>
+        <v>41730</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034439025 — nadep bhagvan singh ke ghar ke pas</t>
+          <t>1732004045/RS/22012034241565 — Rukmani/ramsawrup Ts no.1124</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43491</v>
+        <v>41730</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034439026 — nadep nale ke pas</t>
+          <t>1732004045/RS/22012034241575 — Bhuriya/mansing Ts no.1123</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43491</v>
+        <v>41730</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034439027 — nadep panchayat bhavan ke pas</t>
+          <t>1732004045/RS/22012034241579 — ARJUNSING/moijeelal Ts no.1119</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43491</v>
+        <v>41730</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034441702 — सामुदायिकनाडेप निर्माणमलानवाडा कालोनी के पास</t>
+          <t>1732004045/RS/22012034242789 — Chainsing/nanhelal Ts no.1109</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>22780.01</v>
+        <v>5400</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>21320</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43773</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034441703 — सामुदायिक नाडेप निर्माण मंदिर के पास पांजराखुर्द</t>
+          <t>1732004045/RS/22012034242790 — Lakhanlal/tunda Ts no.1111</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43611</v>
+        <v>41730</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034441704 — समुदायिक नाडेप निर्माण पंचायत भवन के पास</t>
+          <t>1732004045/RS/22012034242791 — Ramgopal/deelipsing Ts no.1112</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>22780.01</v>
+        <v>5400</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43611</v>
+        <v>41730</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034441705 — सामुदायिक नाडेप निर्माण पंचायत भवन के पास</t>
+          <t>1732004045/RS/22012034242792 — Omprakash/mansing Ts no.1115</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43611</v>
+        <v>41730</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034441706 — समुदायक नाडेप निर्माण भगवान सिंह  के घर के पास</t>
+          <t>1732004045/RS/22012034242794 — Bhagvansing/pannalal Ts no.1116</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43611</v>
+        <v>41730</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034442521 — कच्ची नाली सह सोकपिट निर्माण शांति धाम से आगे की ओर मलानवाडा</t>
+          <t>1732004045/RS/22012034245280 — Sarvan pujari/premdas Ts no.1120</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43611</v>
+        <v>41730</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034480422 — samudayak nadep narad meena ke ghar ke samne</t>
+          <t>1732004045/RS/22012034245285 — Kamalsing/makhanlal Ts no.1118</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43856</v>
+        <v>41730</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034480605 — nadep samudayak narad meena ke gharke samne</t>
+          <t>1732004045/RS/22012034284768 — tsc devansing meena/balkisan</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>42271</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034650808 — Nala Disenting Panjarakhurd</t>
+          <t>1732004045/RS/22012034284864 — tsc gyanwati/nawalkishor</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>8000</v>
+        <v>3180</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>6528</v>
+        <v>3180</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44666</v>
+        <v>42270</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>44818</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034650821 — Chetdam Disling Panjara Nale Par</t>
+          <t>1732004045/RS/22012034284866 — tsc radheshyam/raghunath</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>12000</v>
+        <v>3180</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>7548</v>
+        <v>3180</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44666</v>
+        <v>42283</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>44818</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034655415 — soak pit nirman handpupm ke pass colony malhanwada</t>
+          <t>1732004045/RS/22012034284867 — tsc rammanohar/mishrilal</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>6300</v>
+        <v>3180</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>5712</v>
+        <v>3180</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>44705</v>
+        <v>42271</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>45015</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034655416 — soak pit nirman handpupm ke pass panjrakhurd</t>
+          <t>1732004045/RS/22012034284875 — tsc rameshwar/mannulal</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>6300</v>
+        <v>3180</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>4692</v>
+        <v>3180</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44705</v>
+        <v>42271</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>45015</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034656782 — soak pit nirman handpupm ke pass harijan mohlla panjarakhurd</t>
+          <t>1732004045/RS/22012034284881 — tsc ramkishor/radheshyam</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>6300</v>
+        <v>3180</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>5712</v>
+        <v>3180</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44705</v>
+        <v>42270</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>44818</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034656783 — soak pit nirman handpupm ke pass gondalwada</t>
+          <t>1732004045/RS/22012034284883 — tsc ramnaryan/ lalta prasad</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>6300</v>
+        <v>3180</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>4488</v>
+        <v>318</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44705</v>
+        <v>42283</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>44818</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034657178 — sarvjanik nadeep nirman aganwadi ke pass gondalwada</t>
+          <t>1732004045/RS/22012034284885 — tsc sarvan pujari/ premdas</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>2500</v>
+        <v>3180</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>1632</v>
+        <v>3180</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44705</v>
+        <v>42270</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>45015</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034657180 — sarvjanik nadeep nirman shankar ke ghar ke pass malhanwada</t>
+          <t>1732004045/RS/22012034285154 — sbm sukhram/ramprasad</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>2500</v>
+        <v>3180</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>3468</v>
+        <v>3180</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44705</v>
+        <v>42283</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>45015</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034657181 — nadeep nirman handpupm ke pass panjrakhurd</t>
+          <t>1732004045/RS/22012034285156 — sbm kashi/mulchand</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>2500</v>
+        <v>3180</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>2448</v>
+        <v>3180</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44705</v>
+        <v>42283</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>44818</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034657183 — sarvjanik nadeep nirman  ramjanki mandir ke pass gondalwada</t>
+          <t>1732004045/RS/22012034285157 — sbm ramesh/laljiram</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>2500</v>
+        <v>3180</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44701</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>42271</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034657184 — sarvjanik nadeep nirman school ke pass malhanwada</t>
+          <t>1732004045/RS/22012034286214 — sbm ramnarayan mehra/shrikishan</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>2500</v>
+        <v>3180</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44701</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>42283</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034657185 — soak pit nirman madhmik shala ke pass panjrakhurd</t>
+          <t>1732004045/RS/22012034286221 — sbm chhoti bai/ seetaram</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>2500</v>
+        <v>3180</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44701</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>42283</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034658828 — brakcha ropan nale par goundalwada</t>
+          <t>1732004045/RS/22012034286222 — sbm santosh/kishorilal</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>318</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>42283</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012034658831 — brakcha ropan nale par panjarakhurd</t>
+          <t>1732004045/RS/22012034286256 — sbm rukmani/ramsawarup meena</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>42283</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012035131963 — R c c name hanmandir se jitendra meena ghar ki or malanwada</t>
+          <t>1732004045/RS/22012034286257 — sbm pusiya bai/vijayram</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45519</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>42283</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012035131969 — R c c nali hauman mandir se jitendra meena ke ghar ki or malanbada gp GONDALWADA</t>
+          <t>1732004045/RS/22012034286259 — sbm madhura meena/ramprasad</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>61000</v>
+        <v>3180</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>58732.84</v>
+        <v>3180</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45563</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>42290</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1732004045/RS/22012035131971 — R c c nali school se nale ki or panjrakhurd gp GONDALWADA</t>
+          <t>1732004045/RS/22012034286263 — sbm mahesh/ ramdayal meena</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>37000</v>
+        <v>3180</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>25515</v>
+        <v>3180</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45608</v>
+        <v>42283</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>45803</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1732004045/SK/621 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GONDALWADA</t>
+          <t>1732004045/RS/22012034286265 — sbm indarsing/ sattulal</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>370315</v>
+        <v>3180</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>79268</v>
+        <v>3180</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41530</v>
+        <v>42283</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>43675</v>
+        <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034475017 — चेक डेम  जीवन मीना के खेत</t>
+          <t>1732004045/RS/22012034286643 — SBM  MEENAKASHI MEENA/NARAYAN</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43611</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>42283</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034509873 — khet talab mallhanwada nale par shantidham ke pass</t>
+          <t>1732004045/RS/22012034288151 — sbm kamla meena/dammulal</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>42291</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034509874 — Chak dem mallhanwada nale ke pass krishan kumar meena</t>
+          <t>1732004045/RS/22012034288157 — sbm veenit mehra/shrikishan</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>43740</v>
+        <v>42271</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034509875 — Chack dem mallhamwada nale par shantidham ke pass</t>
+          <t>1732004045/RS/22012034439022 — nadep kalony school ke pas</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>542527.68</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>356970</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>43979</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034524340 — cheack dem sarvjanik krishan kumar ke khet ke pass</t>
+          <t>1732004045/RS/22012034439023 — nadep gaon hadpanm ke pas</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>419716.42</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>354475</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44008</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034547415 — check dam gondalwada nale ke pass</t>
+          <t>1732004045/RS/22012034439024 — nadep mandir ke pas</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>43887</v>
+        <v>43491</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034547417 — check dam  gondalwada sharad singh khet ke pass</t>
+          <t>1732004045/RS/22012034439025 — nadep bhagvan singh ke ghar ke pas</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>419716.42</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>399200</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44113</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034547418 — check dam mallhanwada kala bai ke khet ke pass</t>
+          <t>1732004045/RS/22012034439026 — nadep nale ke pas</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>43887</v>
+        <v>43491</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034590609 — chaech dam panjarakhrda nale par</t>
+          <t>1732004045/RS/22012034439027 — nadep panchayat bhavan ke pas</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>442483.98</v>
+        <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>425820</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44274</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034643648 — chack dam nale par malhamwada</t>
+          <t>1732004045/RS/22012034441702 — सामुदायिकनाडेप निर्माणमलानवाडा कालोनी के पास</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>0</v>
+        <v>22780.01</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>21320</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>43773</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>44120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034643650 — chack dam nale par gondalwada</t>
+          <t>1732004045/RS/22012034441703 — सामुदायिक नाडेप निर्माण मंदिर के पास पांजराखुर्द</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44287</v>
+        <v>43611</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034671462 — CTR chack dam malhnwada nale par rakesh ke khet ke pass</t>
+          <t>1732004045/RS/22012034441704 — समुदायिक नाडेप निर्माण पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>22780.01</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44287</v>
+        <v>43611</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034671473 — CTR nala gehri karan  and saf safi panjrakhurd</t>
+          <t>1732004045/RS/22012034441705 — सामुदायिक नाडेप निर्माण पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>120757.54</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>103255</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44322</v>
-[...3 lines deleted...]
-      </c>
+        <v>43611</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034671485 — CTR chuck dam gondalwada nale par kriparam ke khet ke pass</t>
+          <t>1732004045/RS/22012034441706 — समुदायक नाडेप निर्माण भगवान सिंह  के घर के पास</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>347984.65</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>328208</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>43611</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034774095 — Jinudar Chet Dam Desiting Saradsing Khet Ke Pass</t>
+          <t>1732004045/RS/22012034442521 — कच्ची नाली सह सोकपिट निर्माण शांति धाम से आगे की ओर मलानवाडा</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>44328</v>
+        <v>43611</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034782144 — CTR nala gahrikaran and saf safai radheshyam ke ghae badi nale tak gondalwada</t>
+          <t>1732004045/RS/22012034480422 — samudayak nadep narad meena ke ghar ke samne</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44361</v>
+        <v>43856</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034884338 — haeck dam nirman goundalwada  nale par priyank ke khet ke pass</t>
+          <t>1732004045/RS/22012034480605 — nadep samudayak narad meena ke gharke samne</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44468</v>
+        <v>43856</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034898363 — chack dam nirman riptta gram panchayat gondalwada</t>
+          <t>1732004045/RS/22012034650808 — Nala Disenting Panjarakhurd</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>8000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>6528</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44572</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034949313 — chekdem godalwada nale par</t>
+          <t>1732004045/RS/22012034650821 — Chetdam Disling Panjara Nale Par</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>7548</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034949318 — chek dem sah rapta mahlnwada nale par</t>
+          <t>1732004045/RS/22012034655415 — soak pit nirman handpupm ke pass colony malhanwada</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>5712</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>44705</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>45015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034983856 — badi nala gehrikaran  gondalwada</t>
+          <t>1732004045/RS/22012034655416 — soak pit nirman handpupm ke pass panjrakhurd</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>361960</v>
+        <v>6300</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>208811</v>
+        <v>4692</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44877</v>
+        <v>44705</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>46079</v>
+        <v>45015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012034983865 — kacchi nali nirman nirman</t>
+          <t>1732004045/RS/22012034656782 — soak pit nirman handpupm ke pass harijan mohlla panjarakhurd</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>5712</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>44705</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035055593 — chack dam nirman nale par gondalwada</t>
+          <t>1732004045/RS/22012034656783 — soak pit nirman handpupm ke pass gondalwada</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>4488</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45021</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>44705</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035055594 — chack dam nirman nale par   dhanraj meena ke khet ke pass gondalwada</t>
+          <t>1732004045/RS/22012034657178 — sarvjanik nadeep nirman aganwadi ke pass gondalwada</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>672018.09</v>
+        <v>2500</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>596176</v>
+        <v>1632</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45115</v>
+        <v>44705</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>45803</v>
+        <v>45015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035125069 — chek dam nirman  baliram ke khet ke pass gondalwada</t>
+          <t>1732004045/RS/22012034657180 — sarvjanik nadeep nirman shankar ke ghar ke pass malhanwada</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>594913</v>
+        <v>2500</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>3468</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45196</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>44705</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>45015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035125074 — chekh dam nirman jagdeesh meena ke khet je pass gondalwada</t>
+          <t>1732004045/RS/22012034657181 — nadeep nirman handpupm ke pass panjrakhurd</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>583641.14</v>
+        <v>2500</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>1326</v>
+        <v>2448</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45206</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>44705</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>44818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035130725 — bad niyantra karya manmohan ke khet ke pass gondalwad</t>
+          <t>1732004045/RS/22012034657183 — sarvjanik nadeep nirman  ramjanki mandir ke pass gondalwada</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>195966.35</v>
+        <v>2500</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>34914</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45208</v>
+        <v>44701</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035130742 — bad niyantra karya satyanarayan ke khet ke pass gondalwada</t>
+          <t>1732004045/RS/22012034657184 — sarvjanik nadeep nirman school ke pass malhanwada</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>227690.9</v>
+        <v>2500</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>109360</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44701</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035269897 — JGSA Dug well recharge Panchayat bhavan ke pass GP Gondalvada</t>
+          <t>1732004045/RS/22012034657185 — soak pit nirman madhmik shala ke pass panjrakhurd</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>34392.54</v>
+        <v>2500</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45769</v>
-[...3 lines deleted...]
-      </c>
+        <v>44701</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035275904 — Recharge pit nirmaan Handpump ke pass Gondalvada</t>
+          <t>1732004045/RS/22012034658828 — brakcha ropan nale par goundalwada</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45761</v>
+        <v>44652</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1732004045/WC/22012035275908 — Recharge pit nirmaan Handpump ke pass  talapura gram Malanvada GP Gondalvada</t>
+          <t>1732004045/RS/22012034658831 — brakcha ropan nale par panjarakhurd</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>35972.3</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>9918</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/RS/22012035131963 — R c c name hanmandir se jitendra meena ghar ki or malanwada</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>45519</v>
+      </c>
+      <c r="K597" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/RS/22012035131969 — R c c nali hauman mandir se jitendra meena ke ghar ki or malanbada gp GONDALWADA</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>61000</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>58732.84</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>45563</v>
+      </c>
+      <c r="K598" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/RS/22012035131971 — R c c nali school se nale ki or panjrakhurd gp GONDALWADA</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>37000</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>25515</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>45608</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>45803</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Constr of GP Bhawan</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/SK/621 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GONDALWADA</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>370315</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>79268</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>41530</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>43675</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034475017 — चेक डेम  जीवन मीना के खेत</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>43611</v>
+      </c>
+      <c r="K601" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034509873 — khet talab mallhanwada nale par shantidham ke pass</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>43740</v>
+      </c>
+      <c r="K602" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034509874 — Chak dem mallhanwada nale ke pass krishan kumar meena</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>43740</v>
+      </c>
+      <c r="K603" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034509875 — Chack dem mallhamwada nale par shantidham ke pass</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>542527.68</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>356970</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>43979</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>44791</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034524340 — cheack dem sarvjanik krishan kumar ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>419716.42</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>354475</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>44008</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>44790</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E606" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F606" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034547415 — check dam gondalwada nale ke pass</t>
+        </is>
+      </c>
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I606" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J606" s="3" t="n">
+        <v>43887</v>
+      </c>
+      <c r="K606" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034547417 — check dam  gondalwada sharad singh khet ke pass</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>419716.42</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>399200</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>44113</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>44511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C608" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D608" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E608" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F608" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034547418 — check dam mallhanwada kala bai ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I608" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J608" s="3" t="n">
+        <v>43887</v>
+      </c>
+      <c r="K608" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C609" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D609" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E609" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F609" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034590609 — chaech dam panjarakhrda nale par</t>
+        </is>
+      </c>
+      <c r="G609" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H609" s="2" t="n">
+        <v>442483.98</v>
+      </c>
+      <c r="I609" s="2" t="n">
+        <v>425820</v>
+      </c>
+      <c r="J609" s="3" t="n">
+        <v>44274</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>44511</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034643648 — chack dam nale par malhamwada</t>
+        </is>
+      </c>
+      <c r="G610" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I610" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J610" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K610" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034643650 — chack dam nale par gondalwada</t>
+        </is>
+      </c>
+      <c r="G611" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I611" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J611" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K611" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C612" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D612" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E612" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F612" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034671462 — CTR chack dam malhnwada nale par rakesh ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G612" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J612" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K612" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C613" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D613" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E613" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F613" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034671473 — CTR nala gehri karan  and saf safi panjrakhurd</t>
+        </is>
+      </c>
+      <c r="G613" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="n">
+        <v>120757.54</v>
+      </c>
+      <c r="I613" s="2" t="n">
+        <v>103255</v>
+      </c>
+      <c r="J613" s="3" t="n">
+        <v>44322</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>44532</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C614" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D614" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E614" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F614" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034671485 — CTR chuck dam gondalwada nale par kriparam ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G614" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H614" s="2" t="n">
+        <v>347984.65</v>
+      </c>
+      <c r="I614" s="2" t="n">
+        <v>328208</v>
+      </c>
+      <c r="J614" s="3" t="n">
+        <v>44519</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>45803</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C615" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D615" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E615" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F615" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034774095 — Jinudar Chet Dam Desiting Saradsing Khet Ke Pass</t>
+        </is>
+      </c>
+      <c r="G615" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H615" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I615" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J615" s="3" t="n">
+        <v>44328</v>
+      </c>
+      <c r="K615" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C616" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D616" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E616" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F616" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034782144 — CTR nala gahrikaran and saf safai radheshyam ke ghae badi nale tak gondalwada</t>
+        </is>
+      </c>
+      <c r="G616" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H616" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I616" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J616" s="3" t="n">
+        <v>44361</v>
+      </c>
+      <c r="K616" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C617" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D617" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E617" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F617" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034884338 — haeck dam nirman goundalwada  nale par priyank ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G617" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H617" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I617" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J617" s="3" t="n">
+        <v>44468</v>
+      </c>
+      <c r="K617" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C618" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D618" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E618" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F618" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034898363 — chack dam nirman riptta gram panchayat gondalwada</t>
+        </is>
+      </c>
+      <c r="G618" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H618" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I618" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J618" s="3" t="n">
+        <v>44572</v>
+      </c>
+      <c r="K618" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C619" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D619" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E619" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F619" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034949313 — chekdem godalwada nale par</t>
+        </is>
+      </c>
+      <c r="G619" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H619" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I619" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J619" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K619" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C620" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D620" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E620" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F620" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034949318 — chek dem sah rapta mahlnwada nale par</t>
+        </is>
+      </c>
+      <c r="G620" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H620" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I620" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J620" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K620" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C621" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D621" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E621" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F621" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034983856 — badi nala gehrikaran  gondalwada</t>
+        </is>
+      </c>
+      <c r="G621" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H621" s="2" t="n">
+        <v>361960</v>
+      </c>
+      <c r="I621" s="2" t="n">
+        <v>208811</v>
+      </c>
+      <c r="J621" s="3" t="n">
+        <v>44877</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>46079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C622" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D622" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E622" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F622" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012034983865 — kacchi nali nirman nirman</t>
+        </is>
+      </c>
+      <c r="G622" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I622" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J622" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K622" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C623" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D623" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E623" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F623" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035055593 — chack dam nirman nale par gondalwada</t>
+        </is>
+      </c>
+      <c r="G623" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H623" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I623" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J623" s="3" t="n">
+        <v>45021</v>
+      </c>
+      <c r="K623" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C624" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D624" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E624" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F624" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035055594 — chack dam nirman nale par   dhanraj meena ke khet ke pass gondalwada</t>
+        </is>
+      </c>
+      <c r="G624" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="n">
+        <v>672018.09</v>
+      </c>
+      <c r="I624" s="2" t="n">
+        <v>596176</v>
+      </c>
+      <c r="J624" s="3" t="n">
+        <v>45115</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>45803</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C625" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D625" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E625" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F625" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035125069 — chek dam nirman  baliram ke khet ke pass gondalwada</t>
+        </is>
+      </c>
+      <c r="G625" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H625" s="2" t="n">
+        <v>594913</v>
+      </c>
+      <c r="I625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J625" s="3" t="n">
+        <v>45196</v>
+      </c>
+      <c r="K625" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C626" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D626" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E626" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F626" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035125074 — chekh dam nirman jagdeesh meena ke khet je pass gondalwada</t>
+        </is>
+      </c>
+      <c r="G626" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H626" s="2" t="n">
+        <v>583641.14</v>
+      </c>
+      <c r="I626" s="2" t="n">
+        <v>1326</v>
+      </c>
+      <c r="J626" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K626" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C627" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D627" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E627" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F627" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035130725 — bad niyantra karya manmohan ke khet ke pass gondalwad</t>
+        </is>
+      </c>
+      <c r="G627" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H627" s="2" t="n">
+        <v>195966.35</v>
+      </c>
+      <c r="I627" s="2" t="n">
+        <v>34914</v>
+      </c>
+      <c r="J627" s="3" t="n">
+        <v>45208</v>
+      </c>
+      <c r="K627" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C628" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D628" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E628" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F628" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035130742 — bad niyantra karya satyanarayan ke khet ke pass gondalwada</t>
+        </is>
+      </c>
+      <c r="G628" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H628" s="2" t="n">
+        <v>227690.9</v>
+      </c>
+      <c r="I628" s="2" t="n">
+        <v>109360</v>
+      </c>
+      <c r="J628" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>46079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C597" s="1" t="inlineStr">
+      <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D597" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E597" s="1" t="inlineStr">
+      <c r="D629" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
-      <c r="F597" s="1" t="inlineStr">
+      <c r="F629" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035269897 — JGSA Dug well recharge Panchayat bhavan ke pass GP Gondalvada</t>
+        </is>
+      </c>
+      <c r="G629" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H629" s="2" t="n">
+        <v>34392.54</v>
+      </c>
+      <c r="I629" s="2" t="n">
+        <v>15660</v>
+      </c>
+      <c r="J629" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>46101</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C630" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D630" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E630" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F630" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035275904 — Recharge pit nirmaan Handpump ke pass Gondalvada</t>
+        </is>
+      </c>
+      <c r="G630" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H630" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I630" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J630" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K630" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C631" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D631" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E631" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F631" s="1" t="inlineStr">
+        <is>
+          <t>1732004045/WC/22012035275908 — Recharge pit nirmaan Handpump ke pass  talapura gram Malanvada GP Gondalvada</t>
+        </is>
+      </c>
+      <c r="G631" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H631" s="2" t="n">
+        <v>35972.3</v>
+      </c>
+      <c r="I631" s="2" t="n">
+        <v>9918</v>
+      </c>
+      <c r="J631" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>46101</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>MAKHAN NAGAR</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C632" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D632" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E632" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1732004045/WC/22012035306080 — JGSA Handpump recharge ke pass khet ke baju me malanvada  GP Gondalvada</t>
         </is>
       </c>
-      <c r="G597" s="1" t="inlineStr">
+      <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H597" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J597" s="3" t="n">
+      <c r="H632" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I632" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J632" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K597" s="3"/>
+      <c r="K632" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>