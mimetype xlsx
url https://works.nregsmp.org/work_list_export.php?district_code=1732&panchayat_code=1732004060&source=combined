--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K201"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:45:57</t>
+          <t>Exported on: 2026-10-18 22:03:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -857,98 +857,98 @@
       <c r="J23" s="3" t="n">
         <v>44560</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>45613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732004060/AV/22012034570788 — CLF BHABAN NAYADHAI</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>999721.6</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>663760</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44388</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732004060/AV/22012034572118 — shanti dham nirman naya jaam</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>196981.11</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44536</v>
@@ -1662,51 +1662,51 @@
       <c r="J40" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1732004060/DP/22012034625765 — Block plantation PS School gram Kakdi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>187783.09</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>45891.17</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45524</v>
@@ -2714,51 +2714,51 @@
       <c r="J62" s="3" t="n">
         <v>43250</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>43987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Sericulture-Individuals / Wastelands Block Plantation of Sericulture Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Sericulture-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012034406546 — surak talab nirmad kary</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>72000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>4556</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>43251</v>
@@ -3762,51 +3762,51 @@
       <c r="J84" s="3" t="n">
         <v>43643</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>44383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012034506432 — bakri shed ramlal/bagda bori</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>46140.58</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>6336</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>43780</v>
@@ -4761,51 +4761,51 @@
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>44586</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035171158 — Nandan phaloudyan Aadhar/babulal kakadi</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>1560</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45209</v>
@@ -4855,51 +4855,51 @@
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035171193 — Nandan phaloudyan jaysingh/gyansingh</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>1560</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45209</v>
@@ -4998,51 +4998,51 @@
       <c r="J110" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534800 — JGSA Form pond Vishram / Manarsha GP NAYADHAI</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>8091</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45803</v>
@@ -5143,98 +5143,98 @@
       <c r="J113" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534816 — JGSA Form pond nirman Radhey shyam / Munshi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534817 — JGSA Form pond nirman Radhey shyam / Munshi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
@@ -5335,51 +5335,51 @@
       <c r="J117" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534848 — JGSA Form pond nirman Sukkan / Sambhu GP NAYADHAI</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45800</v>
@@ -5431,51 +5431,51 @@
       <c r="J119" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534880 — JGSA Form pond Patiram/sitalli GP SATWASA</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
@@ -5574,51 +5574,51 @@
       <c r="J122" s="3" t="n">
         <v>42752</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>43578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Repair and maintenance of WBM Roads for Community / Repair and maintenance of WBM Roads for Community</t>
+          <t>Repair and maintenance of WBM Roads for Community / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732004060/LD/22012034294569 — Saintidham TS NO 62</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>167498</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>42863</v>
@@ -6542,51 +6542,51 @@
       <c r="J142" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>44524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732004060/RC/22012034576396 — CC Road Nirmand Mukh Marg Se Swasth kendr Tak</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>11100</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>965</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>44437</v>
@@ -6781,51 +6781,51 @@
       <c r="J147" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>45810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1732004060/RC/VB/22012034854264 — CC  Road nirman main road se shanti dham ki or gram Kakdi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>46113</v>