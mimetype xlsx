--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 05:18:59</t>
+          <t>Exported on: 2026-10-20 07:00:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,709 +273,709 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1732004060/AV/22012034570788 — CLF BHABAN NAYADHAI</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>999721.6</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44388</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732004060/AV/22012034572118 — shanti dham nirman naya jaam</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>196981.11</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44536</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732004060/DP/22012034625765 — Block plantation PS School gram Kakdi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>187783.09</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45524</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Sericulture-Individuals / Wastelands Block Plantation of Sericulture Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Sericulture-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012034406546 — surak talab nirmad kary</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>72000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43251</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012034506432 — bakri shed ramlal/bagda bori</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>46140.58</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43780</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035171158 — Nandan phaloudyan Aadhar/babulal kakadi</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035171193 — Nandan phaloudyan jaysingh/gyansingh</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534800 — JGSA Form pond Vishram / Manarsha GP NAYADHAI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534816 — JGSA Form pond nirman Radhey shyam / Munshi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534817 — JGSA Form pond nirman Radhey shyam / Munshi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534848 — JGSA Form pond nirman Sukkan / Sambhu GP NAYADHAI</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732004060/IF/22012035534880 — JGSA Form pond Patiram/sitalli GP SATWASA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Repair and maintenance of WBM Roads for Community / Repair and maintenance of WBM Roads for Community</t>
+          <t>Repair and maintenance of WBM Roads for Community / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732004060/LD/22012034294569 — Saintidham TS NO 62</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732004060/RC/22012034576396 — CC Road Nirmand Mukh Marg Se Swasth kendr Tak</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>11100</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44437</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732004060/RC/VB/22012034854264 — CC  Road nirman main road se shanti dham ki or gram Kakdi GP NAYADHAI</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46113</v>