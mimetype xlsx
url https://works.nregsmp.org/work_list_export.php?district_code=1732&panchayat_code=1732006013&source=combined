--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K431"/>
+  <dimension ref="A1:K433"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 07:13:53</t>
+          <t>Exported on: 2026-10-28 20:51:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1043,51 +1043,51 @@
       <c r="J27" s="3" t="n">
         <v>44417</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>44677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732006013/AV/22012034592813 — Panchayat bhawan nirman JAMADA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1999712.39</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>3516</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44529</v>
@@ -2979,98 +2979,98 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035248700 — NANDANFALUDHYAAN (GOPAL/SETJI )GP JAMARA</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035253021 — NANDANFALUDHYAAN (GOPAL/SETJI )GP JAMARA</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>172443.61</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>37389.3</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45532</v>
@@ -3380,64 +3380,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035587065 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP122743027 GANESHRAM</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K76" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
@@ -4301,64 +4301,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035621326 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118737071</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
@@ -4399,162 +4399,162 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035621331 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126579233</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K97" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035621334 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP120551430 pu h</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K98" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625137 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP114086467 kis</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K99" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
@@ -4593,456 +4593,456 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625147 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP114087945 lx</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K101" s="3" t="n">
-        <v>46190</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625155 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP115046532 vi</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K102" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625162 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP115111433</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K103" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625171 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP115612056 r p m</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>46190</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625185 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP117160396 b p</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>23225.8</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625188 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP117277680 m ha</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K106" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625192 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118088794  B V</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K107" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625193 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118383201 SAM</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625198 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118713294 RAT</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K109" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
@@ -5226,64 +5226,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625237 — ME S Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP121590236</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
@@ -5618,260 +5618,260 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635660 — GOConstruction of PMAY-G House for Individuals -PMAY-G REG. NO. MP106297479</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635665 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP121560398</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635671 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP122805270</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635673 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP106548309</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635677 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118713297</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
@@ -5959,64 +5959,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635686 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP119869536</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
@@ -7800,51 +7800,51 @@
       <c r="J166" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/111975 — Construction of IAY House -IAY REG. NO. MP-32-006-017-001/70</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>42296</v>
@@ -8239,51 +8239,51 @@
       <c r="J175" s="3" t="n">
         <v>43229</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/1302131 — Construction of IAY House -IAY REG. NO. MP2953878</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>43258</v>
@@ -9364,79 +9364,79 @@
       <c r="J198" s="3" t="n">
         <v>44812</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>45303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/3728627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115619830</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
@@ -10148,226 +10148,226 @@
       <c r="J214" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4561642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115612051</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>19950</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4582905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118381094</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>19080</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4586318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120230867</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>16281</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>46240</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4595644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122802207</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>18837</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
@@ -10638,79 +10638,79 @@
       <c r="J224" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4703328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120231195</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>18594</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
@@ -11079,147 +11079,147 @@
       <c r="J233" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4995499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115036837</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>20079</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4995507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115039650</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4995536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115049342</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45773</v>
@@ -11271,51 +11271,51 @@
       <c r="J237" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/4996247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115613210</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>14859</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45740</v>
@@ -11367,51 +11367,51 @@
       <c r="J239" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/5004232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118363437</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45917</v>
@@ -11514,51 +11514,51 @@
       <c r="J242" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/5004289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118375999</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45740</v>
@@ -12004,8702 +12004,8796 @@
       <c r="J252" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/5170711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121601315</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>3654</v>
+        <v>9054</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/6117835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120563074</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/6118192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126501329</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>6300</v>
+        <v>15600</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/6120826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122742479</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/6140795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148827095</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/IAY/6140886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126581798</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/659745 — Construction of IAY House -IAY REG. NO. MP1261086</t>
+          <t>1732006013/IF/IAY/6394057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121592387</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/659872 — Construction of IAY House -IAY REG. NO. MP1294192</t>
+          <t>1732006013/IF/IAY/6394260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120562271</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>14220</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>43288</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/659873 — Construction of IAY House -IAY REG. NO. MP1294243</t>
+          <t>1732006013/IF/IAY/659745 — Construction of IAY House -IAY REG. NO. MP1261086</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/660002 — Construction of IAY House -IAY REG. NO. MP1328701</t>
+          <t>1732006013/IF/IAY/659872 — Construction of IAY House -IAY REG. NO. MP1294192</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>14792</v>
+        <v>14220</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42860</v>
+        <v>43288</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43339</v>
+        <v>43605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/660003 — Construction of IAY House -IAY REG. NO. MP1328732</t>
+          <t>1732006013/IF/IAY/659873 — Construction of IAY House -IAY REG. NO. MP1294243</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42860</v>
+        <v>42863</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43339</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/660148 — Construction of IAY House -IAY REG. NO. MP1354132</t>
+          <t>1732006013/IF/IAY/660002 — Construction of IAY House -IAY REG. NO. MP1328701</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>15308</v>
+        <v>14792</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42863</v>
+        <v>42860</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43168</v>
+        <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/660236 — Construction of IAY House -IAY REG. NO. MP1370141</t>
+          <t>1732006013/IF/IAY/660003 — Construction of IAY House -IAY REG. NO. MP1328732</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>15480</v>
+        <v>14620</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42863</v>
+        <v>42860</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>43190</v>
+        <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/660266 — Construction of IAY House -IAY REG. NO. MP1375724</t>
+          <t>1732006013/IF/IAY/660148 — Construction of IAY House -IAY REG. NO. MP1354132</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>14620</v>
+        <v>15308</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>43339</v>
+        <v>43168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/660630 — Construction of IAY House -IAY REG. NO. MP1436159</t>
+          <t>1732006013/IF/IAY/660236 — Construction of IAY House -IAY REG. NO. MP1370141</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>14964</v>
+        <v>15480</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43197</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/660650 — Construction of IAY House -IAY REG. NO. MP1438603</t>
+          <t>1732006013/IF/IAY/660266 — Construction of IAY House -IAY REG. NO. MP1375724</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>15136</v>
+        <v>14620</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>43197</v>
+        <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/666854 — Construction of IAY House -IAY REG. NO. MP2097362</t>
+          <t>1732006013/IF/IAY/660630 — Construction of IAY House -IAY REG. NO. MP1436159</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>15660</v>
+        <v>14964</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>43229</v>
+        <v>42863</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>43375</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/667008 — Construction of IAY House -IAY REG. NO. MP2105110</t>
+          <t>1732006013/IF/IAY/660650 — Construction of IAY House -IAY REG. NO. MP1438603</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>15312</v>
+        <v>15136</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>43229</v>
+        <v>42863</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43333</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/668570 — Construction of IAY House -IAY REG. NO. MP2222843</t>
+          <t>1732006013/IF/IAY/666854 — Construction of IAY House -IAY REG. NO. MP2097362</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>15652</v>
+        <v>15660</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>42863</v>
+        <v>43229</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>43190</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/669730 — Construction of IAY House -IAY REG. NO. MP2294029</t>
+          <t>1732006013/IF/IAY/667008 — Construction of IAY House -IAY REG. NO. MP2105110</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>15480</v>
+        <v>15312</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42863</v>
+        <v>43229</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>43138</v>
+        <v>43333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/677030 — Construction of IAY House -IAY REG. NO. MP3018088</t>
+          <t>1732006013/IF/IAY/668570 — Construction of IAY House -IAY REG. NO. MP2222843</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>15480</v>
+        <v>15652</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42860</v>
+        <v>42863</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43154</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/841532 — Construction of IAY House -IAY REG. NO. MP1378521</t>
+          <t>1732006013/IF/IAY/669730 — Construction of IAY House -IAY REG. NO. MP2294029</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43190</v>
+        <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732006013/IF/IAY/902130 — Construction of IAY House -IAY REG. NO. MP2165803</t>
+          <t>1732006013/IF/IAY/677030 — Construction of IAY House -IAY REG. NO. MP3018088</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>43138</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034230701 — mehad bandhan dhanraj/ ramlal</t>
+          <t>1732006013/IF/IAY/841532 — Construction of IAY House -IAY REG. NO. MP1378521</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034230705 — mehad bandhan shankar/nanhe</t>
+          <t>1732006013/IF/IAY/902130 — Construction of IAY House -IAY REG. NO. MP2165803</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42262</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>42860</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>43138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034230706 — mehad bandhan shankar nanhe</t>
+          <t>1732006013/LD/22012034230701 — mehad bandhan dhanraj/ ramlal</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>5304001591</v>
+        <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42278</v>
+        <v>42231</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034230901 — mehadbandhan dhanraj/ ramlal</t>
+          <t>1732006013/LD/22012034230705 — mehad bandhan shankar/nanhe</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>54631</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>24009</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42282</v>
-[...3 lines deleted...]
-      </c>
+        <v>42262</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034230904 — mehadbandhan/puran s/o lakhan</t>
+          <t>1732006013/LD/22012034230706 — mehad bandhan shankar nanhe</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>54631</v>
+        <v>5304001591</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42289</v>
-[...3 lines deleted...]
-      </c>
+        <v>42278</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034230906 — mehadbandhan/muliya bai w/o tulsi</t>
+          <t>1732006013/LD/22012034230901 — mehadbandhan dhanraj/ ramlal</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>12402</v>
+        <v>24009</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034231052 — mehadbandhan/jalam singh s/o malthu</t>
+          <t>1732006013/LD/22012034230904 — mehadbandhan/puran s/o lakhan</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>19239</v>
+        <v>14310</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42282</v>
+        <v>42289</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034231059 — mehadbandhan ramsevak s/o bhagbat</t>
+          <t>1732006013/LD/22012034230906 — mehadbandhan/muliya bai w/o tulsi</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>14787</v>
+        <v>12402</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42289</v>
+        <v>42282</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034231563 — mehadbandhab sandhya sah/rajesh sah</t>
+          <t>1732006013/LD/22012034231052 — mehadbandhan/jalam singh s/o malthu</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>19239</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>42282</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034232527 — mehadbandhan shankar s/o nanhe</t>
+          <t>1732006013/LD/22012034231059 — mehadbandhan ramsevak s/o bhagbat</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>14787</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034232533 — mehadbandhan atri bai w/o domal singh</t>
+          <t>1732006013/LD/22012034231563 — mehadbandhab sandhya sah/rajesh sah</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>20034</v>
+        <v>19239</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42289</v>
+        <v>42282</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034232540 — mehadbandhan ramgopal s/o komalprasad</t>
+          <t>1732006013/LD/22012034232527 — mehadbandhan shankar s/o nanhe</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>20829</v>
+        <v>14787</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42317</v>
+        <v>42289</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034232544 — MEDBANDHAN HARIBABU / KOMAL PRASAD</t>
+          <t>1732006013/LD/22012034232533 — mehadbandhan atri bai w/o domal singh</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>54631</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>20829</v>
+        <v>20034</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42317</v>
+        <v>42289</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238441 — MEDBADHAN/GOPAL S/O HIMMAT</t>
+          <t>1732006013/LD/22012034232540 — mehadbandhan ramgopal s/o komalprasad</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>28340</v>
+        <v>54631</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>11448</v>
+        <v>20829</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42338</v>
+        <v>42317</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238444 — medbandhan prakesh s/o devi singh</t>
+          <t>1732006013/LD/22012034232544 — MEDBANDHAN HARIBABU / KOMAL PRASAD</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>28340</v>
+        <v>54631</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>13356</v>
+        <v>20829</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42331</v>
+        <v>42317</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238567 — medbandhan/ prakesh s/o devi singh</t>
+          <t>1732006013/LD/22012034238441 — MEDBADHAN/GOPAL S/O HIMMAT</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>2834000000</v>
+        <v>28340</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>11448</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>42338</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238576 — MEDBANDHAN SURESH/ UMEDII</t>
+          <t>1732006013/LD/22012034238444 — medbandhan prakesh s/o devi singh</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>12402</v>
+        <v>13356</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>42331</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238580 — MEDBANDHAN MUNNA S/O KHAYALI</t>
+          <t>1732006013/LD/22012034238567 — medbandhan/ prakesh s/o devi singh</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>28340</v>
+        <v>2834000000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>13356</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42331</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238583 — MEDBADHAN /SAHAB BHAIA LALJI</t>
+          <t>1732006013/LD/22012034238576 — MEDBANDHAN SURESH/ UMEDII</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>17172</v>
+        <v>12402</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>42331</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238586 — MEDBANDHAN /RAMESH S/O GARIBA</t>
+          <t>1732006013/LD/22012034238580 — MEDBANDHAN MUNNA S/O KHAYALI</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>12402</v>
+        <v>13356</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>42331</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238768 — MEDBANDHAN KESHABS/O BADAMILAL</t>
+          <t>1732006013/LD/22012034238583 — MEDBADHAN /SAHAB BHAIA LALJI</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>2834000000</v>
+        <v>28340</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>17172</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42327</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>42331</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034238917 — MEDBANDHAN LAKHAN/SARDAN</t>
+          <t>1732006013/LD/22012034238586 — MEDBANDHAN /RAMESH S/O GARIBA</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>15264</v>
+        <v>12402</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>42331</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034240070 — MEDBADHAN MOHAN/MADHO</t>
+          <t>1732006013/LD/22012034238768 — MEDBANDHAN KESHABS/O BADAMILAL</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>2834000000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42108</v>
+        <v>42327</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034241849 — MEDBANDHAN RAMESH S/O KHAYALI</t>
+          <t>1732006013/LD/22012034238917 — MEDBANDHAN LAKHAN/SARDAN</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>11448</v>
+        <v>15264</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42345</v>
+        <v>42331</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034241859 — MEDBANDHAN MARU S/O KHAYALI</t>
+          <t>1732006013/LD/22012034240070 — MEDBADHAN MOHAN/MADHO</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>28340</v>
+        <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>8586</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42345</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034241863 — MEDBANDHAN GUDDA S/O KHAYALI</t>
+          <t>1732006013/LD/22012034241849 — MEDBANDHAN RAMESH S/O KHAYALI</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>10494</v>
+        <v>11448</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034241867 — मेडबंधान सुदामा /श्यामा</t>
+          <t>1732006013/LD/22012034241859 — MEDBANDHAN MARU S/O KHAYALI</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>10494</v>
+        <v>8586</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034241874 — मेडबनधान द्रोपती /कुरगैया</t>
+          <t>1732006013/LD/22012034241863 — MEDBANDHAN GUDDA S/O KHAYALI</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>11448</v>
+        <v>10494</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034241879 — मेडबनधान पंचम /कोमलसिंह</t>
+          <t>1732006013/LD/22012034241867 — मेडबंधान सुदामा /श्यामा</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>10494</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034241884 — मेडबनधान विन्नी /परमू</t>
+          <t>1732006013/LD/22012034241874 — मेडबनधान द्रोपती /कुरगैया</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>28340</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>10494</v>
+        <v>11448</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034296330 — Shanti Dham gram  panchayat Jamara</t>
+          <t>1732006013/LD/22012034241879 — मेडबनधान पंचम /कोमलसिंह</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>180000</v>
+        <v>28340</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>167960.73</v>
+        <v>10494</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42738</v>
+        <v>42345</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43782</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034464880 — Ramkgopa/HAKAM</t>
+          <t>1732006013/LD/22012034241884 — मेडबनधान विन्नी /परमू</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>29772.1</v>
+        <v>28340</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>8624</v>
+        <v>10494</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43633</v>
+        <v>42345</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43650</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034464881 — Devendra/Domal</t>
+          <t>1732006013/LD/22012034296330 — Shanti Dham gram  panchayat Jamara</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>26832.57</v>
+        <v>180000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>167960.73</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>42738</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>43782</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034464882 — Nanhe/Devi Mahadbandhan</t>
+          <t>1732006013/LD/22012034464880 — Ramkgopa/HAKAM</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>27983.27</v>
+        <v>29772.1</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>10736</v>
+        <v>8624</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>43633</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034464883 — Devi/puran _mahadbadhan</t>
+          <t>1732006013/LD/22012034464881 — Devendra/Domal</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>30666.52</v>
+        <v>26832.57</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>6336</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43633</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034465104 — Ashok/Harisingh mahadbandhan</t>
+          <t>1732006013/LD/22012034464882 — Nanhe/Devi Mahadbandhan</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>26938.15</v>
+        <v>27983.27</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>176</v>
+        <v>10736</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43640</v>
+        <v>43633</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034465105 — Rahguveer/Malthu /mahadbandhan</t>
+          <t>1732006013/LD/22012034464883 — Devi/puran _mahadbadhan</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>26194.42</v>
+        <v>30666.52</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>19686</v>
+        <v>6336</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44312</v>
+        <v>43633</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>44418</v>
+        <v>43642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034465106 — Narmada/mallu/mahadbandhan</t>
+          <t>1732006013/LD/22012034465104 — Ashok/Harisingh mahadbandhan</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>28877.69</v>
+        <v>26938.15</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>22002</v>
+        <v>176</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44294</v>
+        <v>43640</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>44418</v>
+        <v>43650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034465107 — Harisingh/Darshan/mahadbandhan</t>
+          <t>1732006013/LD/22012034465105 — Rahguveer/Malthu /mahadbandhan</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>27991.4</v>
+        <v>26194.42</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>22040</v>
+        <v>19686</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44137</v>
+        <v>44312</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>44228</v>
+        <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034465165 — Savitri/Madho/mahadbandhan</t>
+          <t>1732006013/LD/22012034465106 — Narmada/mallu/mahadbandhan</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>28877.69</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>22002</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>44294</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>44418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034476536 — khet talab</t>
+          <t>1732006013/LD/22012034465107 — Harisingh/Darshan/mahadbandhan</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>0</v>
+        <v>27991.4</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>22040</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>44137</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>44228</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034513737 — MEHAD BANDHAN (MEHEGIYA BAI/HAKAM SINGH)</t>
+          <t>1732006013/LD/22012034465165 — Savitri/Madho/mahadbandhan</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>27095.87</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>21423</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034513744 — MEHAD BANDHAAN (SURESH/RAMKISHAN GOUND)</t>
+          <t>1732006013/LD/22012034476536 — khet talab</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>28538.87</v>
+        <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>21850</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034526341 — Smtalikaran(Risiya bai gond w/o suresh</t>
+          <t>1732006013/LD/22012034513737 — MEHAD BANDHAN (MEHEGIYA BAI/HAKAM SINGH)</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>31074.69</v>
+        <v>27095.87</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>29640</v>
+        <v>21423</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44109</v>
+        <v>44343</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>44140</v>
+        <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034526342 — Samtalikara(Pyaaro bai gond/w/o guttu gond</t>
+          <t>1732006013/LD/22012034513744 — MEHAD BANDHAAN (SURESH/RAMKISHAN GOUND)</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>39072.04</v>
+        <v>28538.87</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>31350</v>
+        <v>21850</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44123</v>
+        <v>43990</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>44162</v>
+        <v>44026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034532212 — Kaliram/shyama harijan ( samtalikaran</t>
+          <t>1732006013/LD/22012034526341 — Smtalikaran(Risiya bai gond w/o suresh</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>77436.1</v>
+        <v>31074.69</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>57570</v>
+        <v>29640</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44172</v>
+        <v>44109</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>44249</v>
+        <v>44140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034532213 — Halkori/buddha harijan ( samtalikaran</t>
+          <t>1732006013/LD/22012034526342 — Samtalikara(Pyaaro bai gond/w/o guttu gond</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>71640.93</v>
+        <v>39072.04</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>58330</v>
+        <v>31350</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44172</v>
+        <v>44123</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>44249</v>
+        <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034532214 — Sattali/patiram harijan ( samtalikaran</t>
+          <t>1732006013/LD/22012034532212 — Kaliram/shyama harijan ( samtalikaran</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>54834.92</v>
+        <v>77436.1</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>57570</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>44172</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>44249</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034532217 — Santosh/sahab harijan(mehadbandhaan)</t>
+          <t>1732006013/LD/22012034532213 — Halkori/buddha harijan ( samtalikaran</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>71640.93</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>58330</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>44172</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>44249</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034541973 — Samtalikaran (giljarilal/chhatar)</t>
+          <t>1732006013/LD/22012034532214 — Sattali/patiram harijan ( samtalikaran</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>37715.84</v>
+        <v>54834.92</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>33150</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44270</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034572019 — Samtalikaran (Vinni Bai)</t>
+          <t>1732006013/LD/22012034532217 — Santosh/sahab harijan(mehadbandhaan)</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44423</v>
+        <v>44106</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034572958 — Samtalikaran Vijay singh/sahab harijan</t>
+          <t>1732006013/LD/22012034541973 — Samtalikaran (giljarilal/chhatar)</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>37715.84</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>33150</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44483</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>45917</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034572959 — Samtalikaran Mohan harijan/ nanhe harijan</t>
+          <t>1732006013/LD/22012034572019 — Samtalikaran (Vinni Bai)</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44300</v>
+        <v>44423</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034578610 — Khet samtalikaran ( mallu/hakam)</t>
+          <t>1732006013/LD/22012034572958 — Samtalikaran Vijay singh/sahab harijan</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>43877.09</v>
+        <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44665</v>
+        <v>44483</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034578611 — Khet samtalikaran ( vijay/sahab harijan)</t>
+          <t>1732006013/LD/22012034572959 — Samtalikaran Mohan harijan/ nanhe harijan</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>43827.47</v>
+        <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732006013/LD/22012034578612 — Khet samtalikaran ( chhoti bai /antram banskat)</t>
+          <t>1732006013/LD/22012034578610 — Khet samtalikaran ( mallu/hakam)</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>54557.53</v>
+        <v>43877.09</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732006013/PG/9425895664 — खेल मैदान ग्राम पंचायत जमारा</t>
+          <t>1732006013/LD/22012034578611 — Khet samtalikaran ( vijay/sahab harijan)</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>186600</v>
+        <v>43827.47</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>118942.55</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42815</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/137 — Grewal Rewashankar ke khet say Hanumat ke khet tak</t>
+          <t>1732006013/LD/22012034578612 — Khet samtalikaran ( chhoti bai /antram banskat)</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>492885</v>
+        <v>54557.53</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>316722</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>40833</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/148 — CC ROAD VEDHAYAK NID</t>
+          <t>1732006013/PG/9425895664 — खेल मैदान ग्राम पंचायत जमारा</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>145000</v>
+        <v>186600</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>135932</v>
+        <v>118942.55</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>40810</v>
+        <v>42815</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>41333</v>
+        <v>43803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/170 — ग्रेवल मार्ग- परसराम के खेत से नहर पुलि‍या की ओर ज</t>
+          <t>1732006013/RC/137 — Grewal Rewashankar ke khet say Hanumat ke khet tak</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>492885</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>399790.8</v>
+        <v>316722</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41001</v>
+        <v>40833</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>41671</v>
+        <v>42090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/206 — पं पं बीरवल पटेल के घर से श्‍याम लाल सराठे के घ्‍ा</t>
+          <t>1732006013/RC/148 — CC ROAD VEDHAYAK NID</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>117661</v>
+        <v>145000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>135932</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>40967</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>40810</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>41333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/207 — पं पं बीरबल पटेल के मकान से श्‍यामलाल सराठे के घर की ओर सी सी रोड</t>
+          <t>1732006013/RC/170 — ग्रेवल मार्ग- परसराम के खेत से नहर पुलि‍या की ओर ज</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>117000</v>
+        <v>492885</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>112400</v>
+        <v>399790.8</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41031</v>
+        <v>41001</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>41333</v>
+        <v>41671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034154937 — पंच परमेश्‍वर  मेहरबान पटैल के मकान से हरदौल मंदि‍</t>
+          <t>1732006013/RC/206 — पं पं बीरवल पटेल के घर से श्‍याम लाल सराठे के घ्‍ा</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>49287</v>
+        <v>117661</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>47404.1</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41232</v>
-[...3 lines deleted...]
-      </c>
+        <v>40967</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034157771 — आंतरि‍क मार्ग मुरमीकरण वीरेन्‍द्र पटैल के घर से नह</t>
+          <t>1732006013/RC/207 — पं पं बीरबल पटेल के मकान से श्‍यामलाल सराठे के घर की ओर सी सी रोड</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>499157</v>
+        <v>117000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>399581.88</v>
+        <v>112400</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>41337</v>
+        <v>41031</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>42088</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034171236 — पंचपरमेंश्‍वर रवि‍शंकर के खले से महेन्‍द्र के मकान</t>
+          <t>1732006013/RC/22012034154937 — पंच परमेश्‍वर  मेहरबान पटैल के मकान से हरदौल मंदि‍</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>108390</v>
+        <v>49287</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>88960</v>
+        <v>47404.1</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41442</v>
+        <v>41232</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>41671</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034183890 — विधायक निधी शासकीय भवन से भगवान सिंह पटेल के घर की</t>
+          <t>1732006013/RC/22012034157771 — आंतरि‍क मार्ग मुरमीकरण वीरेन्‍द्र पटैल के घर से नह</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>139980</v>
+        <v>499157</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>134498</v>
+        <v>399581.88</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>41540</v>
+        <v>41337</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>42089</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034188476 — पंचपरमेश्वर विशाल के मकान से कन्हैया दिखत के मकान</t>
+          <t>1732006013/RC/22012034171236 — पंचपरमेंश्‍वर रवि‍शंकर के खले से महेन्‍द्र के मकान</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>31302</v>
+        <v>108390</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>26946</v>
+        <v>88960</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41554</v>
+        <v>41442</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>41759</v>
+        <v>41671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034188482 — पंचपरमेश्वर रामस्वरूप के मकान से पंचायत भवन की ओर</t>
+          <t>1732006013/RC/22012034183890 — विधायक निधी शासकीय भवन से भगवान सिंह पटेल के घर की</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>118622</v>
+        <v>139980</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>53488</v>
+        <v>134498</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>41554</v>
+        <v>41540</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>41671</v>
+        <v>42089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034202372 — सुदूर खेत सड़क जमारा से खपरिया किशोर की ओर</t>
+          <t>1732006013/RC/22012034188476 — पंचपरमेश्वर विशाल के मकान से कन्हैया दिखत के मकान</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>1426129</v>
+        <v>31302</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>1297594.42</v>
+        <v>26946</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>41680</v>
+        <v>41554</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>42745</v>
+        <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034286253 — पंचपरमेश्वर काडोरी के मकान से भगवत् के मकान तक</t>
+          <t>1732006013/RC/22012034188482 — पंचपरमेश्वर रामस्वरूप के मकान से पंचायत भवन की ओर</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>110900</v>
+        <v>118622</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>99715</v>
+        <v>53488</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42331</v>
+        <v>41554</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43122</v>
+        <v>41671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034305399 — khet sadak sarkari handpump se badiya khedi</t>
+          <t>1732006013/RC/22012034202372 — सुदूर खेत सड़क जमारा से खपरिया किशोर की ओर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>1271660</v>
+        <v>1426129</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>1297594.42</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>41680</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>42745</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034321990 — 14 वित्त काडोरीलाल मेहरा के खले से जगेश गुर्जर के घर तक</t>
+          <t>1732006013/RC/22012034286253 — पंचपरमेश्वर काडोरी के मकान से भगवत् के मकान तक</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>35044</v>
+        <v>110900</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>31954</v>
+        <v>99715</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42814</v>
+        <v>42331</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034321996 — 14बित्त माता मंदिर चोंक  निर्माण  जमारा</t>
+          <t>1732006013/RC/22012034305399 — khet sadak sarkari handpump se badiya khedi</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>37219</v>
+        <v>1271660</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>29430</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42772</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034322533 — c c road nali nirman</t>
+          <t>1732006013/RC/22012034321990 — 14 वित्त काडोरीलाल मेहरा के खले से जगेश गुर्जर के घर तक</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>35044</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>31954</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>42814</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034349816 — आंतरिक सी सी  रोड जमारा</t>
+          <t>1732006013/RC/22012034321996 — 14बित्त माता मंदिर चोंक  निर्माण  जमारा</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>40321</v>
+        <v>37219</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>38208</v>
+        <v>29430</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42989</v>
+        <v>42772</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43488</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034375403 — C.C. RODE SARKARI NAL SE NADI TAK</t>
+          <t>1732006013/RC/22012034322533 — c c road nali nirman</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43010</v>
+        <v>42761</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034441742 — सी सी रोड नली निर्माण</t>
+          <t>1732006013/RC/22012034349816 — आंतरिक सी सी  रोड जमारा</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>40321</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>38208</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>42989</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>43488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034441745 — सुदूर संपर्क सड़क /खेत सड़क निर्माण</t>
+          <t>1732006013/RC/22012034375403 — C.C. RODE SARKARI NAL SE NADI TAK</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034446195 — C C ROAD NALI NIRMA RAVISHANKAR BENKAR KE MAKAN SE SARKARI HEND PUMP TAK TAK</t>
+          <t>1732006013/RC/22012034441742 — सी सी रोड नली निर्माण</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>48116</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>48012</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43535</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034480897 — C.C. RODE NALI NIRMAAN MANOJ DIKHAT KE MAKAAN SE SHASKIY HEND PUMP TAK</t>
+          <t>1732006013/RC/22012034441745 — सुदूर संपर्क सड़क /खेत सड़क निर्माण</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034481329 — C.C.RODE NALI NIRMAAN MANOJ DIKHAT KE MAKAAN SE SARKARI HEND PUMP TAK(SANSAD NIDHI PANCHAYAT JAMARA)</t>
+          <t>1732006013/RC/22012034446195 — C C ROAD NALI NIRMA RAVISHANKAR BENKAR KE MAKAN SE SARKARI HEND PUMP TAK TAK</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>100000</v>
+        <v>48116</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>98560</v>
+        <v>48012</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43788</v>
+        <v>43535</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43958</v>
+        <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034481337 — C C ROAD NALI MUKHAY MARG SE UP SWATH KENDRA TAK</t>
+          <t>1732006013/RC/22012034480897 — C.C. RODE NALI NIRMAAN MANOJ DIKHAT KE MAKAAN SE SHASKIY HEND PUMP TAK</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>13995</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>13904</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43773</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034481338 — C.C.RODE 14 VITT  NIRMAAN MAIN RODE SE RAMCHARAN KE MAKAAN TAK</t>
+          <t>1732006013/RC/22012034481329 — C.C.RODE NALI NIRMAAN MANOJ DIKHAT KE MAKAAN SE SARKARI HEND PUMP TAK(SANSAD NIDHI PANCHAYAT JAMARA)</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>17531</v>
+        <v>100000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>14432</v>
+        <v>98560</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43769</v>
+        <v>43788</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43803</v>
+        <v>43958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034481339 — C.C. RODE NALI 14 vitt NIRMAAN MAIN RODE SE CHHUTTAN KEVAT KE  MAKAAN TAK</t>
+          <t>1732006013/RC/22012034481337 — C C ROAD NALI MUKHAY MARG SE UP SWATH KENDRA TAK</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>18698</v>
+        <v>13995</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>18656</v>
+        <v>13904</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>43773</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43797</v>
+        <v>43801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034516539 — greval road</t>
+          <t>1732006013/RC/22012034481338 — C.C.RODE 14 VITT  NIRMAAN MAIN RODE SE RAMCHARAN KE MAKAAN TAK</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>17531</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>14432</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>43769</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>43803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034516542 — cc road awam nali nirman</t>
+          <t>1732006013/RC/22012034481339 — C.C. RODE NALI 14 vitt NIRMAAN MAIN RODE SE CHHUTTAN KEVAT KE  MAKAAN TAK</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>18698</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>18656</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>43773</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>43797</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034516543 — cc road awam nali nirman</t>
+          <t>1732006013/RC/22012034516539 — greval road</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034516544 — cc road awam nali nirman</t>
+          <t>1732006013/RC/22012034516542 — cc road awam nali nirman</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034537891 — c. C. Rode nali nirmaan aaganwadi bhawan se malkhan ke makaan ki or</t>
+          <t>1732006013/RC/22012034516543 — cc road awam nali nirman</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44058</v>
+        <v>43856</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034538517 — C. C.  RODE NALI NIRMAAN AAGANWADI BHAWAN SE MALKHAN KE MAKAAN KI OR</t>
+          <t>1732006013/RC/22012034516544 — cc road awam nali nirman</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>12219</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>12160</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44095</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034538521 — C. C.  RODE NALI NIRMAAN ROOPSINGH KE MAKAAN SE YAATRI PRATIKSHALAY TAK</t>
+          <t>1732006013/RC/22012034537891 — c. C. Rode nali nirmaan aaganwadi bhawan se malkhan ke makaan ki or</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>24064</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>23940</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44095</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034544238 — C.C.RODE NIRMAAN SHIV MANDIR SE SATISH KE MAKAAN KI OR PANCHAYAT JAMARA)</t>
+          <t>1732006013/RC/22012034538517 — C. C.  RODE NALI NIRMAAN AAGANWADI BHAWAN SE MALKHAN KE MAKAAN KI OR</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>29260</v>
+        <v>12219</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>29070</v>
+        <v>12160</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44116</v>
+        <v>44095</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>44161</v>
+        <v>44138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034544598 — C. C.  NIRMAAN VEERAN SINGH KE MAKAAN SE SUDAMA KE MAKAAN KI  OUR(14 vitt)</t>
+          <t>1732006013/RC/22012034538521 — C. C.  RODE NALI NIRMAAN ROOPSINGH KE MAKAAN SE YAATRI PRATIKSHALAY TAK</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>25460</v>
+        <v>24064</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>25080</v>
+        <v>23940</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44116</v>
+        <v>44095</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>44138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034595095 — c.c rode nirmaan sudama ke ghar se khel maidan ki or</t>
+          <t>1732006013/RC/22012034544238 — C.C.RODE NIRMAAN SHIV MANDIR SE SATISH KE MAKAAN KI OR PANCHAYAT JAMARA)</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>29260</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>29070</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>44116</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>44161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034595097 — nali rimaan jamara manaji ke makaan se heeralal ke khale tak</t>
+          <t>1732006013/RC/22012034544598 — C. C.  NIRMAAN VEERAN SINGH KE MAKAAN SE SUDAMA KE MAKAAN KI  OUR(14 vitt)</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>25460</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>25080</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>44116</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034595168 — c.c rode nirmaan sudama ke ghar se khel maidan ki or</t>
+          <t>1732006013/RC/22012034595095 — c.c rode nirmaan sudama ke ghar se khel maidan ki or</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>28506</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44529</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034595169 — nali rimaan jamara manaji ke makaan se heeralal ke khale tak</t>
+          <t>1732006013/RC/22012034595097 — nali rimaan jamara manaji ke makaan se heeralal ke khale tak</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>11059</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44665</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034624615 — servjanik chabutra nirmaan gram jamara kheda pati mandir ke pass chabutra nirmaan</t>
+          <t>1732006013/RC/22012034595168 — c.c rode nirmaan sudama ke ghar se khel maidan ki or</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>28506</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>44529</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>45307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034642461 — c.c rode nirmaan hardol chabutra se  kamlesh mukaddam   ke makaan ki our30 meeter</t>
+          <t>1732006013/RC/22012034595169 — nali rimaan jamara manaji ke makaan se heeralal ke khale tak</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>10000</v>
+        <v>13000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>9503</v>
+        <v>11059</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45182</v>
+        <v>44665</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>45307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/22012034656704 — C. C RODE NIRMAAN PANCHAM SINGH KE MAKAAN SE PRADHANMANTRI SADAK KI TARAF</t>
+          <t>1732006013/RC/22012034624615 — servjanik chabutra nirmaan gram jamara kheda pati mandir ke pass chabutra nirmaan</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>38337</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/35 — ग्रेवल मार्ग जमारा से खपरखेडा</t>
+          <t>1732006013/RC/22012034642461 — c.c rode nirmaan hardol chabutra se  kamlesh mukaddam   ke makaan ki our30 meeter</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>472000</v>
+        <v>10000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>414384</v>
+        <v>9503</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>39733</v>
+        <v>45182</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>40459</v>
+        <v>45307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/81 — गेवल सडक जमारा से खपरीया</t>
+          <t>1732006013/RC/22012034656704 — C. C RODE NIRMAAN PANCHAM SINGH KE MAKAAN SE PRADHANMANTRI SADAK KI TARAF</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>500000</v>
+        <v>39000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>494505.9</v>
+        <v>38337</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>40210</v>
+        <v>45203</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>41673</v>
+        <v>45630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RC/87 — गेवल सडक रमेश पटेल के खेत से ढाढीया पुलीया की ओर</t>
+          <t>1732006013/RC/35 — ग्रेवल मार्ग जमारा से खपरखेडा</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>500000</v>
+        <v>472000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>472685</v>
+        <v>414384</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>40295</v>
+        <v>39733</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>41404</v>
+        <v>40459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034253495 — मर्यादा अभियान कलस्टर न.-1 ( 21 हितग्राही )</t>
+          <t>1732006013/RC/81 — गेवल सडक जमारा से खपरीया</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>113400</v>
+        <v>500000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>494505.9</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41786</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>40210</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>41673</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256051 — मर्यादा अभियान मीराबाई / फूलसिंह</t>
+          <t>1732006013/RC/87 — गेवल सडक रमेश पटेल के खेत से ढाढीया पुलीया की ओर</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>5400</v>
+        <v>500000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>5300</v>
+        <v>472685</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41876</v>
+        <v>40295</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>42033</v>
+        <v>41404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256053 — मर्यादा अभियान जयराम / छोटेलाल</t>
+          <t>1732006013/RS/22012034253495 — मर्यादा अभियान कलस्टर न.-1 ( 21 हितग्राही )</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>5400</v>
+        <v>113400</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41855</v>
-[...3 lines deleted...]
-      </c>
+        <v>41786</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256055 — मर्यादा अभियान छुट्टन / हिम्मत</t>
+          <t>1732006013/RS/22012034256051 — मर्यादा अभियान मीराबाई / फूलसिंह</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41855</v>
+        <v>41876</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256058 — मर्यादा अभियान गुलाब / छोटेलाल</t>
+          <t>1732006013/RS/22012034256053 — मर्यादा अभियान जयराम / छोटेलाल</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256067 — मर्यादा अभियान प्रहलाद / छोटेलाल</t>
+          <t>1732006013/RS/22012034256055 — मर्यादा अभियान छुट्टन / हिम्मत</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256401 — मर्यादा अभियान संतोष / छोटेलाल</t>
+          <t>1732006013/RS/22012034256058 — मर्यादा अभियान गुलाब / छोटेलाल</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256410 — मर्यादा अभियान मल्लू / छोटेलाल</t>
+          <t>1732006013/RS/22012034256067 — मर्यादा अभियान प्रहलाद / छोटेलाल</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256415 — मर्यादा अभियान गुड्डा / ख्याली</t>
+          <t>1732006013/RS/22012034256401 — मर्यादा अभियान संतोष / छोटेलाल</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256418 — मर्यादा अभियान छोटेलाल / कोमल</t>
+          <t>1732006013/RS/22012034256410 — मर्यादा अभियान मल्लू / छोटेलाल</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256422 — मर्यादा अभियान सुखराम / मोटा</t>
+          <t>1732006013/RS/22012034256415 — मर्यादा अभियान गुड्डा / ख्याली</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034256432 — मर्यादा अभियान पुसौआ / कोमल</t>
+          <t>1732006013/RS/22012034256418 — मर्यादा अभियान छोटेलाल / कोमल</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>41855</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259010 — मर्यादा अभियान केशरी / बालाराम</t>
+          <t>1732006013/RS/22012034256422 — मर्यादा अभियान सुखराम / मोटा</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41876</v>
+        <v>41855</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259011 — मर्यादा अभियान कलीराम / गरीबा</t>
+          <t>1732006013/RS/22012034256432 — मर्यादा अभियान पुसौआ / कोमल</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41876</v>
+        <v>41855</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259015 — मर्यादा अभियान गुलजार / फूलसिंह</t>
+          <t>1732006013/RS/22012034259010 — मर्यादा अभियान केशरी / बालाराम</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259018 — मर्यादा अभियान मुन्ना / कुररोया</t>
+          <t>1732006013/RS/22012034259011 — मर्यादा अभियान कलीराम / गरीबा</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259021 — मर्यादा अभियान लखन / सरदन</t>
+          <t>1732006013/RS/22012034259015 — मर्यादा अभियान गुलजार / फूलसिंह</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259023 — मर्यादा अभियान पूरन / लखन</t>
+          <t>1732006013/RS/22012034259018 — मर्यादा अभियान मुन्ना / कुररोया</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259030 — मर्यादा अभियान मानकराम / श्यामा</t>
+          <t>1732006013/RS/22012034259021 — मर्यादा अभियान लखन / सरदन</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259036 — मर्यादा अभियान प्रभु / श्यामा</t>
+          <t>1732006013/RS/22012034259023 — मर्यादा अभियान पूरन / लखन</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034259055 — मर्यादा अभियान कलीराम / श्यामा</t>
+          <t>1732006013/RS/22012034259030 — मर्यादा अभियान मानकराम / श्यामा</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034260052 — मर्यादा अभियान हल्कोरी / बुद्दा</t>
+          <t>1732006013/RS/22012034259036 — मर्यादा अभियान प्रभु / श्यामा</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034260063 — मर्यादा अभियान सुदामा / श्यमा</t>
+          <t>1732006013/RS/22012034259055 — मर्यादा अभियान कलीराम / श्यामा</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41939</v>
+        <v>41876</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034263974 — मर्यादा अभियान अंतराम / बाबू</t>
+          <t>1732006013/RS/22012034260052 — मर्यादा अभियान हल्कोरी / बुद्दा</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41939</v>
+        <v>41876</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034274377 — मर्यादा अभियान रामदयाल /बाबू</t>
+          <t>1732006013/RS/22012034260063 — मर्यादा अभियान सुदामा / श्यमा</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>41939</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034408223 — सौचालय योगेन्द्र  /घांसीराम</t>
+          <t>1732006013/RS/22012034263974 — मर्यादा अभियान अंतराम / बाबू</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>41939</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>42033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034530955 — Kachra ghar nirmaan jamara</t>
+          <t>1732006013/RS/22012034274377 — मर्यादा अभियान रामदयाल /बाबू</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44361</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>41939</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>42033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034610203 — swchhata pariser jamara</t>
+          <t>1732006013/RS/22012034408223 — सौचालय योगेन्द्र  /घांसीराम</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44471</v>
+        <v>43204</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034610257 — swchhata pariser jamara</t>
+          <t>1732006013/RS/22012034530955 — Kachra ghar nirmaan jamara</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>107000</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>42056</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44536</v>
-[...3 lines deleted...]
-      </c>
+        <v>44361</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Stabilization Pond for Comm / Repair and maintenance of Stabilization Pond for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012034698128 — kachi nali khudai jamara pani tanki se mata mandir ki our</t>
+          <t>1732006013/RS/22012034610203 — swchhata pariser jamara</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>34280.85</v>
+        <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>26969</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012035116490 — NALI NIRMAAN GRAM PANCHAYAT BHAWAN KE PICHHE SE PAANI KI TANKI KI OR</t>
+          <t>1732006013/RS/22012034610257 — swchhata pariser jamara</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>33600</v>
+        <v>107000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>31413</v>
+        <v>42056</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45290</v>
+        <v>44536</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>46111</v>
+        <v>45123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Stabilization Pond for Comm / Repair and maintenance of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012035116523 — NALI NIRMAAN YATRI PRATIKSHLAY CHOUK</t>
+          <t>1732006013/RS/22012034698128 — kachi nali khudai jamara pani tanki se mata mandir ki our</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>10000</v>
+        <v>34280.85</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>8070</v>
+        <v>26969</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45364</v>
+        <v>45203</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>45687</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1732006013/RS/22012035137378 — Sokpit harijan tola</t>
+          <t>1732006013/RS/22012035116490 — NALI NIRMAAN GRAM PANCHAYAT BHAWAN KE PICHHE SE PAANI KI TANKI KI OR</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>33600</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>31413</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>45290</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>46111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1732006013/SK/711 — Bharat Nirman Rajeev Gandhi Sewa Kendra,JAMARA</t>
+          <t>1732006013/RS/22012035116523 — NALI NIRMAAN YATRI PRATIKSHLAY CHOUK</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>118101</v>
+        <v>10000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>108948</v>
+        <v>8070</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41540</v>
+        <v>45364</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42728</v>
+        <v>45687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/10 — कपि‍ल धारा कूपनिर्माण नर्मदा मल्‍लु जमारा</t>
+          <t>1732006013/RS/22012035137378 — Sokpit harijan tola</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>120206</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>39731</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034506351 — khet talab nanakram/mohan</t>
+          <t>1732006013/SK/711 — Bharat Nirman Rajeev Gandhi Sewa Kendra,JAMARA</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>101996.79</v>
+        <v>118101</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>73744</v>
+        <v>108948</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43801</v>
+        <v>41540</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>43963</v>
+        <v>42728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034551137 — KHET TALAB (RAMESH/GARBA)</t>
+          <t>1732006013/WC/10 — कपि‍ल धारा कूपनिर्माण नर्मदा मल्‍लु जमारा</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>108814.67</v>
+        <v>85000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>75430</v>
+        <v>120206</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43976</v>
+        <v>39731</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>44014</v>
+        <v>40984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034784173 — Sok pit nirmaan harijan mohlla</t>
+          <t>1732006013/WC/22012034506351 — khet talab nanakram/mohan</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>25366.25</v>
+        <v>101996.79</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>17456.69</v>
+        <v>73744</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44424</v>
+        <v>43801</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>45630</v>
+        <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034784177 — Sok pit nirmaan Aaganwadi bhawan sarkari handpump</t>
+          <t>1732006013/WC/22012034551137 — KHET TALAB (RAMESH/GARBA)</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>22146.48</v>
+        <v>108814.67</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>75430</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>43976</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>44014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034784183 — Sok pit nirmaan M. D. SCHOOL sarkari handpump</t>
+          <t>1732006013/WC/22012034784173 — Sok pit nirmaan harijan mohlla</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>23146.48</v>
+        <v>25366.25</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>11563.61</v>
+        <v>17456.69</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44426</v>
+        <v>44424</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>45607</v>
+        <v>45630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034784187 — Sok pit nirmaan P.  S. SCHOOL sarkari handpump</t>
+          <t>1732006013/WC/22012034784177 — Sok pit nirmaan Aaganwadi bhawan sarkari handpump</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>23146.48</v>
+        <v>22146.48</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>12021.74</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44426</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034803413 — Water harwasting CTR rainwater harwasting  primariy school GP jamara</t>
+          <t>1732006013/WC/22012034784183 — Sok pit nirmaan M. D. SCHOOL sarkari handpump</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>33860.11</v>
+        <v>23146.48</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>8166</v>
+        <v>11563.61</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44424</v>
+        <v>44426</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034803415 — Water harwasting CTR rainwater harwasting   M.S.school GP jamara</t>
+          <t>1732006013/WC/22012034784187 — Sok pit nirmaan P.  S. SCHOOL sarkari handpump</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>36085.67</v>
+        <v>23146.48</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>7792</v>
+        <v>12021.74</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44439</v>
+        <v>44426</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034817456 — Sokpit nirmaan laxman ke ghar ke paas</t>
+          <t>1732006013/WC/22012034803413 — Water harwasting CTR rainwater harwasting  primariy school GP jamara</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>22146.48</v>
+        <v>33860.11</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>8823</v>
+        <v>8166</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44459</v>
+        <v>44424</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>45630</v>
+        <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034817460 — Sokpit nirmaan pancham ke ghar ke pass</t>
+          <t>1732006013/WC/22012034803415 — Water harwasting CTR rainwater harwasting   M.S.school GP jamara</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>22146.48</v>
+        <v>36085.67</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>5862</v>
+        <v>7792</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44459</v>
+        <v>44439</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>45630</v>
+        <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034827163 — Sokpit nirmaan harijan tola</t>
+          <t>1732006013/WC/22012034817456 — Sokpit nirmaan laxman ke ghar ke paas</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>22146.48</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>8823</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>44459</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>45630</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034952017 — Khet talab (Mukesh/nanhe)</t>
+          <t>1732006013/WC/22012034817460 — Sokpit nirmaan pancham ke ghar ke pass</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>106069.11</v>
+        <v>22146.48</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>66096</v>
+        <v>5862</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44707</v>
+        <v>44459</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>45638</v>
+        <v>45630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034952025 — Khet talab (Ramesh/gariba harijan)</t>
+          <t>1732006013/WC/22012034827163 — Sokpit nirmaan harijan tola</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>106069.11</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44665</v>
+        <v>44423</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034978267 — Khet talab kaliram/gariba harijan)</t>
+          <t>1732006013/WC/22012034952017 — Khet talab (Mukesh/nanhe)</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>101035.27</v>
+        <v>106069.11</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>66096</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>44707</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>45638</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012034978277 — Khet talab (narmadi bai/antramharijan)</t>
+          <t>1732006013/WC/22012034952025 — Khet talab (Ramesh/gariba harijan)</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>101035.27</v>
+        <v>106069.11</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012035241954 — CCT nirman rahish ke makan se nale tak</t>
+          <t>1732006013/WC/22012034978267 — Khet talab kaliram/gariba harijan)</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>101035.27</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>45567</v>
+        <v>44665</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1732006013/WC/22012035295974 — paani ki tanki ke dugwell gp jamara</t>
+          <t>1732006013/WC/22012034978277 — Khet talab (narmadi bai/antramharijan)</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>25899.46</v>
+        <v>101035.27</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>14877</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45801</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1732006013/WC/22012035241954 — CCT nirman rahish ke makan se nale tak</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K431" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1732006013/WC/22012035295974 — paani ki tanki ke dugwell gp jamara</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>14877</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>45801</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>46106</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C431" s="1" t="inlineStr">
+      <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D431" s="1" t="inlineStr">
+      <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E431" s="1" t="inlineStr">
+      <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F431" s="1" t="inlineStr">
+      <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1732006013/WC/7कुप ि‍नमा — कुप ि‍नमान कार्य लाखन सरदन जामारा</t>
         </is>
       </c>
-      <c r="G431" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H431" s="2" t="n">
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
         <v>147000</v>
       </c>
-      <c r="I431" s="2" t="n">
+      <c r="I433" s="2" t="n">
         <v>125087</v>
       </c>
-      <c r="J431" s="3" t="n">
+      <c r="J433" s="3" t="n">
         <v>39731</v>
       </c>
-      <c r="K431" s="3" t="n">
+      <c r="K433" s="3" t="n">
         <v>40984</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>