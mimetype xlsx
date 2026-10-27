--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K431"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 14:44:49</t>
+          <t>Exported on: 2026-10-27 05:55:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3380,64 +3380,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035587065 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP122743027 GANESHRAM</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K76" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
@@ -4301,64 +4301,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035621326 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118737071</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
@@ -4399,162 +4399,162 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035621331 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP126579233</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K97" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035621334 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP120551430 pu h</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K98" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625137 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP114086467 kis</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K99" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
@@ -4593,456 +4593,456 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625147 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP114087945 lx</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K101" s="3" t="n">
-        <v>46190</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625155 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP115046532 vi</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K102" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625162 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP115111433</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K103" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625171 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP115612056 r p m</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>46190</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625185 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP117160396 b p</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>23225.8</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625188 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP117277680 m ha</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K106" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625192 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118088794  B V</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K107" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625193 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118383201 SAM</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625198 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118713294 RAT</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K109" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
@@ -5226,64 +5226,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035625237 — ME S Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP121590236</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
@@ -5618,260 +5618,260 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635660 — GOConstruction of PMAY-G House for Individuals -PMAY-G REG. NO. MP106297479</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635665 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP121560398</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635671 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP122805270</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635673 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP106548309</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635677 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP118713297</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
@@ -5959,64 +5959,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1732006013/IF/22012035635686 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP119869536</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>PIPARIYA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>