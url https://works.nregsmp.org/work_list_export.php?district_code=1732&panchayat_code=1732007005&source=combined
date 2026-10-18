--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K428"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 19:14:48</t>
+          <t>Exported on: 2026-10-18 19:11:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732007005/AV/22012034624387 — PANCHAYAT BHAVAN NIRMAN NIBHORA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>2259367.48</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>1744471.59</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44984</v>
@@ -557,98 +557,98 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45039</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1732007005/DP/22012034580471 — Plantation talab ke pas nibhora</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>418242.09</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>70210</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45129</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732007005/DP/22012034580472 — Plantation nibhora se jamuniya road</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>416242.09</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>107590</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45129</v>
@@ -8970,51 +8970,51 @@
       <c r="J192" s="3" t="n">
         <v>43736</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>43999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/2295502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4342240</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>43736</v>
@@ -10928,51 +10928,51 @@
       <c r="J232" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/4576253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118444066</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45549</v>
@@ -11073,51 +11073,51 @@
       <c r="J235" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/4600078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122924936</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>17136</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45660</v>
@@ -11218,51 +11218,51 @@
       <c r="J238" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>43048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/4767434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122931392</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45898</v>
@@ -11314,474 +11314,474 @@
       <c r="J240" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/4948381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117210440</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5102214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446339</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>22941</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5102215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446366</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5102216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446511</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5102217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446817</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5102218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446866</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5104348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149359003</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>23229</v>
+        <v>23529</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5475513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121757751</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5476394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446480</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5476395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446581</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45891</v>
@@ -11833,147 +11833,147 @@
       <c r="J251" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5479960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148142860</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>46243</v>
+        <v>46275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5479961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148142919</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5479962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148142990</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45884</v>
@@ -12074,286 +12074,286 @@
       <c r="J256" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5480340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147078448</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5480341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147078798</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5481692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143470</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5601811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120831594</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5684653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149358426</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/5684939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148446706</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45891</v>
@@ -12650,51 +12650,51 @@
       <c r="J268" s="3" t="n">
         <v>42886</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/660075 — Construction of IAY House -IAY REG. NO. MP1337747</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>42809</v>
@@ -12746,51 +12746,51 @@
       <c r="J270" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1732007005/IF/IAY/662987 — Construction of IAY House -IAY REG. NO. MP1743128</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>42809</v>
@@ -19493,51 +19493,51 @@
       <c r="J409" s="3" t="n">
         <v>45182</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1732007005/RS/22012034703454 — samudayik swachchta parishar shashkiya pr shala ke pas amohora</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>50900</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>1547</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45182</v>
@@ -20116,51 +20116,51 @@
       <c r="J422" s="3" t="n">
         <v>44337</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>44778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1732007005/WC/22012034812997 — CTR water harvesting m/s nibhora</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>60048.42</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>44439</v>