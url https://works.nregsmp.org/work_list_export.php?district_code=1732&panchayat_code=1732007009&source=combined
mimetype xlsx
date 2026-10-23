--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K512"/>
+  <dimension ref="A1:K513"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 23:12:07</t>
+          <t>Exported on: 2026-10-23 20:22:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -514,51 +514,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732007009/AV/22012034592878 — daynig holl nirman madhaymik shala bhavan</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>20945.61</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>13684.8</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44465</v>
@@ -749,51 +749,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732007009/DP/22012034590025 — Plantation vasudha vandan amrat vatika high school ke pass kapuri</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>4862</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45196</v>
@@ -3964,51 +3964,51 @@
       <c r="J88" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/22012035365247 — khet talab nirman chandan kushwaha/ramcharn kushwaha kapuri</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45763</v>
@@ -4109,51 +4109,51 @@
       <c r="J91" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/22012035525191 — Open well recharge structure guddulal kushwaha kapuri</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
@@ -11694,100 +11694,100 @@
       <c r="J246" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/3781413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130586989</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/3781414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130587068</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45734</v>
@@ -12672,51 +12672,51 @@
       <c r="J266" s="3" t="n">
         <v>44856</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/3895477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147564035</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>23139</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45692</v>
@@ -12770,98 +12770,98 @@
       <c r="J268" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/3896833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130000811</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>18330</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/3909391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150536971</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>44677</v>
@@ -14285,51 +14285,51 @@
       <c r="J299" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4632897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130002323</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>21456</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45559</v>
@@ -14432,51 +14432,51 @@
       <c r="J302" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4633792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129773937</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>19683</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45559</v>
@@ -14530,51 +14530,51 @@
       <c r="J304" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4635516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130171345</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>21942</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45559</v>
@@ -14677,51 +14677,51 @@
       <c r="J307" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4636516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129922520</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45559</v>
@@ -14775,51 +14775,51 @@
       <c r="J309" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4637792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130586833</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>21942</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45559</v>
@@ -14922,51 +14922,51 @@
       <c r="J312" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4637795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130587822</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45559</v>
@@ -15461,286 +15461,286 @@
       <c r="J323" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4968521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129886625</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>21672</v>
+        <v>23172</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4968579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129924727</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>21933</v>
+        <v>22833</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4972193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130585818</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>21798</v>
+        <v>23103</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4972198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130586368</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4972200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130586413</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>19971</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4976498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142027463</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45736</v>
@@ -15792,341 +15792,341 @@
       <c r="J330" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4977408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129783174</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4977412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129787870</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>22977</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4977414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129787998</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>22977</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4977415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129788052</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4979388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140105347</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>5229</v>
+        <v>19929</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4979389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140105995</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>22716</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/4983346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147569443</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45736</v>
@@ -16229,196 +16229,196 @@
       <c r="J339" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5100252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147617002</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>22771</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5100277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147621693</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5100327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147631301</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5106912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150569873</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>19845</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45736</v>
@@ -16470,51 +16470,51 @@
       <c r="J344" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5472616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146104972</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45895</v>
@@ -16568,192 +16568,192 @@
       <c r="J346" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5472824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129904124</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5472826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130001200</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>18543</v>
+        <v>22743</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5473088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130630939</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5473378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147687231</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45721</v>
@@ -16805,51 +16805,51 @@
       <c r="J351" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5474026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130165799</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45721</v>
@@ -16901,51 +16901,51 @@
       <c r="J353" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5474315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119950179</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45721</v>
@@ -17046,145 +17046,145 @@
       <c r="J356" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5474733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130586871</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5474734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130587462</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5474735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130587525</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45916</v>
@@ -17236,357 +17236,357 @@
       <c r="J360" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5474737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130587760</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5474738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130587905</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5475038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141430397</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5475207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143432925</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5475341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141524750</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5475599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142486771</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5475600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142489607</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>7308</v>
+        <v>24108</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17616,290 +17616,290 @@
       <c r="J368" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5476384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130209881</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5476468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130180196</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5476686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129923951</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5476687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129925035</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5476799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119959588</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>20400</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5477023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129926253</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45721</v>
@@ -17951,214 +17951,214 @@
       <c r="J375" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5478297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130585120</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5478298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130585347</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5478400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130625654</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5478448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146160710</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>20097</v>
+        <v>23229</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18286,120 +18286,120 @@
       <c r="J382" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5479231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142227417</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5479583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150688596</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>22707</v>
+        <v>23307</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
@@ -18431,169 +18431,169 @@
       <c r="J385" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5480832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147635495</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5480879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146108107</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5480900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140103442</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>22968</v>
+        <v>23490</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
@@ -18821,433 +18821,433 @@
       <c r="J393" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5480906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140105051</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5480907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140105505</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>5481</v>
+        <v>20181</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5481187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129773796</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5481493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141430109</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5481537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129888266</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5481538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129888795</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5481653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119943791</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>1827</v>
+        <v>14427</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5482296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130209550</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5684298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142491386</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46042</v>
@@ -19299,167 +19299,167 @@
       <c r="J403" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5684761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147675882</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5684780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120246107</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/5684964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147609089</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -19538,5041 +19538,5088 @@
       <c r="J408" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/6218184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143009450</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/6218900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129771053</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1732007009/IF/IAY/6219249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141430180</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/660049 — Construction of IAY House -IAY REG. NO. MP1334859</t>
+          <t>1732007009/IF/IAY/6274295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143414670</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/660113 — Construction of IAY House -IAY REG. NO. MP1344206</t>
+          <t>1732007009/IF/IAY/660049 — Construction of IAY House -IAY REG. NO. MP1334859</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>15136</v>
+        <v>14792</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/660238 — Construction of IAY House -IAY REG. NO. MP1370994</t>
+          <t>1732007009/IF/IAY/660113 — Construction of IAY House -IAY REG. NO. MP1344206</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>14792</v>
+        <v>15136</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/660253 — Construction of IAY House -IAY REG. NO. MP1374811</t>
+          <t>1732007009/IF/IAY/660238 — Construction of IAY House -IAY REG. NO. MP1370994</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>14620</v>
+        <v>14792</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43003</v>
+        <v>42863</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>43189</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/660256 — Construction of IAY House -IAY REG. NO. MP1374867</t>
+          <t>1732007009/IF/IAY/660253 — Construction of IAY House -IAY REG. NO. MP1374811</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>15480</v>
+        <v>14620</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/660331 — Construction of IAY House -IAY REG. NO. MP1388549</t>
+          <t>1732007009/IF/IAY/660256 — Construction of IAY House -IAY REG. NO. MP1374867</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42863</v>
+        <v>43003</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>43174</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/662384 — Construction of IAY House -IAY REG. NO. MP1652525</t>
+          <t>1732007009/IF/IAY/660331 — Construction of IAY House -IAY REG. NO. MP1388549</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>14964</v>
+        <v>15308</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43003</v>
+        <v>42863</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/662451 — Construction of IAY House -IAY REG. NO. MP1661247</t>
+          <t>1732007009/IF/IAY/662384 — Construction of IAY House -IAY REG. NO. MP1652525</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>14620</v>
+        <v>14964</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/662507 — Construction of IAY House -IAY REG. NO. MP1672275</t>
+          <t>1732007009/IF/IAY/662451 — Construction of IAY House -IAY REG. NO. MP1661247</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>15480</v>
+        <v>14620</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43099</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/663455 — Construction of IAY House -IAY REG. NO. MP1802570</t>
+          <t>1732007009/IF/IAY/662507 — Construction of IAY House -IAY REG. NO. MP1672275</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42863</v>
+        <v>43003</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43174</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/663472 — Construction of IAY House -IAY REG. NO. MP1807874</t>
+          <t>1732007009/IF/IAY/663455 — Construction of IAY House -IAY REG. NO. MP1802570</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>15136</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42870</v>
+        <v>42863</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43189</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/663682 — Construction of IAY House -IAY REG. NO. MP1840229</t>
+          <t>1732007009/IF/IAY/663472 — Construction of IAY House -IAY REG. NO. MP1807874</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>14816</v>
+        <v>15136</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42863</v>
+        <v>42870</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>43228</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/663717 — Construction of IAY House -IAY REG. NO. MP1845981</t>
+          <t>1732007009/IF/IAY/663682 — Construction of IAY House -IAY REG. NO. MP1840229</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>15308</v>
+        <v>14816</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43174</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/837936 — Construction of IAY House -IAY REG. NO. MP1328963</t>
+          <t>1732007009/IF/IAY/663717 — Construction of IAY House -IAY REG. NO. MP1845981</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42877</v>
+        <v>42863</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43195</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/872024 — Construction of IAY House -IAY REG. NO. MP1761137</t>
+          <t>1732007009/IF/IAY/837936 — Construction of IAY House -IAY REG. NO. MP1328963</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/875343 — Construction of IAY House -IAY REG. NO. MP1801965</t>
+          <t>1732007009/IF/IAY/872024 — Construction of IAY House -IAY REG. NO. MP1761137</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>14792</v>
+        <v>15308</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>43174</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/875387 — Construction of IAY House -IAY REG. NO. MP1802394</t>
+          <t>1732007009/IF/IAY/875343 — Construction of IAY House -IAY REG. NO. MP1801965</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>15136</v>
+        <v>14792</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/879413 — Construction of IAY House -IAY REG. NO. MP1855072</t>
+          <t>1732007009/IF/IAY/875387 — Construction of IAY House -IAY REG. NO. MP1802394</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>14964</v>
+        <v>15136</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/888025 — Construction of IAY House -IAY REG. NO. MP1973080</t>
+          <t>1732007009/IF/IAY/879413 — Construction of IAY House -IAY REG. NO. MP1855072</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1732007009/IF/IAY/888057 — Construction of IAY House -IAY REG. NO. MP1973409</t>
+          <t>1732007009/IF/IAY/888025 — Construction of IAY House -IAY REG. NO. MP1973080</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034226539 — mend bandhan shyam/ babulal</t>
+          <t>1732007009/IF/IAY/888057 — Construction of IAY House -IAY REG. NO. MP1973409</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>38541</v>
+        <v>15480</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>15308</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42177</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>43195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034226543 — mend bandhan ramesh/ tunda</t>
+          <t>1732007009/LD/22012034226539 — mend bandhan shyam/ babulal</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>38541</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>31959</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42317</v>
-[...3 lines deleted...]
-      </c>
+        <v>42177</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034227128 — mendh bandhaan suresh kumar/fddilal</t>
+          <t>1732007009/LD/22012034226543 — mend bandhan ramesh/ tunda</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>47038</v>
+        <v>38541</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>29475.96</v>
+        <v>31959</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42184</v>
+        <v>42317</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>42367</v>
+        <v>42388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034231924 — मेड बंधान नीतेश/शंकरलाल</t>
+          <t>1732007009/LD/22012034227128 — mendh bandhaan suresh kumar/fddilal</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>35763</v>
+        <v>47038</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>33390</v>
+        <v>29475.96</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42289</v>
+        <v>42184</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>42367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034231926 — मंड बंधान उत्‍तम/नंर्मदा</t>
+          <t>1732007009/LD/22012034231924 — मेड बंधान नीतेश/शंकरलाल</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>46943</v>
+        <v>35763</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>38478</v>
+        <v>33390</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42296</v>
+        <v>42289</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>42367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034231928 — मेड बंधान दर्शन/हरिसिंह</t>
+          <t>1732007009/LD/22012034231926 — मंड बंधान उत्‍तम/नंर्मदा</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>46943</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>37206</v>
+        <v>38478</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42289</v>
+        <v>42296</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>42367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034231932 — मेड बंधान सत्‍यवान सिंह/ नर्मदा प्रसाद</t>
+          <t>1732007009/LD/22012034231928 — मेड बंधान दर्शन/हरिसिंह</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>58214</v>
+        <v>46943</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>45792</v>
+        <v>37206</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>42289</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>42367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034238431 — mendh bandhaan nirman hannu lal / ghashiram</t>
+          <t>1732007009/LD/22012034231932 — मेड बंधान सत्‍यवान सिंह/ नर्मदा प्रसाद</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>5821400000</v>
+        <v>58214</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>42930</v>
+        <v>45792</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42331</v>
+        <v>42289</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>42391</v>
+        <v>42367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034242189 — मेंढ बंधान निर्माण जगदीश प्रसाद  / अमर सिंह</t>
+          <t>1732007009/LD/22012034238431 — mendh bandhaan nirman hannu lal / ghashiram</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>4694300000</v>
+        <v>5821400000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>35298</v>
+        <v>42930</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42345</v>
+        <v>42331</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034262592 — mendh bandhaan nirman beerendra/ghasiram</t>
+          <t>1732007009/LD/22012034242189 — मेंढ बंधान निर्माण जगदीश प्रसाद  / अमर सिंह</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>4694300000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>35298</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034295025 — खेल मैदान कपूरी</t>
+          <t>1732007009/LD/22012034262592 — mendh bandhaan nirman beerendra/ghasiram</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>24156800000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42716</v>
+        <v>42395</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034299663 — shantidhaam nirman</t>
+          <t>1732007009/LD/22012034295025 — खेल मैदान कपूरी</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>24156800000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42761</v>
+        <v>42716</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034308013 — shantidhaam nirman</t>
+          <t>1732007009/LD/22012034299663 — shantidhaam nirman</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>168084</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42828</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/22012034587135 — santidham nirman gp kapuri</t>
+          <t>1732007009/LD/22012034308013 — shantidhaam nirman</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>205643.76</v>
+        <v>180000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>168084</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>42828</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>43971</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/9926709946 — med bandhan aman singh /halke</t>
+          <t>1732007009/LD/22012034587135 — santidham nirman gp kapuri</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>53083</v>
+        <v>205643.76</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>38465</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1732007009/LD/9926709950 — med bandhan dayaram / kunjilal</t>
+          <t>1732007009/LD/9926709946 — med bandhan aman singh /halke</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>50844</v>
+        <v>53083</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>21038</v>
+        <v>38465</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>41808</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1732007009/PG/9425891389 — Khel maidan</t>
+          <t>1732007009/LD/9926709950 — med bandhan dayaram / kunjilal</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>153600</v>
+        <v>50844</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>40514</v>
+        <v>21038</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42730</v>
+        <v>41808</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43736</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/183 — सीसी पंच परमेश्‍वर बडडा कति‍या के मकान से प्रकाश य</t>
+          <t>1732007009/PG/9425891389 — Khel maidan</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>120562</v>
+        <v>153600</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>730</v>
+        <v>40514</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>41519</v>
+        <v>42730</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>42094</v>
+        <v>43736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034161486 — GREWAL MARG MUKHAYA MARG SE MANGAL BARETA KE MAKAN</t>
+          <t>1732007009/RC/183 — सीसी पंच परमेश्‍वर बडडा कति‍या के मकान से प्रकाश य</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>344949</v>
+        <v>120562</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>245307.9</v>
+        <v>730</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>41342</v>
+        <v>41519</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>42739</v>
+        <v>42094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034170457 — सीसी रोड पंच परमेश्‍वर हक्‍के बसोडी के मकान से नया</t>
+          <t>1732007009/RC/22012034161486 — GREWAL MARG MUKHAYA MARG SE MANGAL BARETA KE MAKAN</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>98048</v>
+        <v>344949</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>17520</v>
+        <v>245307.9</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41435</v>
+        <v>41342</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>42094</v>
+        <v>42739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034180446 — CC ROAD PANCH PARMESWR BADDA KATIYA KE GHAR SE PRAKASH PATVA KE GHAR KE OR</t>
+          <t>1732007009/RC/22012034170457 — सीसी रोड पंच परमेश्‍वर हक्‍के बसोडी के मकान से नया</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>98048</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>17520</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>41435</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>42094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034204268 — ग्रेवल मार्ग निर्माण् कपूरी से नांदना</t>
+          <t>1732007009/RC/22012034180446 — CC ROAD PANCH PARMESWR BADDA KATIYA KE GHAR SE PRAKASH PATVA KE GHAR KE OR</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>1129681</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>41501</v>
+        <v>41378</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034228446 — सीसीरोड पंप प्रकाश पटवा के मकान से प्राशाला भवन</t>
+          <t>1732007009/RC/22012034204268 — ग्रेवल मार्ग निर्माण् कपूरी से नांदना</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>126338</v>
+        <v>1129681</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41876</v>
+        <v>41501</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034295569 — सी सी रोड एवं नली निर्माण पंचपरमेश्वर प्रकाश पटवा के मकान से प्राथमिक शाला भवन की ओर ग्राम - कपूरी</t>
+          <t>1732007009/RC/22012034228446 — सीसीरोड पंप प्रकाश पटवा के मकान से प्राशाला भवन</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>74819</v>
+        <v>126338</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>74186</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42380</v>
-[...3 lines deleted...]
-      </c>
+        <v>41876</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034295876 — सी सी रोड पंचपरमेश्वर शालकराम विश्वकर्मा के मकान से दर्शन सिंह कोटवार के मकान की ओर ग्राम -कपूरी</t>
+          <t>1732007009/RC/22012034295569 — सी सी रोड एवं नली निर्माण पंचपरमेश्वर प्रकाश पटवा के मकान से प्राथमिक शाला भवन की ओर ग्राम - कपूरी</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>74819</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>71960.66</v>
+        <v>74186</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>42380</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>43048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034322529 — c.c. road nirman</t>
+          <t>1732007009/RC/22012034295876 — सी सी रोड पंचपरमेश्वर शालकराम विश्वकर्मा के मकान से दर्शन सिंह कोटवार के मकान की ओर ग्राम -कपूरी</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>74819</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>71960.66</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>42380</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>43048</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034326992 — CC ROAD KAMAL SINGH KE MAKAN SE HARIJAN MOHALLA KI OR</t>
+          <t>1732007009/RC/22012034322529 — c.c. road nirman</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>6975000000</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>63296</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42926</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034374879 — cc road</t>
+          <t>1732007009/RC/22012034326992 — CC ROAD KAMAL SINGH KE MAKAN SE HARIJAN MOHALLA KI OR</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>6975000000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>63296</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>43301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034439681 — cc road nali nirman sher sihgh ke makan se mahesh mehra ke makan tak</t>
+          <t>1732007009/RC/22012034374879 — cc road</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034445092 — nali nirman mukesh choudhary ke makan se yatri preetikshaya tak</t>
+          <t>1732007009/RC/22012034439681 — cc road nali nirman sher sihgh ke makan se mahesh mehra ke makan tak</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>11136</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>10440</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43519</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034445122 — CC ROAD NIRMAN AGNWADI BHAVAN SE VIJAY HARIJAN KE MAKAN KI OR</t>
+          <t>1732007009/RC/22012034445092 — nali nirman mukesh choudhary ke makan se yatri preetikshaya tak</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>84738</v>
+        <v>11136</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>83588</v>
+        <v>10440</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43530</v>
+        <v>43519</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43813</v>
+        <v>43739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034449400 — nali nirman munim choube ke makan se munna mehtar kemakan ki or</t>
+          <t>1732007009/RC/22012034445122 — CC ROAD NIRMAN AGNWADI BHAVAN SE VIJAY HARIJAN KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>8178</v>
+        <v>84738</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>6264</v>
+        <v>83588</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43532</v>
+        <v>43530</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43774</v>
+        <v>43813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034449447 — cc road nirman hakke basod ke makan se kamal singh ke makan ki or</t>
+          <t>1732007009/RC/22012034449400 — nali nirman munim choube ke makan se munna mehtar kemakan ki or</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>38106</v>
+        <v>8178</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>38708</v>
+        <v>6264</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43837</v>
+        <v>43774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034515955 — c c road nirman ser singh ke makan se mahesh mehra ke makan ki or</t>
+          <t>1732007009/RC/22012034449447 — cc road nirman hakke basod ke makan se kamal singh ke makan ki or</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>38106</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>38708</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>43837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034532559 — c.c.road nirman narvar choudhary ke makan se bhikam lodhi ke makan ki or</t>
+          <t>1732007009/RC/22012034515955 — c c road nirman ser singh ke makan se mahesh mehra ke makan ki or</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>42370</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>39900</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44050</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034547419 — cc road nali nirman sher singh ke makan se mahesh mehara ke makan ki or</t>
+          <t>1732007009/RC/22012034532559 — c.c.road nirman narvar choudhary ke makan se bhikam lodhi ke makan ki or</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>61000</v>
+        <v>42370</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>41040</v>
+        <v>39900</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44142</v>
+        <v>44050</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44451</v>
+        <v>44228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034643520 — cc rod nirman purv cc road se khairapati mata mandir ki or</t>
+          <t>1732007009/RC/22012034547419 — cc road nali nirman sher singh ke makan se mahesh mehara ke makan ki or</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>68000</v>
+        <v>61000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>67338</v>
+        <v>41040</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45196</v>
+        <v>44142</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>45782</v>
+        <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034652918 — cc raod nirman sharma ji ke makan se mandir ki or</t>
+          <t>1732007009/RC/22012034643520 — cc rod nirman purv cc road se khairapati mata mandir ki or</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>61000</v>
+        <v>68000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>58966</v>
+        <v>67338</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45196</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>45612</v>
+        <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034663747 — c c road nirman hakam yadav ke makan se sannu ke makan ki or</t>
+          <t>1732007009/RC/22012034652918 — cc raod nirman sharma ji ke makan se mandir ki or</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>61000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>58966</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>45196</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>45612</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034663748 — c c road nali nirman 15 vitt hakam yadav ke makan se sannu ke makan ki or</t>
+          <t>1732007009/RC/22012034663747 — c c road nirman hakam yadav ke makan se sannu ke makan ki or</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>50627</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RC/22012034852470 — c c road nirman halke thakur ke ghar se dharmendra chodhari ke ghar se hotehuye parsotam patel kioar</t>
+          <t>1732007009/RC/22012034663748 — c c road nali nirman 15 vitt hakam yadav ke makan se sannu ke makan ki or</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>46000</v>
+        <v>54000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>50627</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45885</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>46073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034479559 — nadep nirman samudyak kapuri</t>
+          <t>1732007009/RC/22012034852470 — c c road nirman halke thakur ke ghar se dharmendra chodhari ke ghar se hotehuye parsotam patel kioar</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43856</v>
+        <v>45885</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034498342 — sawchhata parisar bajar parisar</t>
+          <t>1732007009/RS/22012034479559 — nadep nirman samudyak kapuri</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>43700</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>42940</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44113</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034544667 — samudayak nadep nayatola ke pass</t>
+          <t>1732007009/RS/22012034498342 — sawchhata parisar bajar parisar</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>27688.8</v>
+        <v>43700</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>794</v>
+        <v>42940</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44517</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>44113</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>44572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034544683 — samudayak bhu nadep vijya ke makan ke pass</t>
+          <t>1732007009/RS/22012034544667 — samudayak nadep nayatola ke pass</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27688.8</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>794</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44287</v>
+        <v>44517</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034544691 — samudayak bhu nadep ramesh ke makan ke pass</t>
+          <t>1732007009/RS/22012034544683 — samudayak bhu nadep vijya ke makan ke pass</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>27688.8</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034544694 — samudayak bhu nadep halkori  ke makan ke pass</t>
+          <t>1732007009/RS/22012034544691 — samudayak bhu nadep ramesh ke makan ke pass</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>27688.8</v>
+        <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034544697 — samudayak bhu nadep hakku ke makan ke pass</t>
+          <t>1732007009/RS/22012034544694 — samudayak bhu nadep halkori  ke makan ke pass</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>27688.8</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034544704 — samudayak bhu nadep bhikam lodhi ke makan ke pass</t>
+          <t>1732007009/RS/22012034544697 — samudayak bhu nadep hakku ke makan ke pass</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034544707 — samudayak bhu nadepsiyaram  ke makan ke pass</t>
+          <t>1732007009/RS/22012034544704 — samudayak bhu nadep bhikam lodhi ke makan ke pass</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012034594426 — samudyak nadep nirman ramesh kumar ke makan ke pass</t>
+          <t>1732007009/RS/22012034544707 — samudayak bhu nadepsiyaram  ke makan ke pass</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1732007009/RS/22012035124811 — nadep nirman lakhan lal/tularam kapuri</t>
+          <t>1732007009/RS/22012034594426 — samudyak nadep nirman ramesh kumar ke makan ke pass</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45318</v>
+        <v>44287</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1732007009/SK/441 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KAPURI</t>
+          <t>1732007009/RS/22012035124811 — nadep nirman lakhan lal/tularam kapuri</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>452000</v>
+        <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>356169.7</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41519</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22 — निर्मल नीर कूप कपूरी</t>
+          <t>1732007009/SK/441 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KAPURI</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>146500</v>
+        <v>452000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>3613</v>
+        <v>356169.7</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39857</v>
+        <v>41519</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43320</v>
+        <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034465686 — खेत तालाब  निर्माण -दयाराम / कुज़ीलाल</t>
+          <t>1732007009/WC/22 — निर्मल नीर कूप कपूरी</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>71887.55</v>
+        <v>146500</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>52286</v>
+        <v>3613</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43644</v>
+        <v>39857</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43992</v>
+        <v>43320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034465687 — खेत तालाब  निर्माण -पप्पू / रमेश</t>
+          <t>1732007009/WC/22012034465686 — खेत तालाब  निर्माण -दयाराम / कुज़ीलाल</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>71887.55</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>51934</v>
+        <v>52286</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>43644</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034593858 — nala gaihri karn gulab singh kushwaha ke khet se adhar singh ke khet ki or</t>
+          <t>1732007009/WC/22012034465687 — खेत तालाब  निर्माण -पप्पू / रमेश</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>236440.78</v>
+        <v>71887.55</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>186010</v>
+        <v>51934</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44169</v>
+        <v>43644</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44451</v>
+        <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034601468 — nala gehrikarn chhote ghas ke pass</t>
+          <t>1732007009/WC/22012034593858 — nala gaihri karn gulab singh kushwaha ke khet se adhar singh ke khet ki or</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>267517</v>
+        <v>236440.78</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>206430</v>
+        <v>186010</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44183</v>
+        <v>44169</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034601473 — nala gehrikarn high school se dayaram ke khet ki or</t>
+          <t>1732007009/WC/22012034601468 — nala gehrikarn chhote ghas ke pass</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>258605.2</v>
+        <v>267517</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>216636</v>
+        <v>206430</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>44183</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034601477 — tranch nirman chhote ghas par</t>
+          <t>1732007009/WC/22012034601473 — nala gehrikarn high school se dayaram ke khet ki or</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>262912.64</v>
+        <v>258605.2</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>184626</v>
+        <v>216636</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44187</v>
+        <v>44183</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>45182</v>
+        <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034627384 — nala gahrikaran munnalal ke khet se kubja bai ke khet ki or</t>
+          <t>1732007009/WC/22012034601477 — tranch nirman chhote ghas par</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>262912.64</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>184626</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44219</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>44187</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>45182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034627401 — nala gahrikaran dyaram ke khet se gopi singh ke khet ki or</t>
+          <t>1732007009/WC/22012034627384 — nala gahrikaran munnalal ke khet se kubja bai ke khet ki or</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034627405 — nala gahrikaran dyaram ke khet se gopi singh ke khet ki or</t>
+          <t>1732007009/WC/22012034627401 — nala gahrikaran dyaram ke khet se gopi singh ke khet ki or</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034639256 — nala gaharikaran dayaram ke khet se shanti dham ki or</t>
+          <t>1732007009/WC/22012034627405 — nala gahrikaran dyaram ke khet se gopi singh ke khet ki or</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>719730.4</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>323269</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>44219</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034695861 — khet talab nirman mahesh kumar/adhar singh</t>
+          <t>1732007009/WC/22012034639256 — nala gaharikaran dayaram ke khet se shanti dham ki or</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>143612.9</v>
+        <v>719730.4</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>323269</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>44323</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>46114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034695892 — med bandhan nirman mahendra/pahlad</t>
+          <t>1732007009/WC/22012034695861 — khet talab nirman mahesh kumar/adhar singh</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>43505.72</v>
+        <v>143612.9</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034768727 — kachra upachar bhandar kanedra naya tola ke pass</t>
+          <t>1732007009/WC/22012034695892 — med bandhan nirman mahendra/pahlad</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>43505.72</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034768733 — jal shuddikaran tank</t>
+          <t>1732007009/WC/22012034768727 — kachra upachar bhandar kanedra naya tola ke pass</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034768831 — samudayik sok fit 04 uniat</t>
+          <t>1732007009/WC/22012034768733 — jal shuddikaran tank</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034770040 — SLWM upchar kendra shed nayatola ke pass</t>
+          <t>1732007009/WC/22012034768831 — samudayik sok fit 04 uniat</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034772482 — SLWM jal sudhikaran tank swasta parisar ke pass</t>
+          <t>1732007009/WC/22012034770040 — SLWM upchar kendra shed nayatola ke pass</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>70150</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>1737</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44499</v>
+        <v>44300</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034772547 — SLWM sok pit samudayak)04units</t>
+          <t>1732007009/WC/22012034772482 — SLWM jal sudhikaran tank swasta parisar ke pass</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>25080</v>
+        <v>70150</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>24195</v>
+        <v>1737</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44437</v>
-[...3 lines deleted...]
-      </c>
+        <v>44499</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034774246 — SLWM sok pit hitgrahi mulak(13units)</t>
+          <t>1732007009/WC/22012034772547 — SLWM sok pit samudayak)04units</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>81510</v>
+        <v>25080</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>24195</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>44437</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>45418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034817066 — CTR Roof watar harvestig nirman panchyat bhavan</t>
+          <t>1732007009/WC/22012034774246 — SLWM sok pit hitgrahi mulak(13units)</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>81510</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44424</v>
+        <v>44287</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034817070 — CTR Roof watar harvestig nirman panchyat bhavan</t>
+          <t>1732007009/WC/22012034817066 — CTR Roof watar harvestig nirman panchyat bhavan</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034817078 — CTR Roof watar harvesting nirman madhayamik shala bhavan</t>
+          <t>1732007009/WC/22012034817070 — CTR Roof watar harvestig nirman panchyat bhavan</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012034859762 — CTR ओपेन ड्रेनेज सिस्टम नाली निर्माण  हाल्कोरी  ठाकुर के मकान से  शल कराम विश्वकर्मा कि ओर</t>
+          <t>1732007009/WC/22012034817078 — CTR Roof watar harvesting nirman madhayamik shala bhavan</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>33266</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44513</v>
+        <v>44424</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012035150617 — trunch nirman shaskiya bhumi par kapuri</t>
+          <t>1732007009/WC/22012034859762 — CTR ओपेन ड्रेनेज सिस्टम नाली निर्माण  हाल्कोरी  ठाकुर के मकान से  शल कराम विश्वकर्मा कि ओर</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>147358.8</v>
+        <v>33266</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>92453.88</v>
+        <v>193</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45317</v>
-[...3 lines deleted...]
-      </c>
+        <v>44513</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012035192644 — Kachchi nali nirman bhagwan singh patel ke makan se nale ki or kapuri</t>
+          <t>1732007009/WC/22012035150617 — trunch nirman shaskiya bhumi par kapuri</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>87883.74</v>
+        <v>147358.8</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>40816.12</v>
+        <v>92453.88</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45367</v>
+        <v>45317</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>46169</v>
+        <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1732007009/WC/22012035192645 — Kachchi nali nirman bhagwan singh patel ke makan se nale ki or kapuri</t>
+          <t>1732007009/WC/22012035192644 — Kachchi nali nirman bhagwan singh patel ke makan se nale ki or kapuri</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>87883.74</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>40816.12</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>46169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1732007009/WC/22012035192645 — Kachchi nali nirman bhagwan singh patel ke makan se nale ki or kapuri</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>45318</v>
+      </c>
+      <c r="K512" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C512" s="1" t="inlineStr">
+      <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D512" s="1" t="inlineStr">
+      <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
-      <c r="E512" s="1" t="inlineStr">
+      <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F512" s="1" t="inlineStr">
+      <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1732007009/WC/23 — तालाबनिर्माण कपूरी</t>
         </is>
       </c>
-      <c r="G512" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H512" s="2" t="n">
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
         <v>213000</v>
       </c>
-      <c r="I512" s="2" t="n">
+      <c r="I513" s="2" t="n">
         <v>162179</v>
       </c>
-      <c r="J512" s="3" t="n">
+      <c r="J513" s="3" t="n">
         <v>39865</v>
       </c>
-      <c r="K512" s="3" t="n">
+      <c r="K513" s="3" t="n">
         <v>41539</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>