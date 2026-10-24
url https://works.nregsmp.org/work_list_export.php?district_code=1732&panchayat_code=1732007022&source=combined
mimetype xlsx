--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K384"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 09:58:08</t>
+          <t>Exported on: 2026-10-24 06:46:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3837,51 +3837,51 @@
       <c r="J85" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>46100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/22012035417765 — Kup nirman Raghuveer  ke kup ke  pass Recharge pit nirman  dangarhai</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45761</v>
@@ -4341,98 +4341,98 @@
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/22012035618984 — Ek bagiya maa ke naam   Hari bai / Dasrath</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>18009</v>
+        <v>18309</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/22012035618998 — Ek bagiya maa ke naam Yashoda bai / Raghuveer</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>11223</v>
+        <v>11823</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -11214,51 +11214,51 @@
       <c r="J236" s="3" t="n">
         <v>42760</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/3672481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106943287</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>7956</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>44747</v>
@@ -11359,51 +11359,51 @@
       <c r="J239" s="3" t="n">
         <v>44768</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>45233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/3901823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126252946</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>21879</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45573</v>
@@ -11457,51 +11457,51 @@
       <c r="J241" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/3917299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127950492</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>44798</v>
@@ -12239,51 +12239,51 @@
       <c r="J257" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/4617143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126253745</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45736</v>
@@ -12482,51 +12482,51 @@
       <c r="J262" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/4865784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125367413</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>22770</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45671</v>
@@ -12629,51 +12629,51 @@
       <c r="J265" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/5181800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124873789</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45762</v>
@@ -12776,51 +12776,51 @@
       <c r="J268" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/5233702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126251524</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45762</v>
@@ -12921,120 +12921,120 @@
       <c r="J271" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/5742862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123195315</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/5746153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122427235</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>11745</v>
+        <v>18045</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13064,51 +13064,51 @@
       <c r="J274" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/5748066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127923019</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45888</v>
@@ -13211,51 +13211,51 @@
       <c r="J277" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/659951 — Construction of IAY House -IAY REG. NO. MP1318416</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>42809</v>
@@ -13797,51 +13797,51 @@
       <c r="J289" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1732007022/IF/IAY/670347 — Construction of IAY House -IAY REG. NO. MP2334525</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>42809</v>