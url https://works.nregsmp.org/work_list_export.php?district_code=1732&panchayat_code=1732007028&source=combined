--- v0 (2026-09-02)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K405"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 15:32:08</t>
+          <t>Exported on: 2026-10-27 21:19:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732007028/DP/22012034432235 — virkcharopan tlab ke pas mendakheda</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>32492</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43365</v>
@@ -2820,51 +2820,51 @@
       <c r="J64" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/22012035466884 — KHET TLAB NIRMARN PREMSHANKAR/GHASIRAM HANOTIYA</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>32886</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45782</v>
@@ -12508,51 +12508,51 @@
       <c r="J262" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>45166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/3719199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120919613</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>20670</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45582</v>
@@ -12604,120 +12604,120 @@
       <c r="J264" s="3" t="n">
         <v>44758</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>45166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/3828531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117658942</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>6384</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/3828540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117659208</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>3528</v>
+        <v>24528</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>44826</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13188,73 +13188,73 @@
       <c r="J276" s="3" t="n">
         <v>44812</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>44948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/4658398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148489638</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>20538</v>
+        <v>22038</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13578,73 +13578,73 @@
       <c r="J284" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5394326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149552000</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>22524</v>
+        <v>23424</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13723,98 +13723,98 @@
       <c r="J287" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5398196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147184114</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5404116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149515831</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45778</v>
@@ -13915,192 +13915,192 @@
       <c r="J291" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5684863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148495230</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5731170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124180151</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>21924</v>
+        <v>23474</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5748673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149520485</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5779359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115945361</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45931</v>
@@ -14593,51 +14593,51 @@
       <c r="J305" s="3" t="n">
         <v>43032</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>43450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/850776 — Construction of IAY House -IAY REG. NO. MP1501445</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>42826</v>