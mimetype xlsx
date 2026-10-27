--- v0 (2026-09-03)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 10:29:01</t>
+          <t>Exported on: 2026-10-27 05:11:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1732007028/DP/22012034432235 — virkcharopan tlab ke pas mendakheda</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43365</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/22012035466884 — KHET TLAB NIRMARN PREMSHANKAR/GHASIRAM HANOTIYA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45782</v>
@@ -602,568 +602,568 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46107</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/3719199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120919613</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/3828531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117658942</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/3828540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117659208</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>2100</v>
+        <v>23100</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44826</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/4658398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148489638</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5394326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149552000</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>600</v>
+        <v>1500</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5398196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147184114</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5404116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149515831</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5684863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148495230</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5731170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124180151</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>1550</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5748673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149520485</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/5779359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115945361</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1732007028/IF/IAY/850776 — Construction of IAY House -IAY REG. NO. MP1501445</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>42826</v>