--- v0 (2026-09-10)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K567"/>
+  <dimension ref="A1:K575"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 03:24:55</t>
+          <t>Exported on: 2026-10-27 18:09:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -514,51 +514,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732007030/AV/22012034617804 — कचरा उपचार / भंडार केंद्र (शेड ) निर्माण शांतिधाम के पास ग्राम पडरिया</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>218566.68</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>204</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44699</v>
@@ -655,98 +655,98 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732007030/DP/22012034595536 — plantation vasudha vandan amrat vatika near amrit sarovar gram behravan</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>663</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45275</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732007030/DP/22012034628993 — plantation shantidham ke pass gram paraswada</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>453682.95</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45681</v>
@@ -3753,51 +3753,51 @@
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/22012035380517 — खेत तलाब निर्माण कार्य हितग्राही का नाम नरेन्द्र  / गयाप्रसाद  हरिजन (CTR) नादना</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
@@ -8984,51 +8984,51 @@
       <c r="J190" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>45798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/3902361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149634004</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>12366</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45707</v>
@@ -10207,51 +10207,51 @@
       <c r="J215" s="3" t="n">
         <v>44860</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/4216713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149652985</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>6426</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45077</v>
@@ -12116,147 +12116,147 @@
       <c r="J254" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>45778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5344909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148650348</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5344910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148675603</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5344912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148714351</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45770</v>
@@ -12357,145 +12357,145 @@
       <c r="J259" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5346461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148665173</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5347580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149655439</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>18531</v>
+        <v>23031</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5347651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148669664</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45763</v>
@@ -12841,73 +12841,73 @@
       <c r="J269" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5350251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148924085</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>14094</v>
+        <v>22860</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12937,241 +12937,243 @@
       <c r="J271" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5350981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148912626</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>21924</v>
+        <v>23490</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K272" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5351145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148924111</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5351146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148924168</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5351147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148927789</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15660</v>
+        <v>17460</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5351361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148648302</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45763</v>
@@ -13272,51 +13274,51 @@
       <c r="J278" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5352093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148180019</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45763</v>
@@ -13466,198 +13468,198 @@
       <c r="J282" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5353591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149017508</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5353744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148914267</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5353755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149740052</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5353958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149651287</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45763</v>
@@ -13709,51 +13711,51 @@
       <c r="J287" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5354697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148659281</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45784</v>
@@ -13805,98 +13807,98 @@
       <c r="J289" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5355229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148618011</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>9396</v>
+        <v>14796</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5355387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149003647</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45763</v>
@@ -14046,51 +14048,51 @@
       <c r="J294" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5355393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149010594</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45763</v>
@@ -14142,120 +14144,120 @@
       <c r="J296" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5355961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149727312</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5482642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148605575</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>9396</v>
+        <v>14796</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14334,98 +14336,98 @@
       <c r="J300" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5482645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148676902</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>1566</v>
+        <v>10098</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5482646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148676919</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45777</v>
@@ -14477,73 +14479,73 @@
       <c r="J303" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5482649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148714394</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>261</v>
+        <v>24993</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14573,73 +14575,73 @@
       <c r="J305" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5482785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148922369</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>17226</v>
+        <v>19026</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14963,73 +14965,73 @@
       <c r="J313" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148667190</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>18792</v>
+        <v>23490</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15108,73 +15110,73 @@
       <c r="J316" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149655466</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>15660</v>
+        <v>23490</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15351,145 +15353,145 @@
       <c r="J321" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149014788</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148659872</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>20358</v>
+        <v>23958</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148661801</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45777</v>
@@ -15541,241 +15543,241 @@
       <c r="J325" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148664428</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>23229</v>
+        <v>23490</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>46236</v>
+        <v>46312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148665839</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148669723</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>9396</v>
+        <v>11196</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5484913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148669751</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5485256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149003522</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45777</v>
@@ -15827,51 +15829,51 @@
       <c r="J331" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5485258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149003676</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45777</v>
@@ -16021,98 +16023,98 @@
       <c r="J335" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5485684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148180140</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5485685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148180183</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45777</v>
@@ -16164,73 +16166,73 @@
       <c r="J338" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5486219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148914184</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>10962</v>
+        <v>19962</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16260,120 +16262,120 @@
       <c r="J340" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5601499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148179234</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>17226</v>
+        <v>23190</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5684460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148907087</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>17226</v>
+        <v>19026</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16403,100 +16405,100 @@
       <c r="J343" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5684649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149014825</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/5684691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148910215</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45861</v>
@@ -17187,2356 +17189,2366 @@
       <c r="J359" s="3" t="n">
         <v>42801</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6060095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149019342</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6060597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148660529</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6060805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149635789</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>1566</v>
+        <v>3366</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6060806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149635819</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>1566</v>
+        <v>12132</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148650306</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148650394</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>7830</v>
+        <v>16830</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148663456</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148663474</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>7830</v>
+        <v>9630</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148665878</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>3132</v>
+        <v>9864</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148651121</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>7830</v>
+        <v>9630</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148651144</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>1566</v>
+        <v>10332</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149727449</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148644007</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>7830</v>
+        <v>20196</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148605563</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148910227</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148599574</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148667783</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>4698</v>
+        <v>11898</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149730271</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>7830</v>
+        <v>23562</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149010526</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>10962</v>
+        <v>24894</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K378" s="3"/>
+      <c r="K378" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149010570</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148916245</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>7830</v>
+        <v>16362</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6063633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148916294</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>7830</v>
+        <v>13230</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148179943</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>7830</v>
+        <v>15030</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148914194</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>7830</v>
+        <v>16596</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148920955</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>9396</v>
+        <v>14796</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148920973</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>7830</v>
+        <v>25362</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149653965</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149653997</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149656214</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149003765</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149012028</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>12528</v>
+        <v>24894</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6064537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148607155</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>3132</v>
+        <v>26064</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46134</v>
       </c>
-      <c r="K391" s="3"/>
+      <c r="K391" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6065856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148927827</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148616630</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>10962</v>
+        <v>24192</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K393" s="3"/>
+      <c r="K393" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148619265</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>9396</v>
+        <v>25362</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148667733</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148677265</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>4698</v>
+        <v>13698</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46183</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148910188</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>10962</v>
+        <v>25362</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148917125</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>7830</v>
+        <v>11430</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148917916</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>7830</v>
+        <v>11430</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149003742</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149010689</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>7830</v>
+        <v>13230</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6099530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149014843</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>10962</v>
+        <v>24894</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46148</v>
       </c>
-      <c r="K402" s="3"/>
+      <c r="K402" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6100071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149634083</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>7830</v>
+        <v>15030</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6100121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149698927</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>7830</v>
+        <v>25362</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K404" s="3"/>
+      <c r="K404" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6100123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149699716</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>7830</v>
+        <v>9630</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6100126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149703123</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>7830</v>
+        <v>19962</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6100150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149727342</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6100166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149740845</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>1566</v>
+        <v>11898</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1732007030/IF/IAY/6218505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148648252</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46141</v>
@@ -19580,7630 +19592,8006 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>15300</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>42801</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/842898 — Construction of IAY House -IAY REG. NO. MP1396740</t>
+          <t>1732007030/IF/IAY/6277889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148922344</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>15480</v>
+        <v>1800</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/844835 — Construction of IAY House -IAY REG. NO. MP1422033</t>
+          <t>1732007030/IF/IAY/6292414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149017480</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/849268 — Construction of IAY House -IAY REG. NO. MP1481764</t>
+          <t>1732007030/IF/IAY/6325390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149703026</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>15480</v>
+        <v>1800</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/853028 — Construction of IAY House -IAY REG. NO. MP1528225</t>
+          <t>1732007030/IF/IAY/6325450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148667223</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46183</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/853034 — Construction of IAY House -IAY REG. NO. MP1528329</t>
+          <t>1732007030/IF/IAY/6325471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149703097</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>15498</v>
+        <v>1800</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/854247 — Construction of IAY House -IAY REG. NO. MP1542547</t>
+          <t>1732007030/IF/IAY/6325528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148659122</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>15308</v>
+        <v>1800</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/858985 — Construction of IAY House -IAY REG. NO. MP1600516</t>
+          <t>1732007030/IF/IAY/6376957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148659080</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>15480</v>
+        <v>1800</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/859510 — Construction of IAY House -IAY REG. NO. MP1607229</t>
+          <t>1732007030/IF/IAY/6384884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148917896</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>15480</v>
+        <v>3600</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/860667 — Construction of IAY House -IAY REG. NO. MP1622634</t>
+          <t>1732007030/IF/IAY/842898 — Construction of IAY House -IAY REG. NO. MP1396740</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>43191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/860863 — Construction of IAY House -IAY REG. NO. MP1625034</t>
+          <t>1732007030/IF/IAY/844835 — Construction of IAY House -IAY REG. NO. MP1422033</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>15492</v>
+        <v>15308</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43228</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/861686 — Construction of IAY House -IAY REG. NO. MP1633984</t>
+          <t>1732007030/IF/IAY/849268 — Construction of IAY House -IAY REG. NO. MP1481764</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43146</v>
+        <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/862447 — Construction of IAY House -IAY REG. NO. MP1642447</t>
+          <t>1732007030/IF/IAY/853028 — Construction of IAY House -IAY REG. NO. MP1528225</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43191</v>
+        <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/864364 — Construction of IAY House -IAY REG. NO. MP1663374</t>
+          <t>1732007030/IF/IAY/853034 — Construction of IAY House -IAY REG. NO. MP1528329</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>15480</v>
+        <v>15498</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>43191</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/864372 — Construction of IAY House -IAY REG. NO. MP1663438</t>
+          <t>1732007030/IF/IAY/854247 — Construction of IAY House -IAY REG. NO. MP1542547</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43140</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/864373 — Construction of IAY House -IAY REG. NO. MP1663451</t>
+          <t>1732007030/IF/IAY/858985 — Construction of IAY House -IAY REG. NO. MP1600516</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43191</v>
+        <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/864421 — Construction of IAY House -IAY REG. NO. MP1663926</t>
+          <t>1732007030/IF/IAY/859510 — Construction of IAY House -IAY REG. NO. MP1607229</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43191</v>
+        <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/864441 — Construction of IAY House -IAY REG. NO. MP1664151</t>
+          <t>1732007030/IF/IAY/860667 — Construction of IAY House -IAY REG. NO. MP1622634</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/867991 — Construction of IAY House -IAY REG. NO. MP1707475</t>
+          <t>1732007030/IF/IAY/860863 — Construction of IAY House -IAY REG. NO. MP1625034</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>15480</v>
+        <v>15492</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>43140</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/880198 — Construction of IAY House -IAY REG. NO. MP1865975</t>
+          <t>1732007030/IF/IAY/861686 — Construction of IAY House -IAY REG. NO. MP1633984</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>43146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/882434 — Construction of IAY House -IAY REG. NO. MP1895915</t>
+          <t>1732007030/IF/IAY/862447 — Construction of IAY House -IAY REG. NO. MP1642447</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43140</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/887299 — Construction of IAY House -IAY REG. NO. MP1963493</t>
+          <t>1732007030/IF/IAY/864364 — Construction of IAY House -IAY REG. NO. MP1663374</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>15652</v>
+        <v>15480</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>43140</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/939385 — Construction of IAY House -IAY REG. NO. MP2817101</t>
+          <t>1732007030/IF/IAY/864372 — Construction of IAY House -IAY REG. NO. MP1663438</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>43140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/939791 — Construction of IAY House -IAY REG. NO. MP2827590</t>
+          <t>1732007030/IF/IAY/864373 — Construction of IAY House -IAY REG. NO. MP1663451</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43140</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/942252 — Construction of IAY House -IAY REG. NO. MP2851316</t>
+          <t>1732007030/IF/IAY/864421 — Construction of IAY House -IAY REG. NO. MP1663926</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>15308</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>43191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/972306 — Construction of IAY House -IAY REG. NO. MP3612081</t>
+          <t>1732007030/IF/IAY/864441 — Construction of IAY House -IAY REG. NO. MP1664151</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>15522</v>
+        <v>15308</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43234</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/974764 — Construction of IAY House -IAY REG. NO. MP3675489</t>
+          <t>1732007030/IF/IAY/867991 — Construction of IAY House -IAY REG. NO. MP1707475</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>15536</v>
+        <v>15480</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43234</v>
+        <v>43140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1732007030/IF/IAY/978358 — Construction of IAY House -IAY REG. NO. MP3815238</t>
+          <t>1732007030/IF/IAY/880198 — Construction of IAY House -IAY REG. NO. MP1865975</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>42826</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/14 — ग्रेवल परसवाडा नादना से कपूरी की ओर</t>
+          <t>1732007030/IF/IAY/882434 — Construction of IAY House -IAY REG. NO. MP1895915</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>470000</v>
+        <v>15480</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39962</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>43140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034226395 — mend bandhan phool singh kirar</t>
+          <t>1732007030/IF/IAY/887299 — Construction of IAY House -IAY REG. NO. MP1963493</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>46950</v>
+        <v>15480</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>15652</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>43140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034226396 — mend bandhan phool singh kirar</t>
+          <t>1732007030/IF/IAY/939385 — Construction of IAY House -IAY REG. NO. MP2817101</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>46950</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42108</v>
+        <v>42826</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034226459 — mend bandhan phool singh kirar</t>
+          <t>1732007030/IF/IAY/939791 — Construction of IAY House -IAY REG. NO. MP2827590</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>43140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034226460 — mend bandhan phool singh kirar</t>
+          <t>1732007030/IF/IAY/942252 — Construction of IAY House -IAY REG. NO. MP2851316</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42108</v>
+        <v>42826</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034226461 — mend bandhan phool singh kirar</t>
+          <t>1732007030/IF/IAY/972306 — Construction of IAY House -IAY REG. NO. MP3612081</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>46950</v>
+        <v>15480</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>42930</v>
+        <v>15522</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42171</v>
+        <v>43002</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42391</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034226462 — मेड़ बंधान हेमराज किरार</t>
+          <t>1732007030/IF/IAY/974764 — Construction of IAY House -IAY REG. NO. MP3675489</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>46950</v>
+        <v>15480</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>43248</v>
+        <v>15536</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42171</v>
+        <v>43002</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>42391</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034226464 — mend bandhan amar singh</t>
+          <t>1732007030/IF/IAY/978358 — Construction of IAY House -IAY REG. NO. MP3815238</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>46950</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42171</v>
+        <v>42826</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034227702 — मेंढ़ बंधान निर्माण अमरसिंह/नाथूराम मेहर</t>
+          <t>1732007030/LD/14 — ग्रेवल परसवाडा नादना से कपूरी की ओर</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>46950</v>
+        <v>470000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>43407</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42297</v>
-[...3 lines deleted...]
-      </c>
+        <v>39962</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034236279 — मेंढ बंधान भोला/सूरत सिंह कतिया</t>
+          <t>1732007030/LD/22012034226395 — mend bandhan phool singh kirar</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>46950</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42231</v>
+        <v>42108</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034236280 — मेंढ बंधान भोला / सूरतसिंह कतिया</t>
+          <t>1732007030/LD/22012034226396 — mend bandhan phool singh kirar</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>46943</v>
+        <v>46950</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>32913</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42311</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034237902 — मेंढ बंधान गुलजार /ग्यारसी ठाकुर</t>
+          <t>1732007030/LD/22012034226459 — mend bandhan phool singh kirar</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>91847</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>5724</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42325</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034237904 — मेंढ बंधान ग्यारसी/हकम सिंह ठाकुर</t>
+          <t>1732007030/LD/22012034226460 — mend bandhan phool singh kirar</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>91847</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>22578</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42325</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034237905 — मेंढ बंधान काशीराम/फुल सिंह किरार</t>
+          <t>1732007030/LD/22012034226461 — mend bandhan phool singh kirar</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>58214</v>
+        <v>46950</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>49608</v>
+        <v>42930</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42346</v>
+        <v>42171</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>42779</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238270 — मेंढ बंधान नाथूराम / बलीराम मेहर</t>
+          <t>1732007030/LD/22012034226462 — मेड़ बंधान हेमराज किरार</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>9184700000</v>
+        <v>46950</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>43248</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42332</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>42171</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238548 — मेंढ बंधान विजय साहू</t>
+          <t>1732007030/LD/22012034226464 — mend bandhan amar singh</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>46943</v>
+        <v>46950</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42332</v>
+        <v>42171</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238549 — मेंढ बंधान गोपाल /जयराम मेहर</t>
+          <t>1732007030/LD/22012034227702 — मेंढ़ बंधान निर्माण अमरसिंह/नाथूराम मेहर</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>58214</v>
+        <v>46950</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>30528</v>
+        <v>43407</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42353</v>
+        <v>42297</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>42786</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238551 — मेंढ बंधान हेमराज /अजब सिंह पटेल</t>
+          <t>1732007030/LD/22012034236279 — मेंढ बंधान भोला/सूरत सिंह कतिया</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>46943</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42332</v>
+        <v>42231</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238554 — मेंढ बंधान घनश्याम /प्रहलाद पटेल</t>
+          <t>1732007030/LD/22012034236280 — मेंढ बंधान भोला / सूरतसिंह कतिया</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>91847</v>
+        <v>46943</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>32913</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42332</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>42311</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>42779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238555 — मेंढ बंधान मकरन /मिहिलाल ठाकुर</t>
+          <t>1732007030/LD/22012034237902 — मेंढ बंधान गुलजार /ग्यारसी ठाकुर</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>58214</v>
+        <v>91847</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>5724</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>42325</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>42779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238556 — मेंढ बंधान भूरा /मिहिलाल ठाकुर</t>
+          <t>1732007030/LD/22012034237904 — मेंढ बंधान ग्यारसी/हकम सिंह ठाकुर</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>58214</v>
+        <v>91847</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>22578</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>42325</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>42786</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238558 — मेंढ बंधान तुलसीरम /ठुन्नू ठाकुर</t>
+          <t>1732007030/LD/22012034237905 — मेंढ बंधान काशीराम/फुल सिंह किरार</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>91847</v>
+        <v>58214</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>49608</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42332</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>42346</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>42779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238562 — मेंढ बंधान चेनसिंह /तुलसीराम ठाकुर</t>
+          <t>1732007030/LD/22012034238270 — मेंढ बंधान नाथूराम / बलीराम मेहर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>91847</v>
+        <v>9184700000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42231</v>
+        <v>42332</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034238563 — मेंढ बंधान बलराम /तुलसीराम ठाकुर</t>
+          <t>1732007030/LD/22012034238548 — मेंढ बंधान विजय साहू</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>91847</v>
+        <v>46943</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>42332</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034295107 — शांतिधाम ग्राम परसवाड़ा ना.</t>
+          <t>1732007030/LD/22012034238549 — मेंढ बंधान गोपाल /जयराम मेहर</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>180000</v>
+        <v>58214</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>166224</v>
+        <v>30528</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42717</v>
+        <v>42353</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43626</v>
+        <v>42786</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034299629 — shantidham padariya</t>
+          <t>1732007030/LD/22012034238551 — मेंढ बंधान हेमराज /अजब सिंह पटेल</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>46943</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42761</v>
+        <v>42332</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034300471 — shantidham behravan</t>
+          <t>1732007030/LD/22012034238554 — मेंढ बंधान घनश्याम /प्रहलाद पटेल</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>91847</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42761</v>
+        <v>42332</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034300473 — शांतिधाम ग्राम नांदना</t>
+          <t>1732007030/LD/22012034238555 — मेंढ बंधान मकरन /मिहिलाल ठाकुर</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>180000</v>
+        <v>58214</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42843</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034306895 — शांतिधाम ग्राम बहरावन</t>
+          <t>1732007030/LD/22012034238556 — मेंढ बंधान भूरा /मिहिलाल ठाकुर</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>180000</v>
+        <v>58214</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>169600.88</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42815</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/22012034306904 — शांतिधाम ग्राम पड़रिया</t>
+          <t>1732007030/LD/22012034238558 — मेंढ बंधान तुलसीरम /ठुन्नू ठाकुर</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>180000</v>
+        <v>91847</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>170610.88</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42815</v>
-[...3 lines deleted...]
-      </c>
+        <v>42332</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/3799435615 — मेंढ बंधान मेहरवान बल्द रामा गौड़</t>
+          <t>1732007030/LD/22012034238562 — मेंढ बंधान चेनसिंह /तुलसीराम ठाकुर</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>53608</v>
+        <v>91847</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>14593</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41716</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/3799435767 — मेंढ बंधान सोवरन बल्द हल्के किरार</t>
+          <t>1732007030/LD/22012034238563 — मेंढ बंधान बलराम /तुलसीराम ठाकुर</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>43196</v>
+        <v>91847</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>42528</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41716</v>
-[...3 lines deleted...]
-      </c>
+        <v>42332</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/3799435901 — मेंढ बंधान प्रकाश बल्द नाथूराम मेहरा</t>
+          <t>1732007030/LD/22012034295107 — शांतिधाम ग्राम परसवाड़ा ना.</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>53608</v>
+        <v>180000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>39721</v>
+        <v>166224</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41814</v>
+        <v>42717</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>41950</v>
+        <v>43626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/3799435904 — मेंढ बंधान चुन्नी बल्द वंशीलाल गौड़</t>
+          <t>1732007030/LD/22012034299629 — shantidham padariya</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>43196</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>34226</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41800</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/62 — मेंढबंधान नाथूराम/बलीराम</t>
+          <t>1732007030/LD/22012034300471 — shantidham behravan</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>30096</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41061</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/63 — मेंढबंधान भाषाबाई/ अमरसि‍हं</t>
+          <t>1732007030/LD/22012034300473 — शांतिधाम ग्राम नांदना</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>34000</v>
+        <v>180000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>30096</v>
+        <v>172</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41069</v>
+        <v>42843</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>41899</v>
+        <v>43791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/64 — मेंढबंधान हरि‍शंकर / टुण्‍डा</t>
+          <t>1732007030/LD/22012034306895 — शांतिधाम ग्राम बहरावन</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>48000</v>
+        <v>180000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>30096</v>
+        <v>169600.88</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41076</v>
+        <v>42815</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>41899</v>
+        <v>43974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1732007030/LD/65 — मेंढबंधान संतोष/ नन्‍हूलाल</t>
+          <t>1732007030/LD/22012034306904 — शांतिधाम ग्राम पड़रिया</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>34000</v>
+        <v>180000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>33260</v>
+        <v>170610.88</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41076</v>
+        <v>42815</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>41899</v>
+        <v>43974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1732007030/PG/22012034305408 — खेल मैदान ग्राम नांदना</t>
+          <t>1732007030/LD/3799435615 — मेंढ बंधान मेहरवान बल्द रामा गौड़</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>180000</v>
+        <v>53608</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>14593</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42843</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>41716</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>41950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1732007030/PG/9425893591 — खेल मैदान ग्राम परसवाड़ा</t>
+          <t>1732007030/LD/3799435767 — मेंढ बंधान सोवरन बल्द हल्के किरार</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>180000</v>
+        <v>43196</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>60120</v>
+        <v>42528</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42766</v>
+        <v>41716</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43074</v>
+        <v>42090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1732007030/PG/9425895774 — खेल मैदान ग्राम बहरावन</t>
+          <t>1732007030/LD/3799435901 — मेंढ बंधान प्रकाश बल्द नाथूराम मेहरा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>180000</v>
+        <v>53608</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>2004</v>
+        <v>39721</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42815</v>
+        <v>41814</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43074</v>
+        <v>41950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1732007030/PG/9425895776 — खेल मैदान ग्राम पड़रिया</t>
+          <t>1732007030/LD/3799435904 — मेंढ बंधान चुन्नी बल्द वंशीलाल गौड़</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>180000</v>
+        <v>43196</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>2004</v>
+        <v>34226</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42815</v>
+        <v>41800</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43074</v>
+        <v>41950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/13 — ग्रेवलमार्ग परसवाउा नादना से कपूरी</t>
+          <t>1732007030/LD/62 — मेंढबंधान नाथूराम/बलीराम</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>471000</v>
+        <v>34000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>92570</v>
+        <v>30096</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39725</v>
+        <v>41061</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>39488</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/143 — सीसी रोड वि‍धायक मनरेगा कति‍या मोहल्‍ला</t>
+          <t>1732007030/LD/63 — मेंढबंधान भाषाबाई/ अमरसि‍हं</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>42000</v>
+        <v>34000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>43914</v>
+        <v>30096</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40984</v>
+        <v>41069</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>41337</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/144 — सीसी वि‍धायक मनरेगा हरि‍जन कालोनी</t>
+          <t>1732007030/LD/64 — मेंढबंधान हरि‍शंकर / टुण्‍डा</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>93143</v>
+        <v>48000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>68992</v>
+        <v>30096</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41346</v>
+        <v>41076</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>41753</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/15 — ग्रेवलमार्ग बहरावन से मछेराखुर्द</t>
+          <t>1732007030/LD/65 — मेंढबंधान संतोष/ नन्‍हूलाल</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>500000</v>
+        <v>34000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>400464</v>
+        <v>33260</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>39726</v>
+        <v>41076</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>39485</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/191 — सीसी पंच परमेश्‍वर गोंविदं पटैल के घर से फुलसि‍हं</t>
+          <t>1732007030/PG/22012034305408 — खेल मैदान ग्राम नांदना</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>76000</v>
+        <v>180000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>58375.8</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41146</v>
-[...3 lines deleted...]
-      </c>
+        <v>42843</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/214 — सीसी रोड पंच परमेश्‍वर चरनसि‍ह के मकान से महावीर म</t>
+          <t>1732007030/PG/9425893591 — खेल मैदान ग्राम परसवाड़ा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>114000</v>
+        <v>180000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>77854</v>
+        <v>60120</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41120</v>
+        <v>42766</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>41337</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034166404 — सीसी रोड पंच परमेश्‍वर मुख्‍य मार्ग से हरिजन मोहल्</t>
+          <t>1732007030/PG/9425895774 — खेल मैदान ग्राम बहरावन</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>97889</v>
+        <v>180000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>98638</v>
+        <v>2004</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41408</v>
+        <v>42815</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41691</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034175573 — सीसीरोड एवं नाली निर्माण गरीवा के मकान से रामसिंह</t>
+          <t>1732007030/PG/9425895776 — खेल मैदान ग्राम पड़रिया</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>107071</v>
+        <v>180000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>90202</v>
+        <v>2004</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41478</v>
+        <v>42815</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>41691</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034175577 — सीसीरोड एवं नाली निर्माण मुख्‍य मार्ग से  मंदिर  क</t>
+          <t>1732007030/RC/13 — ग्रेवलमार्ग परसवाउा नादना से कपूरी</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>53555</v>
+        <v>471000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>47872</v>
+        <v>92570</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41499</v>
+        <v>39725</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41690</v>
+        <v>39488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034189015 — सीसीरोड सांसद निधि  एवं नाली निर्माण्‍ा मुख्‍य मार</t>
+          <t>1732007030/RC/143 — सीसी रोड वि‍धायक मनरेगा कति‍या मोहल्‍ला</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>46964</v>
+        <v>42000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>40481</v>
+        <v>43914</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41548</v>
+        <v>40984</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>41817</v>
+        <v>41337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034199158 — सी.सी. रोड पंचपरमेश्वर श्रीलाल के मकान से मेनरोड क</t>
+          <t>1732007030/RC/144 — सीसी वि‍धायक मनरेगा हरि‍जन कालोनी</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>70656</v>
+        <v>93143</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>60725</v>
+        <v>68992</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41653</v>
+        <v>41346</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41724</v>
+        <v>41753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034204055 — गेवल मार्ग निर्माण नादना से कपूरी की ओर (1 किमी)</t>
+          <t>1732007030/RC/15 — ग्रेवलमार्ग बहरावन से मछेराखुर्द</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>1129202</v>
+        <v>500000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>160097</v>
+        <v>400464</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41688</v>
+        <v>39726</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>42739</v>
+        <v>39485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034215479 — सी.सी.रोड पंचपरमेश्वरचबूतरा के सामने से रामसिंग कह</t>
+          <t>1732007030/RC/191 — सीसी पंच परमेश्‍वर गोंविदं पटैल के घर से फुलसि‍हं</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>70668</v>
+        <v>76000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>44057.9</v>
+        <v>58375.8</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41870</v>
+        <v>41146</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>41970</v>
+        <v>41337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034215481 — सी.सी.रोड पंचपरमेश्वर मेन रोड से बाबूजी चौधरी के घ</t>
+          <t>1732007030/RC/214 — सीसी रोड पंच परमेश्‍वर चरनसि‍ह के मकान से महावीर म</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>70668</v>
+        <v>114000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>77854</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>41120</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>41337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034290716 — सी सी रोड पंचपरमेश्वर चौखे लाल के घर से बृजमोहन पंडित जी के घर की ओर  परसवाड़ा ( 100 मीटर)</t>
+          <t>1732007030/RC/22012034166404 — सीसी रोड पंच परमेश्‍वर मुख्‍य मार्ग से हरिजन मोहल्</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>58837</v>
+        <v>97889</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>55491</v>
+        <v>98638</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42353</v>
+        <v>41408</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42391</v>
+        <v>41691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034297324 — सी सी रोड 14 वां वित्त शाला भवन के सामने  से जग्गम के घर की ओर पड़रिया(100 मीटर)</t>
+          <t>1732007030/RC/22012034175573 — सीसीरोड एवं नाली निर्माण गरीवा के मकान से रामसिंह</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>74047</v>
+        <v>107071</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>69357</v>
+        <v>90202</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42395</v>
+        <v>41478</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>42779</v>
+        <v>41691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034297422 — सी सी रोड 14 वां  वित्त  बिहारी प्रजापति के मकान से लक्स बसोड़ के घर की ओर  ग्राम परसवाड़ा (60मी. )</t>
+          <t>1732007030/RC/22012034175577 — सीसीरोड एवं नाली निर्माण मुख्‍य मार्ग से  मंदिर  क</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>44441</v>
+        <v>53555</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>44020</v>
+        <v>47872</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42514</v>
+        <v>41499</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>42779</v>
+        <v>41690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034305757 — सी सी रोड 14 वां वित्त  बड्कुर के घर से हाकमसिंह पटेल के घर  की ओर ग्राम - परसवाड़ा ( 100मी.)</t>
+          <t>1732007030/RC/22012034189015 — सीसीरोड सांसद निधि  एवं नाली निर्माण्‍ा मुख्‍य मार</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>60242</v>
+        <v>46964</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>59619</v>
+        <v>40481</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42535</v>
+        <v>41548</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>42800</v>
+        <v>41817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034306573 — सी सी रोड 14 वां वित्त परसवाड़ा</t>
+          <t>1732007030/RC/22012034199158 — सी.सी. रोड पंचपरमेश्वर श्रीलाल के मकान से मेनरोड क</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>70656</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>60725</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>41653</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034324135 — सी.सी.रोड़ एवं नाली निर्माण स्कूल के सामने से अम्मोबाई के घर की ओर ग्राम पडरिया (120 मी.)</t>
+          <t>1732007030/RC/22012034204055 — गेवल मार्ग निर्माण नादना से कपूरी की ओर (1 किमी)</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>40000</v>
+        <v>1129202</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>1032</v>
+        <v>160097</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43038</v>
+        <v>41688</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43218</v>
+        <v>42739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034326198 — सी सी रोड 14 वां वित्त महेंद्र कहर के घर से मुन्ना के घर की ओर हरिजन कालोनी परसवाड़ा (100 मी)</t>
+          <t>1732007030/RC/22012034215479 — सी.सी.रोड पंचपरमेश्वरचबूतरा के सामने से रामसिंग कह</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>281250</v>
+        <v>70668</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>28557</v>
+        <v>44057.9</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42773</v>
+        <v>41870</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43218</v>
+        <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034348383 — सी. सी.रोड़ एवं नाली निर्माण जगगम के घर से रामकिशन के घर की ओर पड़रिया (100 मी.)</t>
+          <t>1732007030/RC/22012034215481 — सी.सी.रोड पंचपरमेश्वर मेन रोड से बाबूजी चौधरी के घ</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>281250</v>
+        <v>70668</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>40248</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42951</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034348388 — सी. सी.रोड़ एवं नाली निर्माण सेठी  के घर से रघुवर के घर की ओर परसवाड़ा(60 मी.)</t>
+          <t>1732007030/RC/22012034290716 — सी सी रोड पंचपरमेश्वर चौखे लाल के घर से बृजमोहन पंडित जी के घर की ओर  परसवाड़ा ( 100 मीटर)</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>168750</v>
+        <v>58837</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>14448</v>
+        <v>55491</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42951</v>
+        <v>42353</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43218</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034348389 — सी. सी.रोड़ एवं नाली निर्माण हेंडपंप से काशीराम के घर की ओर परसवाड़ा (60 मी.)</t>
+          <t>1732007030/RC/22012034297324 — सी सी रोड 14 वां वित्त शाला भवन के सामने  से जग्गम के घर की ओर पड़रिया(100 मीटर)</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>168750</v>
+        <v>74047</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>17716</v>
+        <v>69357</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42951</v>
+        <v>42395</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43218</v>
+        <v>42779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034366091 — सी.सी.रोड़ एवं नाली निर्माण जग्गम के घर से रामसिंह के घर की ओरग्राम पडरिया (120 मी.)</t>
+          <t>1732007030/RC/22012034297422 — सी सी रोड 14 वां  वित्त  बिहारी प्रजापति के मकान से लक्स बसोड़ के घर की ओर  ग्राम परसवाड़ा (60मी. )</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>46000</v>
+        <v>44441</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>40248</v>
+        <v>44020</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43038</v>
+        <v>42514</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43218</v>
+        <v>42779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034374838 — cc road</t>
+          <t>1732007030/RC/22012034305757 — सी सी रोड 14 वां वित्त  बड्कुर के घर से हाकमसिंह पटेल के घर  की ओर ग्राम - परसवाड़ा ( 100मी.)</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>60242</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>59619</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>42535</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>42800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034375207 — cc road</t>
+          <t>1732007030/RC/22012034306573 — सी सी रोड 14 वां वित्त परसवाड़ा</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43010</v>
+        <v>42395</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034439112 — सी.सी.रोड़ एवं नाली निर्माण रेवा बाई के घर  से रघुवर हरिजन के घर की ओर ग्राम नादना (100 मी.)</t>
+          <t>1732007030/RC/22012034324135 — सी.सी.रोड़ एवं नाली निर्माण स्कूल के सामने से अम्मोबाई के घर की ओर ग्राम पडरिया (120 मी.)</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43560</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>43218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034439199 — सी.सी.रोड़ एवं नाली निर्माण मोती हरिजन के घर  से श्मशान घाट की ओर ग्राम परसवाड़ा (100 मी.)</t>
+          <t>1732007030/RC/22012034326198 — सी सी रोड 14 वां वित्त महेंद्र कहर के घर से मुन्ना के घर की ओर हरिजन कालोनी परसवाड़ा (100 मी)</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>281250</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>28557</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>42773</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>43218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034462757 — सी.सी.रोड़ एवं नाली निर्माण मोती हरिजन के घर से शांति धाम की ओर ग्राम परसवाड़ा (74मी.)</t>
+          <t>1732007030/RC/22012034348383 — सी. सी.रोड़ एवं नाली निर्माण जगगम के घर से रामकिशन के घर की ओर पड़रिया (100 मी.)</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>80000</v>
+        <v>281250</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>45984</v>
+        <v>40248</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43532</v>
+        <v>42951</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43819</v>
+        <v>43218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034462880 — सी.सी.रोड़ एवं नाली निर्माण गुड्डू कहार के घर से रामसिंह कहार के घर की ओर परसवाड़ा (100मीटर)</t>
+          <t>1732007030/RC/22012034348388 — सी. सी.रोड़ एवं नाली निर्माण सेठी  के घर से रघुवर के घर की ओर परसवाड़ा(60 मी.)</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>288000</v>
+        <v>168750</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>39246</v>
+        <v>14448</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43532</v>
+        <v>42951</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>44247</v>
+        <v>43218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034463019 — सी.सी.रोड़ एवं नाली निर्माण चन्दन कहार के घर से महावीर मढ़िया की ओर परसवाड़ा (40मी. )</t>
+          <t>1732007030/RC/22012034348389 — सी. सी.रोड़ एवं नाली निर्माण हेंडपंप से काशीराम के घर की ओर परसवाड़ा (60 मी.)</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>115200</v>
+        <v>168750</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>14958</v>
+        <v>17716</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43532</v>
+        <v>42951</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44247</v>
+        <v>43218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034463024 — सी.सी.रोड़ एवं नाली निर्माण गोपाल प्रसाद के घर से अमर सिंह के घर की ओर बहरावन (40मी.)</t>
+          <t>1732007030/RC/22012034366091 — सी.सी.रोड़ एवं नाली निर्माण जग्गम के घर से रामसिंह के घर की ओरग्राम पडरिया (120 मी.)</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>115200</v>
+        <v>46000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>13902</v>
+        <v>40248</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43532</v>
+        <v>43038</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>44247</v>
+        <v>43218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034463028 — सी.सी.रोड़ एवं नाली निर्माण भूरा के घर से गुलजार के घर की ओर बहरावन (190 मी.)</t>
+          <t>1732007030/RC/22012034374838 — cc road</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>576000</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>82190</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034515893 — c.c. road avam nali nirmarn revavai ke ghar se raghuvar ke ghar ki aur gram -nadna(100 M.)</t>
+          <t>1732007030/RC/22012034375207 — cc road</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43856</v>
+        <v>43010</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034543885 — सी.सी.रोड़ एवं नाली निर्माण मेन रोड़ से सरस्वती स्कूल की ओर ग्राम -बहरावन(80मी.)</t>
+          <t>1732007030/RC/22012034439112 — सी.सी.रोड़ एवं नाली निर्माण रेवा बाई के घर  से रघुवर हरिजन के घर की ओर ग्राम नादना (100 मी.)</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>42180</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44146</v>
-[...3 lines deleted...]
-      </c>
+        <v>43560</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034543893 — सी.सी.रोड़ एवं नाली निर्माण संतोष रझर के घर से शांतिधाम की ओर ग्राम -पड़रिया(100मी.)</t>
+          <t>1732007030/RC/22012034439199 — सी.सी.रोड़ एवं नाली निर्माण मोती हरिजन के घर  से श्मशान घाट की ओर ग्राम परसवाड़ा (100 मी.)</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>49020</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44146</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034565520 — C C ROAD EAVAM NALI NIRMAR MAHENDRA PATEL KE GHAR SE IMLI KI OR BEHRAVAN</t>
+          <t>1732007030/RC/22012034462757 — सी.सी.रोड़ एवं नाली निर्माण मोती हरिजन के घर से शांति धाम की ओर ग्राम परसवाड़ा (74मी.)</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>45984</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44221</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>43819</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034591925 — सी सी रोड़ एवं नाली निर्माण मनोज विश्वकर्मा के मकान से महेंद्र पटेल के मकान कीओर ग्राम बहरावन(75 मी.)</t>
+          <t>1732007030/RC/22012034462880 — सी.सी.रोड़ एवं नाली निर्माण गुड्डू कहार के घर से रामसिंह कहार के घर की ओर परसवाड़ा (100मीटर)</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>40000</v>
+        <v>288000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>35863</v>
+        <v>39246</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44537</v>
+        <v>43532</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>44783</v>
+        <v>44247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/22012034601520 — सुदुर संपर्क सड़क( खेत सड़क ) ग्रेवल मार्ग बहरावन से मछेरा खुर्द की ओर (3000मी.)</t>
+          <t>1732007030/RC/22012034463019 — सी.सी.रोड़ एवं नाली निर्माण चन्दन कहार के घर से महावीर मढ़िया की ओर परसवाड़ा (40मी. )</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>0</v>
+        <v>115200</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>14958</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>44247</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RC/54 — ग्रेवलमार्ग नादना से कपूरी की ओर</t>
+          <t>1732007030/RC/22012034463024 — सी.सी.रोड़ एवं नाली निर्माण गोपाल प्रसाद के घर से अमर सिंह के घर की ओर बहरावन (40मी.)</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>470000</v>
+        <v>115200</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>459671</v>
+        <v>13902</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>40298</v>
+        <v>43532</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>40298</v>
+        <v>44247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034208572 — शौचालय निर्माण कलस्टर न 01</t>
+          <t>1732007030/RC/22012034463028 — सी.सी.रोड़ एवं नाली निर्माण भूरा के घर से गुलजार के घर की ओर बहरावन (190 मी.)</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>55320</v>
+        <v>576000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>82190</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>44247</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034208581 — शौचालय निर्माण कलस्टर न 02</t>
+          <t>1732007030/RC/22012034515893 — c.c. road avam nali nirmarn revavai ke ghar se raghuvar ke ghar ki aur gram -nadna(100 M.)</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>55320</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41665</v>
+        <v>43856</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034252156 — कलस्टर न.11 खेमचन्द / भोपतसिन्ह हरिजन व अन्य 09</t>
+          <t>1732007030/RC/22012034543885 — सी.सी.रोड़ एवं नाली निर्माण मेन रोड़ से सरस्वती स्कूल की ओर ग्राम -बहरावन(80मी.)</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>54000</v>
+        <v>40000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>52637</v>
+        <v>42180</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41849</v>
+        <v>44146</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>42070</v>
+        <v>44176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034252178 — कलस्टर न.12 कन्छेदी / शिब्बू हरिजन व अन्य 09</t>
+          <t>1732007030/RC/22012034543893 — सी.सी.रोड़ एवं नाली निर्माण संतोष रझर के घर से शांतिधाम की ओर ग्राम -पड़रिया(100मी.)</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>54000</v>
+        <v>51000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>52637</v>
+        <v>49020</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41856</v>
+        <v>44146</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>42070</v>
+        <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034252946 — कलस्टर न. 13 प्रथ्वी / मौजी हरिजन व अन्य 09</t>
+          <t>1732007030/RC/22012034565520 — C C ROAD EAVAM NALI NIRMAR MAHENDRA PATEL KE GHAR SE IMLI KI OR BEHRAVAN</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>52480</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41940</v>
-[...3 lines deleted...]
-      </c>
+        <v>44221</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034252952 — कलस्टर न. 14 हरप्रसाद / भद्दू हरिजन व अन्य 09</t>
+          <t>1732007030/RC/22012034591925 — सी सी रोड़ एवं नाली निर्माण मनोज विश्वकर्मा के मकान से महेंद्र पटेल के मकान कीओर ग्राम बहरावन(75 मी.)</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>54000</v>
+        <v>40000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>35863</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41842</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>44537</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>44783</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375859 — shouchalay nirmarn gulab bai / nandram soni</t>
+          <t>1732007030/RC/22012034601520 — सुदुर संपर्क सड़क( खेत सड़क ) ग्रेवल मार्ग बहरावन से मछेरा खुर्द की ओर (3000मी.)</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375864 — shouchalay nirmarn rewabai / himmat singh kirar</t>
+          <t>1732007030/RC/54 — ग्रेवलमार्ग नादना से कपूरी की ओर</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>120000</v>
+        <v>470000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>3096</v>
+        <v>459671</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43002</v>
+        <v>40298</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>43447</v>
+        <v>40298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375865 — shouchlay nirmarn bhura karn singh thakur</t>
+          <t>1732007030/RS/22012034208572 — शौचालय निर्माण कलस्टर न 01</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>120000</v>
+        <v>55320</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375866 — shouchalay nirmarn rajesh / bhopal singh thakur</t>
+          <t>1732007030/RS/22012034208581 — शौचालय निर्माण कलस्टर न 02</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>120000</v>
+        <v>55320</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375867 — shouchalay nirmarn munna  /  pratap thakur</t>
+          <t>1732007030/RS/22012034252156 — कलस्टर न.11 खेमचन्द / भोपतसिन्ह हरिजन व अन्य 09</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>120000</v>
+        <v>54000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>2064</v>
+        <v>52637</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>43002</v>
+        <v>41849</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>43447</v>
+        <v>42070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375868 — shouchalay nirmarn kashiram / dhansingh aheer</t>
+          <t>1732007030/RS/22012034252178 — कलस्टर न.12 कन्छेदी / शिब्बू हरिजन व अन्य 09</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>120000</v>
+        <v>54000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>3096</v>
+        <v>52637</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43002</v>
+        <v>41856</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>43447</v>
+        <v>42070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375870 — shouchalay nirmarn khubchand / vishnu vishvkarma</t>
+          <t>1732007030/RS/22012034252946 — कलस्टर न. 13 प्रथ्वी / मौजी हरिजन व अन्य 09</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>120000</v>
+        <v>54000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>3096</v>
+        <v>52480</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43002</v>
+        <v>41940</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>43447</v>
+        <v>42090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375871 — shouchalay nirmarn kailash / sukhram vishvkarema</t>
+          <t>1732007030/RS/22012034252952 — कलस्टर न. 14 हरप्रसाद / भद्दू हरिजन व अन्य 09</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>120000</v>
+        <v>54000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43004</v>
-[...3 lines deleted...]
-      </c>
+        <v>41842</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375872 — shouchalay nirmarn babulal / laxman singh gurjar</t>
+          <t>1732007030/RS/22012034375859 — shouchalay nirmarn gulab bai / nandram soni</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>3096</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375873 — shouchalay nirmarn gyarsi / hakam singh thakur</t>
+          <t>1732007030/RS/22012034375864 — shouchalay nirmarn rewabai / himmat singh kirar</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>3096</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375874 — shouchalay nirmarn lallu / mehtap singh thakur</t>
+          <t>1732007030/RS/22012034375865 — shouchlay nirmarn bhura karn singh thakur</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>3096</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034375875 — shouchalay nirmarn bhura / mihilal thakur</t>
+          <t>1732007030/RS/22012034375866 — shouchalay nirmarn rajesh / bhopal singh thakur</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>3096</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034376634 — shouchalay nirmarn ambo bai / veeran thakur</t>
+          <t>1732007030/RS/22012034375867 — shouchalay nirmarn munna  /  pratap thakur</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>1032</v>
+        <v>2064</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034376635 — shouchalay nirmarn rajendra / ram singh thakur</t>
+          <t>1732007030/RS/22012034375868 — shouchalay nirmarn kashiram / dhansingh aheer</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>1032</v>
+        <v>3096</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034376636 — shouchalay nirmarn summobai / jugan singh rajhar</t>
+          <t>1732007030/RS/22012034375870 — shouchalay nirmarn khubchand / vishnu vishvkarma</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>516</v>
+        <v>3096</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034498629 — सामुदायिक स्वच्छता परिसर, हरिजन मोहल्ला, ग्राम परसवाड़ा (नां.)</t>
+          <t>1732007030/RS/22012034375871 — shouchalay nirmarn kailash / sukhram vishvkarema</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>43700</v>
+        <v>120000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>43320</v>
+        <v>3096</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44132</v>
+        <v>43004</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>44604</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034644800 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
+          <t>1732007030/RS/22012034375872 — shouchalay nirmarn babulal / laxman singh gurjar</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>122000</v>
+        <v>120000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>121693</v>
+        <v>3096</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44636</v>
+        <v>43002</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>45325</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034644802 — सी सी नाली निर्माण जमना पटेल के घर के सामने से नदी की ओर बहरावन</t>
+          <t>1732007030/RS/22012034375873 — shouchalay nirmarn gyarsi / hakam singh thakur</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>73312</v>
+        <v>120000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>53460</v>
+        <v>3096</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45427</v>
+        <v>43002</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>45610</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034644803 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
+          <t>1732007030/RS/22012034375874 — shouchalay nirmarn lallu / mehtap singh thakur</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>43447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034644804 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
+          <t>1732007030/RS/22012034375875 — shouchalay nirmarn bhura / mihilal thakur</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>43447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034644805 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
+          <t>1732007030/RS/22012034376634 — shouchalay nirmarn ambo bai / veeran thakur</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>43447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034644806 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
+          <t>1732007030/RS/22012034376635 — shouchalay nirmarn rajendra / ram singh thakur</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>122000</v>
+        <v>120000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>43447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1732007030/RS/22012034644813 — सी सी नाली निर्माण  विजय हरिजन के घर से रेवाराम हरिजन के घर की ओर  नादना</t>
+          <t>1732007030/RS/22012034376636 — shouchalay nirmarn summobai / jugan singh rajhar</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>122000</v>
+        <v>120000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>116397</v>
+        <v>516</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45441</v>
+        <v>43002</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>46167</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1732007030/SK/772 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PARASWADA</t>
+          <t>1732007030/RS/22012034498629 — सामुदायिक स्वच्छता परिसर, हरिजन मोहल्ला, ग्राम परसवाड़ा (नां.)</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>118101</v>
+        <v>43700</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>115864</v>
+        <v>43320</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41534</v>
+        <v>44132</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>42403</v>
+        <v>44604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034556517 — लघु तालाब निर्माण  ग्राम पड़रिया</t>
+          <t>1732007030/RS/22012034644800 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>0</v>
+        <v>122000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>121693</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43942</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>44636</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>45325</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034576548 — सोख्ता गड्डा रामसिंह ठाकुर के हेंडपंप के पास</t>
+          <t>1732007030/RS/22012034644802 — सी सी नाली निर्माण जमना पटेल के घर के सामने से नदी की ओर बहरावन</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>0</v>
+        <v>73312</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>53460</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43942</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>45427</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>45610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034576552 — सोख्ता गड्डा प्राथमिक शाला पड़रियाके हेंड पंप के पास</t>
+          <t>1732007030/RS/22012034644803 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43943</v>
+        <v>44585</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034590928 — Cantour tranch nirman gram behravan</t>
+          <t>1732007030/RS/22012034644804 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>701411.67</v>
+        <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>586964</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44143</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034599914 — नाला गहरीकरण ग्राम बहरावन</t>
+          <t>1732007030/RS/22012034644805 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>135488.7</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>90155</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44182</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034809837 — water harvesting system middle school nadna paraswada</t>
+          <t>1732007030/RS/22012034644806 — सी सी नाली निर्माण प्रा. शाला भवन से विजय हरिजन के घर तक नादना</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>71004.69</v>
+        <v>122000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>17370</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44486</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034809845 — water harvesting system primary school behravan</t>
+          <t>1732007030/RS/22012034644813 — सी सी नाली निर्माण  विजय हरिजन के घर से रेवाराम हरिजन के घर की ओर  नादना</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>101041.57</v>
+        <v>122000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>20766</v>
+        <v>116397</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44437</v>
+        <v>45441</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>46120</v>
+        <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034809848 — water harvesting system primary school padariya</t>
+          <t>1732007030/SK/772 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PARASWADA</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>64707.98</v>
+        <v>118101</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>115864</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>41534</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>42403</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034809851 — water harvesting system panchyat bhavan  paraswada nadna</t>
+          <t>1732007030/WC/22012034556517 — लघु तालाब निर्माण  ग्राम पड़रिया</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44424</v>
+        <v>43942</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034862208 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+          <t>1732007030/WC/22012034576548 — सोख्ता गड्डा रामसिंह ठाकुर के हेंडपंप के पास</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44471</v>
+        <v>43942</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034862209 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+          <t>1732007030/WC/22012034576552 — सोख्ता गड्डा प्राथमिक शाला पड़रियाके हेंड पंप के पास</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44471</v>
+        <v>43943</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034862210 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+          <t>1732007030/WC/22012034590928 — Cantour tranch nirman gram behravan</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>701411.67</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>586964</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>44143</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>44651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034862211 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+          <t>1732007030/WC/22012034599914 — नाला गहरीकरण ग्राम बहरावन</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>135488.7</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>90155</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>44182</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>45632</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034891879 — sokpit nirman jugru rajhar ke ghar ke pass shaskiya hendpamp gram padariya</t>
+          <t>1732007030/WC/22012034809837 — water harvesting system middle school nadna paraswada</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>71004.69</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>17370</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>44486</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>46120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034936119 — CTR अमृत सरोवर  ग्राम बहरावन</t>
+          <t>1732007030/WC/22012034809845 — water harvesting system primary school behravan</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>101041.57</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>20766</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44653</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44437</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>46120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012034952530 — CTR अमृत सरोवर निर्माण कार्य  ग्राम बहरावन</t>
+          <t>1732007030/WC/22012034809848 — water harvesting system primary school padariya</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>1340000</v>
+        <v>64707.98</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>868768.52</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44671</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1732007030/WC/22012035247066 — tranch nirman mukjya marg se nadi  tak gram paraswada</t>
+          <t>1732007030/WC/22012034809851 — water harvesting system panchyat bhavan  paraswada nadna</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>30013.47</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K567" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012034862208 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K568" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012034862209 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K569" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012034862210 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K570" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012034862211 — CTR पोखर तालाब निर्माण ग्राम बहरावन</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K571" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012034891879 — sokpit nirman jugru rajhar ke ghar ke pass shaskiya hendpamp gram padariya</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K572" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012034936119 — CTR अमृत सरोवर  ग्राम बहरावन</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K573" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012034952530 — CTR अमृत सरोवर निर्माण कार्य  ग्राम बहरावन</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>1340000</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>868768.52</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>44671</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>46108</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1732007030/WC/22012035247066 — tranch nirman mukjya marg se nadi  tak gram paraswada</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>30013.47</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="n">
         <v>45681</v>
       </c>
-      <c r="K567" s="3"/>
+      <c r="K575" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>