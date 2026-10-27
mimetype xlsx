--- v0 (2026-09-06)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K362"/>
+  <dimension ref="A1:K363"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:40:39</t>
+          <t>Exported on: 2026-10-27 18:55:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARMADAPURAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1732007046/AV/22012034587781 — Daining talab nirman midil school salaiya kishore</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>14128.3</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>12932</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44433</v>
@@ -510,51 +510,51 @@
       <c r="J16" s="3" t="n">
         <v>45219</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732007046/FP/22012034639932 — kachhi nali nirman rambabu dhanak ke makan se rama dhanak ke khet tak  gadarwara khurd</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>129785.6</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>25080</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45702</v>
@@ -2460,98 +2460,98 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/22012035451091 — Khet Talab Nirman Bhupendra /Govind Singh</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/22012035451150 — Khet Talab Nirman Bhupendra Patel / Govind Singh</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45782</v>
@@ -6029,51 +6029,51 @@
       <c r="J129" s="3" t="n">
         <v>43668</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>43910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/2300805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3654144</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>43680</v>
@@ -7252,51 +7252,51 @@
       <c r="J154" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/4591304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121556243</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45562</v>
@@ -7348,51 +7348,51 @@
       <c r="J156" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>45722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/4601344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123895357</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>21888</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45562</v>
@@ -7640,51 +7640,51 @@
       <c r="J162" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/4665279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151133123</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45562</v>
@@ -7736,98 +7736,98 @@
       <c r="J164" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/4796492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147750000</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>19332</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/4867938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147889954</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45653</v>
@@ -8173,51 +8173,51 @@
       <c r="J173" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5288136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147775804</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45758</v>
@@ -8269,51 +8269,51 @@
       <c r="J175" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5290037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125375529</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45758</v>
@@ -8365,78 +8365,80 @@
       <c r="J177" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5297674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147783956</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45758</v>
       </c>
-      <c r="K178" s="3"/>
+      <c r="K178" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8461,310 +8463,310 @@
       <c r="J179" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5306825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125562227</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5308347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126622270</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5312895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147734262</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>22185</v>
+        <v>23685</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5313702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141522339</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>22185</v>
+        <v>23685</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5316325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121587951</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5328368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147876764</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>22185</v>
+        <v>23685</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8794,120 +8796,120 @@
       <c r="J186" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5338544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147878016</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5343496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123924464</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>22707</v>
+        <v>23307</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -8937,8306 +8939,8353 @@
       <c r="J189" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>43145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5870548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141476761</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5931847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148211294</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5931940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125107227</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5931972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147734153</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147814092</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724396</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147879494</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147811919</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147757190</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147757294</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147808882</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149628225</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147736438</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125377868</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147728100</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724579</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150609137</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147753809</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151236725</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141476901</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151135654</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5932961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125109714</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151119469</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149628119</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141476636</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148210954</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125125033</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147878700</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125367441</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125128107</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147745756</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147727946</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141476832</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151126077</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151214736</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125095412</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>12501</v>
+        <v>23601</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125370600</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147749917</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151215879</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5933858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147721666</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147742447</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149628068</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146151978</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148212409</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151112644</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147721593</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124108743</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125122029</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151234146</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147748528</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147730773</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>15999</v>
+        <v>23199</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149149500</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147734210</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133721930</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125114097</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124093270</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147742522</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125114896</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147757048</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126572039</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147790870</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>1800</v>
+        <v>25200</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145512851</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149146577</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5934977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147808991</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147721515</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125117673</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149624377</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147894395</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147749819</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147809128</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151121889</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/5935511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126570775</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6085752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125103463</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6085791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125123053</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6098445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147715600</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6098466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147727863</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6098499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147756824</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6098538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147796382</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6099625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149146329</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6099626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149146715</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6099629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149147371</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6099630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149147423</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1732007046/IF/IAY/6099631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149147488</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/842592 — Construction of IAY House -IAY REG. NO. MP1392296</t>
+          <t>1732007046/IF/IAY/6284912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724487</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>15320</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>46063</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/842597 — Construction of IAY House -IAY REG. NO. MP1392389</t>
+          <t>1732007046/IF/IAY/842592 — Construction of IAY House -IAY REG. NO. MP1392296</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>15332</v>
+        <v>15320</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43286</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/842743 — Construction of IAY House -IAY REG. NO. MP1394308</t>
+          <t>1732007046/IF/IAY/842597 — Construction of IAY House -IAY REG. NO. MP1392389</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>15332</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/842748 — Construction of IAY House -IAY REG. NO. MP1394392</t>
+          <t>1732007046/IF/IAY/842743 — Construction of IAY House -IAY REG. NO. MP1394308</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>14448</v>
+        <v>15332</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43034</v>
+        <v>43006</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>43153</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/843491 — Construction of IAY House -IAY REG. NO. MP1404360</t>
+          <t>1732007046/IF/IAY/842748 — Construction of IAY House -IAY REG. NO. MP1394392</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>15344</v>
+        <v>14448</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>43006</v>
+        <v>43034</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>43347</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/915035 — Construction of IAY House -IAY REG. NO. MP2348387</t>
+          <t>1732007046/IF/IAY/843491 — Construction of IAY House -IAY REG. NO. MP1404360</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>15516</v>
+        <v>15344</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>43286</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/915346 — Construction of IAY House -IAY REG. NO. MP2353186</t>
+          <t>1732007046/IF/IAY/915035 — Construction of IAY House -IAY REG. NO. MP2348387</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15492</v>
+        <v>15516</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/918386 — Construction of IAY House -IAY REG. NO. MP2397285</t>
+          <t>1732007046/IF/IAY/915346 — Construction of IAY House -IAY REG. NO. MP2353186</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>15320</v>
+        <v>15492</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43293</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/918404 — Construction of IAY House -IAY REG. NO. MP2397594</t>
+          <t>1732007046/IF/IAY/918386 — Construction of IAY House -IAY REG. NO. MP2397285</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15460</v>
+        <v>15320</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43037</v>
+        <v>43006</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43353</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/918407 — Construction of IAY House -IAY REG. NO. MP2397621</t>
+          <t>1732007046/IF/IAY/918404 — Construction of IAY House -IAY REG. NO. MP2397594</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>14484</v>
+        <v>15460</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43006</v>
+        <v>43037</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43369</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/918415 — Construction of IAY House -IAY REG. NO. MP2397725</t>
+          <t>1732007046/IF/IAY/918407 — Construction of IAY House -IAY REG. NO. MP2397621</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>15320</v>
+        <v>14484</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43284</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/919995 — Construction of IAY House -IAY REG. NO. MP2420894</t>
+          <t>1732007046/IF/IAY/918415 — Construction of IAY House -IAY REG. NO. MP2397725</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15308</v>
+        <v>15320</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43228</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/920496 — Construction of IAY House -IAY REG. NO. MP2428325</t>
+          <t>1732007046/IF/IAY/919995 — Construction of IAY House -IAY REG. NO. MP2420894</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43369</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/920910 — Construction of IAY House -IAY REG. NO. MP2433986</t>
+          <t>1732007046/IF/IAY/920496 — Construction of IAY House -IAY REG. NO. MP2428325</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>43228</v>
+        <v>43369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/925189 — Construction of IAY House -IAY REG. NO. MP2504303</t>
+          <t>1732007046/IF/IAY/920910 — Construction of IAY House -IAY REG. NO. MP2433986</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/969181 — Construction of IAY House -IAY REG. NO. MP3529521</t>
+          <t>1732007046/IF/IAY/925189 — Construction of IAY House -IAY REG. NO. MP2504303</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>15366</v>
+        <v>15308</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42881</v>
+        <v>43006</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43313</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/969186 — Construction of IAY House -IAY REG. NO. MP3529577</t>
+          <t>1732007046/IF/IAY/969181 — Construction of IAY House -IAY REG. NO. MP3529521</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>14448</v>
+        <v>15366</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43153</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/969383 — Construction of IAY House -IAY REG. NO. MP3534719</t>
+          <t>1732007046/IF/IAY/969186 — Construction of IAY House -IAY REG. NO. MP3529577</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>43153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/969385 — Construction of IAY House -IAY REG. NO. MP3534729</t>
+          <t>1732007046/IF/IAY/969383 — Construction of IAY House -IAY REG. NO. MP3534719</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/969589 — Construction of IAY House -IAY REG. NO. MP3539521</t>
+          <t>1732007046/IF/IAY/969385 — Construction of IAY House -IAY REG. NO. MP3534729</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>15492</v>
+        <v>14448</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>43006</v>
+        <v>42881</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43286</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/969675 — Construction of IAY House -IAY REG. NO. MP3541859</t>
+          <t>1732007046/IF/IAY/969589 — Construction of IAY House -IAY REG. NO. MP3539521</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>15492</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/969677 — Construction of IAY House -IAY REG. NO. MP3541872</t>
+          <t>1732007046/IF/IAY/969675 — Construction of IAY House -IAY REG. NO. MP3541859</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>14532</v>
+        <v>15492</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>43366</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/971981 — Construction of IAY House -IAY REG. NO. MP3603544</t>
+          <t>1732007046/IF/IAY/969677 — Construction of IAY House -IAY REG. NO. MP3541872</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>15492</v>
+        <v>14532</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>42881</v>
+        <v>43006</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>43286</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1732007046/IF/IAY/972097 — Construction of IAY House -IAY REG. NO. MP3606998</t>
+          <t>1732007046/IF/IAY/971981 — Construction of IAY House -IAY REG. NO. MP3603544</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>14964</v>
+        <v>15492</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>43153</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034226606 — mend bandhaan nirman paramsukh mehra/bhojraj</t>
+          <t>1732007046/IF/IAY/972097 — Construction of IAY House -IAY REG. NO. MP3606998</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>3854200000</v>
+        <v>15480</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>31005</v>
+        <v>14964</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42174</v>
+        <v>42881</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>42390</v>
+        <v>43153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034226622 — mend bandhaan  nirman gopilal/kodulal</t>
+          <t>1732007046/LD/22012034226606 — mend bandhaan nirman paramsukh mehra/bhojraj</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>3854200000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>34503</v>
+        <v>31005</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42272</v>
+        <v>42174</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>42392</v>
+        <v>42390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034226737 — mendbandhaan nirman narmda/dhirajsingh</t>
+          <t>1732007046/LD/22012034226622 — mend bandhaan  nirman gopilal/kodulal</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>4703800000</v>
+        <v>3854200000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>44043</v>
+        <v>34503</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42174</v>
+        <v>42272</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>42390</v>
+        <v>42392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034226739 — mendbandhaan nirman virendra/shersingh</t>
+          <t>1732007046/LD/22012034226737 — mendbandhaan nirman narmda/dhirajsingh</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>4703800000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>39432</v>
+        <v>44043</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42286</v>
+        <v>42174</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>42392</v>
+        <v>42390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034230436 — Mendbandhan nirman gopilal/kodulal</t>
+          <t>1732007046/LD/22012034226739 — mendbandhaan nirman virendra/shersingh</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>3854200000</v>
+        <v>4703800000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>39432</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>42286</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>42392</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034231038 — Medbandhan nirman Ramdhayal/Javaharsingh</t>
+          <t>1732007046/LD/22012034230436 — Mendbandhan nirman gopilal/kodulal</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>4703800000</v>
+        <v>3854200000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>42638</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42279</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034236913 — mendbandhan nirman Chhidami/Harcharan</t>
+          <t>1732007046/LD/22012034231038 — Medbandhan nirman Ramdhayal/Javaharsingh</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>5821400000</v>
+        <v>4703800000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>52788</v>
+        <v>42638</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>42314</v>
+        <v>42279</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>42392</v>
+        <v>42390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034236918 — mendbandhan nirman Satyapal /Ghodhan</t>
+          <t>1732007046/LD/22012034236913 — mendbandhan nirman Chhidami/Harcharan</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>4694300000</v>
+        <v>5821400000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>39909</v>
+        <v>52788</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42314</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>42391</v>
+        <v>42392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034240077 — medbandhan nirman Ramesh /Ramprasad</t>
+          <t>1732007046/LD/22012034236918 — mendbandhan nirman Satyapal /Ghodhan</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>46943</v>
+        <v>4694300000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>13515</v>
+        <v>39909</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>42349</v>
+        <v>42314</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>42797</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034294983 — shanti dham nirman salaiya kishore</t>
+          <t>1732007046/LD/22012034240077 — medbandhan nirman Ramesh /Ramprasad</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>39201600000</v>
+        <v>46943</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>334</v>
+        <v>13515</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42720</v>
+        <v>42349</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43048</v>
+        <v>42797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034296140 — SHANTI DHAM NIRMAN SALAIYAKISHOR</t>
+          <t>1732007046/LD/22012034294983 — shanti dham nirman salaiya kishore</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>180000</v>
+        <v>39201600000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>174409</v>
+        <v>334</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42727</v>
+        <v>42720</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>44272</v>
+        <v>43048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034300235 — shantidham nirman</t>
+          <t>1732007046/LD/22012034296140 — SHANTI DHAM NIRMAN SALAIYAKISHOR</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>174409</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>42727</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>44272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034306520 — SHANTIDHAM NIRMAN GADARBARA KHURD</t>
+          <t>1732007046/LD/22012034300235 — shantidham nirman</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>177351</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>42811</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/22012034306619 — SHANTIDHAM NIRMAN BHATPIPARIYA</t>
+          <t>1732007046/LD/22012034306520 — SHANTIDHAM NIRMAN GADARBARA KHURD</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>179999</v>
+        <v>180000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>178055</v>
+        <v>177351</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>43975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1732007046/LD/49 — खेल मैदान माशा सलैयाकि‍शोर</t>
+          <t>1732007046/LD/22012034306619 — SHANTIDHAM NIRMAN BHATPIPARIYA</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>462000</v>
+        <v>179999</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>92004</v>
+        <v>178055</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41001</v>
+        <v>42811</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>41954</v>
+        <v>43975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1732007046/PG/22012034303865 — KHEL MEDAN NIRMAN BHATPIPARIYA</t>
+          <t>1732007046/LD/49 — खेल मैदान माशा सलैयाकि‍शोर</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>320000</v>
+        <v>462000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>23392</v>
+        <v>92004</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42828</v>
+        <v>41001</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>43727</v>
+        <v>41954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1732007046/PG/9425893297 — khel medan nirman salaiya kishore</t>
+          <t>1732007046/PG/22012034303865 — KHEL MEDAN NIRMAN BHATPIPARIYA</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>320000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>22016</v>
+        <v>23392</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>42828</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>43975</v>
+        <v>43727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1732007046/PG/9425895724 — KHEL MEDAN NIRMAN GADARWARA KHURD</t>
+          <t>1732007046/PG/9425893297 — khel medan nirman salaiya kishore</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>320000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>20924</v>
+        <v>22016</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>42811</v>
+        <v>42828</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>43727</v>
+        <v>43975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/141 — वि‍धायक नि‍धि‍ मनरेगा सीसी रोड र्नि‍माण हाईस्‍कूल</t>
+          <t>1732007046/PG/9425895724 — KHEL MEDAN NIRMAN GADARWARA KHURD</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>80000</v>
+        <v>320000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>53066</v>
+        <v>20924</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>40921</v>
+        <v>42811</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>42090</v>
+        <v>43727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/192 — सीसी पंप गांधी चबूतरा से तुला धानुक के मकान की ओर</t>
+          <t>1732007046/RC/141 — वि‍धायक नि‍धि‍ मनरेगा सीसी रोड र्नि‍माण हाईस्‍कूल</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>58628</v>
+        <v>80000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>48290</v>
+        <v>53066</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41000</v>
+        <v>40921</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>41765</v>
+        <v>42090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034155214 — ग्रेवल मार्ग निर्माण्‍ा सलैयाकिशोर से पठा पंचायत भ</t>
+          <t>1732007046/RC/192 — सीसी पंप गांधी चबूतरा से तुला धानुक के मकान की ओर</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>344000</v>
+        <v>58628</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>199362.5</v>
+        <v>48290</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41280</v>
+        <v>41000</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>42090</v>
+        <v>41765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034164971 — सीसी रोड पंच परमेश्‍वर पूरन धानक के मकान से रक्‍कू</t>
+          <t>1732007046/RC/22012034155214 — ग्रेवल मार्ग निर्माण्‍ा सलैयाकिशोर से पठा पंचायत भ</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>100500</v>
+        <v>344000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>28001</v>
+        <v>199362.5</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41397</v>
+        <v>41280</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>42801</v>
+        <v>42090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034180303 — सी सी रोड एव नाली निर्माण लक्कु के घर से नन्हे धान</t>
+          <t>1732007046/RC/22012034164971 — सीसी रोड पंच परमेश्‍वर पूरन धानक के मकान से रक्‍कू</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>53555</v>
+        <v>100500</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>42311.9</v>
+        <v>28001</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41523</v>
+        <v>41397</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>42090</v>
+        <v>42801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034203175 — ग्रेवल मार्ग निर्माण सलैया किशोर से तिन्सरी ग्राम</t>
+          <t>1732007046/RC/22012034180303 — सी सी रोड एव नाली निर्माण लक्कु के घर से नन्हे धान</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>1485574</v>
+        <v>53555</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>642160.44</v>
+        <v>42311.9</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41684</v>
+        <v>41523</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>42739</v>
+        <v>42090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034210848 — सीसीरोड सांसद निधि  एवं नाली निर्माण्‍ा ग्राम गाडर</t>
+          <t>1732007046/RC/22012034203175 — ग्रेवल मार्ग निर्माण सलैया किशोर से तिन्सरी ग्राम</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>46964</v>
+        <v>1485574</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>36624</v>
+        <v>642160.44</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41698</v>
+        <v>41684</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>42391</v>
+        <v>42739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034212236 — c.c. road panch par. deendayal ke makan se kodulal</t>
+          <t>1732007046/RC/22012034210848 — सीसीरोड सांसद निधि  एवं नाली निर्माण्‍ा ग्राम गाडर</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>117380</v>
+        <v>46964</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>88690.7</v>
+        <v>36624</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034226829 — c. c. roud and nali ma.sa. se godhan ke makan ki o</t>
+          <t>1732007046/RC/22012034212236 — c.c. road panch par. deendayal ke makan se kodulal</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>124842</v>
+        <v>117380</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>88690.7</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41817</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>42391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034297456 — सीसीरोड एवं नाली निर्माण गोधन मास्‍टर के मकान से हल्‍कोरी राजपूत के मकान तक</t>
+          <t>1732007046/RC/22012034226829 — c. c. roud and nali ma.sa. se godhan ke makan ki o</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>74118</v>
+        <v>124842</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>38246.9</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42391</v>
-[...3 lines deleted...]
-      </c>
+        <v>41817</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034308902 — GRAVAL KHET SADAK JASMAN PATEL KE KHET SE LAXMI PATEL KE KHET KI OR</t>
+          <t>1732007046/RC/22012034297456 — सीसीरोड एवं नाली निर्माण गोधन मास्‍टर के मकान से हल्‍कोरी राजपूत के मकान तक</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>74118</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>38246.9</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>42391</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>42801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034326777 — C C ROAD AND NALI NIRMAN HANUMAN MANDIR SE NEPAL SINGH KE MAKAN KI OR</t>
+          <t>1732007046/RC/22012034308902 — GRAVAL KHET SADAK JASMAN PATEL KE KHET SE LAXMI PATEL KE KHET KI OR</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>273000</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>26767</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42776</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034337432 — सुदूर सड़क निर्माण मिडिल  स्कुल से टेकरीपुरा कि ओर भाटपिपारिया</t>
+          <t>1732007046/RC/22012034326777 — C C ROAD AND NALI NIRMAN HANUMAN MANDIR SE NEPAL SINGH KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>1312000</v>
+        <v>273000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>79804</v>
+        <v>26767</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42860</v>
+        <v>42776</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43991</v>
+        <v>43626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034374778 — cc road</t>
+          <t>1732007046/RC/22012034337432 — सुदूर सड़क निर्माण मिडिल  स्कुल से टेकरीपुरा कि ओर भाटपिपारिया</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>1312000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>79804</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>42860</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>43991</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034375144 — cc road</t>
+          <t>1732007046/RC/22012034374778 — cc road</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034397378 — CC ROAD AND NALI NIRMAN RAMA DHANAK KE GHAR SE MOHAN KE GHAR KI OR</t>
+          <t>1732007046/RC/22012034375144 — cc road</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>86400</v>
+        <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>85066</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034439705 — cc road and nali nirman mandir se balaram patel ke makan ki or</t>
+          <t>1732007046/RC/22012034397378 — CC ROAD AND NALI NIRMAN RAMA DHANAK KE GHAR SE MOHAN KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>86400</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>85066</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>44231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034450104 — सी सी रोड एंड नाली निर्माण मन्दिर से अमर सिह पटेल के मकान की ओर</t>
+          <t>1732007046/RC/22012034439705 — cc road and nali nirman mandir se balaram patel ke makan ki or</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>51840</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>50346</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034515899 — cc raod and nali nirman imrat patel ke makan se harnam choudhay ke makan ki or</t>
+          <t>1732007046/RC/22012034450104 — सी सी रोड एंड नाली निर्माण मन्दिर से अमर सिह पटेल के मकान की ओर</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>51840</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>50346</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>44517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034581301 — C C ROAD AND NALI NIRMAN BALARAM PATEL KE MAKAN SE LAXMI PATEL KE MAKAN KI OR</t>
+          <t>1732007046/RC/22012034515899 — cc raod and nali nirman imrat patel ke makan se harnam choudhay ke makan ki or</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>28586</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>27792</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034663391 — सी0सी0 रोड नाली निर्माण 15 वा वित्त पीपल से माता मंदिर तक ग्राम गाडरवारा</t>
+          <t>1732007046/RC/22012034581301 — C C ROAD AND NALI NIRMAN BALARAM PATEL KE MAKAN SE LAXMI PATEL KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>61000</v>
+        <v>28586</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>59670</v>
+        <v>27792</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45205</v>
+        <v>44498</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>46073</v>
+        <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034664515 — C c  road nali nirman 15 vitt naresh patel ke makan se bhaiya g ke ghar</t>
+          <t>1732007046/RC/22012034663391 — सी0सी0 रोड नाली निर्माण 15 वा वित्त पीपल से माता मंदिर तक ग्राम गाडरवारा</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>43000</v>
+        <v>61000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>35360</v>
+        <v>59670</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/22012034837457 — c c road nirman harishankar dhanak ke makan se mata mandir ki our vidhyan manrega</t>
+          <t>1732007046/RC/22012034664515 — C c  road nali nirman 15 vitt naresh patel ke makan se bhaiya g ke ghar</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>59000</v>
+        <v>43000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>46656</v>
+        <v>35360</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45723</v>
+        <v>45205</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RC/82 — गेवलमार्ग गाडरवारा खुर्द से भाट पि‍परि‍या</t>
+          <t>1732007046/RC/22012034837457 — c c road nirman harishankar dhanak ke makan se mata mandir ki our vidhyan manrega</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>500019</v>
+        <v>59000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>427784</v>
+        <v>46656</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>40320</v>
+        <v>45723</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>41954</v>
+        <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034286313 — shochalay nirman Ajabsingh/Ghodhan</t>
+          <t>1732007046/RC/82 — गेवलमार्ग गाडरवारा खुर्द से भाट पि‍परि‍या</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>3000</v>
+        <v>500019</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>2862</v>
+        <v>427784</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42279</v>
+        <v>40320</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>42397</v>
+        <v>41954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034286326 — shochalay nirman Bablu/Udaysingh</t>
+          <t>1732007046/RS/22012034286313 — shochalay nirman Ajabsingh/Ghodhan</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42286</v>
+        <v>42279</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034286337 — Shochalay nirman Baliram/Ghodhan</t>
+          <t>1732007046/RS/22012034286326 — shochalay nirman Bablu/Udaysingh</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>42286</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034287068 — Shochalay nirman Balkishan/Vishram</t>
+          <t>1732007046/RS/22012034286337 — Shochalay nirman Baliram/Ghodhan</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>42286</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034287069 — Shochalay nirman Bhagvandas/Umeda</t>
+          <t>1732007046/RS/22012034287068 — Shochalay nirman Balkishan/Vishram</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>42286</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034287070 — Shochalay nirman Bhojraj/Mansingh</t>
+          <t>1732007046/RS/22012034287069 — Shochalay nirman Bhagvandas/Umeda</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>2862</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42283</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>42286</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>42397</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034288595 — Shochalay nirman Chandan dhanak/Lotan</t>
+          <t>1732007046/RS/22012034287070 — Shochalay nirman Bhojraj/Mansingh</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>2862</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42293</v>
-[...3 lines deleted...]
-      </c>
+        <v>42283</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034288597 — Shochalay nirman charan singh /Godhan</t>
+          <t>1732007046/RS/22012034288595 — Shochalay nirman Chandan dhanak/Lotan</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>42293</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034288599 — Shochalay nirman Bhola /kanchhedi</t>
+          <t>1732007046/RS/22012034288597 — Shochalay nirman charan singh /Godhan</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>42293</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034288600 — Shochalay nirman Deena dhanak /Harigovind</t>
+          <t>1732007046/RS/22012034288599 — Shochalay nirman Bhola /kanchhedi</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>954</v>
+        <v>2862</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>42293</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43048</v>
+        <v>42397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034288601 — Shochalay nirman Bhagvansingh /babulal</t>
+          <t>1732007046/RS/22012034288600 — Shochalay nirman Deena dhanak /Harigovind</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>954</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42286</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>42293</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43048</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034376972 — shouchalay nirman hemraj bhat</t>
+          <t>1732007046/RS/22012034288601 — Shochalay nirman Bhagvansingh /babulal</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>10500</v>
+        <v>3000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>2924</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>42286</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034640222 — sockpit nirman school bale nal ke pass gadarwarakhurd</t>
+          <t>1732007046/RS/22012034376972 — shouchalay nirman hemraj bhat</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>2924</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>43726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1732007046/RS/22012034640223 — soak pit nirman mata chabutra bale nal ke pass gadarwarakhurd</t>
+          <t>1732007046/RS/22012034640222 — sockpit nirman school bale nal ke pass gadarwarakhurd</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1732007046/SK/649 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SALEYAKISHORE</t>
+          <t>1732007046/RS/22012034640223 — soak pit nirman mata chabutra bale nal ke pass gadarwarakhurd</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>118101</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>116007.8</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41530</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/22012034326654 — talab nirman school ke pichhe (salaiya kishor)</t>
+          <t>1732007046/SK/649 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SALEYAKISHORE</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>986700</v>
+        <v>118101</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>688</v>
+        <v>116007.8</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42874</v>
+        <v>41530</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43697</v>
+        <v>44650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/22012034558071 — shaskiy bhoomi par trench nirman gadarvara khurd</t>
+          <t>1732007046/WC/22012034326654 — talab nirman school ke pichhe (salaiya kishor)</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>76642.3</v>
+        <v>986700</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>62960</v>
+        <v>688</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43992</v>
+        <v>42874</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>45126</v>
+        <v>43697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/22012034599829 — नाला गहरीकरण खेलमैदान के पास से दूल्लीहरिजन के खेत की ओर</t>
+          <t>1732007046/WC/22012034558071 — shaskiy bhoomi par trench nirman gadarvara khurd</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>203368.94</v>
+        <v>76642.3</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>184680</v>
+        <v>62960</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44179</v>
+        <v>43992</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>45126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/22012034602903 — Nala Gahrikaran karya gram gadarvarakhurd</t>
+          <t>1732007046/WC/22012034599829 — नाला गहरीकरण खेलमैदान के पास से दूल्लीहरिजन के खेत की ओर</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>203368.94</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>184680</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44175</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>44179</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>45126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/22012034806112 — C.T.R.WATER HARWESTING NIRMAN PRIMARY SHALA BHAVAN SALAIYA KISHORE</t>
+          <t>1732007046/WC/22012034602903 — Nala Gahrikaran karya gram gadarvarakhurd</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>55740.99</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>9432</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44433</v>
+        <v>44175</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/22012034809535 — CTR Rain Water harwesting midil school salaiya kishor</t>
+          <t>1732007046/WC/22012034806112 — C.T.R.WATER HARWESTING NIRMAN PRIMARY SHALA BHAVAN SALAIYA KISHORE</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>55740.99</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>9432</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44300</v>
+        <v>44433</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/22012034960330 — तालाब गाहरिकरण कार्य</t>
+          <t>1732007046/WC/22012034809535 — CTR Rain Water harwesting midil school salaiya kishor</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1732007046/WC/41 — र्नि‍मलनीर कूप सलैयाकि‍शोर</t>
+          <t>1732007046/WC/22012034960330 — तालाब गाहरिकरण कार्य</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>241160</v>
+        <v>99000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>1269</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BANKHEDI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1732007046/WC/41 — र्नि‍मलनीर कूप सलैयाकि‍शोर</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>241160</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>1269</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>39904</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>42217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>BANKHEDI</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C362" s="1" t="inlineStr">
+      <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D362" s="1" t="inlineStr">
+      <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E362" s="1" t="inlineStr">
+      <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F362" s="1" t="inlineStr">
+      <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1732007046/WC/9993631304 — नवीन तालाब / परकुलेशन टेंक</t>
         </is>
       </c>
-      <c r="G362" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H362" s="2" t="n">
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
         <v>478000</v>
       </c>
-      <c r="I362" s="2" t="n">
+      <c r="I363" s="2" t="n">
         <v>43508</v>
       </c>
-      <c r="J362" s="3" t="n">
+      <c r="J363" s="3" t="n">
         <v>41404</v>
       </c>
-      <c r="K362" s="3" t="n">
+      <c r="K363" s="3" t="n">
         <v>42090</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>