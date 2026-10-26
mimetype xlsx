--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K688"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:27:58</t>
+          <t>Exported on: 2026-10-26 20:20:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>43221</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>43617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1733001043/AV/22012034375145 — Aanganbadi bhavan nirman pratappur no2</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>144864</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43566</v>
@@ -847,98 +847,98 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733001043/DP/22012034621099 — plantetion work bhikhakheda shantidham k pass</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>417325.18</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733001043/DP/22012034625920 — plantetion work shantidham pratappur</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>477625.26</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45383</v>
@@ -2060,98 +2060,98 @@
         <v>227</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/22012035543639 — khet talab nirman manish kumar /bal krishan</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>4174.03</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/22012035553121 — khet talab nirman putto bai/uma/govind</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45748</v>
@@ -2642,51 +2642,51 @@
       <c r="J60" s="3" t="n">
         <v>42984</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/121373 — Construction of IAY House -IAY REG. NO. MP-33-001-043-002/12A</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>42390</v>
@@ -3032,51 +3032,51 @@
       <c r="J68" s="3" t="n">
         <v>43293</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>43455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/132604 — Construction of IAY House -IAY REG. NO. MP-33-001-043-002/57A</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>42384</v>
@@ -4939,51 +4939,51 @@
       <c r="J107" s="3" t="n">
         <v>43286</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>43487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/1733970 — Construction of IAY House -IAY REG. NO. MP3161197</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>43210</v>
@@ -5231,51 +5231,51 @@
       <c r="J113" s="3" t="n">
         <v>43341</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/1865385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1805640</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>7656</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>43341</v>
@@ -6893,51 +6893,51 @@
       <c r="J147" s="3" t="n">
         <v>42827</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>45321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/205742 — Construction of IAY House -IAY REG. NO. MP-33-001-043-002/269</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>42460</v>
@@ -8308,51 +8308,51 @@
       <c r="J176" s="3" t="n">
         <v>43727</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>43910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/2234503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1806161</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>8272</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>43812</v>
@@ -8649,51 +8649,51 @@
       <c r="J183" s="3" t="n">
         <v>43780</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>44578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/2234889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1859584</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>8672</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>43780</v>
@@ -8794,51 +8794,51 @@
       <c r="J186" s="3" t="n">
         <v>43780</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>43976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/2235166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2179821</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>5632</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>43780</v>
@@ -9086,51 +9086,51 @@
       <c r="J192" s="3" t="n">
         <v>43812</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/2239415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1795196</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>43655</v>
@@ -10407,51 +10407,51 @@
       <c r="J219" s="3" t="n">
         <v>43780</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>44006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/2270280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1973471</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>43664</v>
@@ -10601,51 +10601,51 @@
       <c r="J223" s="3" t="n">
         <v>43727</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/2279380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2181449</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>43669</v>
@@ -12559,51 +12559,51 @@
       <c r="J263" s="3" t="n">
         <v>44628</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/3289167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3086666</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>12744</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44629</v>
@@ -12704,51 +12704,51 @@
       <c r="J266" s="3" t="n">
         <v>44623</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/3722425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120991425</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>1944</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45740</v>
@@ -14466,51 +14466,51 @@
       <c r="J302" s="3" t="n">
         <v>44800</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/3917231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127942821</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>8655</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>44781</v>
@@ -15003,51 +15003,51 @@
       <c r="J313" s="3" t="n">
         <v>44846</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/4164032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123483383</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>44707</v>
@@ -16177,51 +16177,51 @@
       <c r="J337" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>45749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/4583936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119281147</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45962</v>
@@ -16616,51 +16616,51 @@
       <c r="J346" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>45782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/4622803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127153499</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>3888</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45583</v>
@@ -16859,51 +16859,51 @@
       <c r="J351" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>45738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/4771068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124803160</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>7776</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45613</v>
@@ -17494,51 +17494,51 @@
       <c r="J364" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5174246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127255809</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46049</v>
@@ -17688,125 +17688,127 @@
       <c r="J368" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>45919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5222891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120366603</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5231197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118849867</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45920</v>
       </c>
-      <c r="K370" s="3"/>
+      <c r="K370" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17831,51 +17833,51 @@
       <c r="J371" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5240185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127928138</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45725</v>
@@ -17927,125 +17929,127 @@
       <c r="J373" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5377093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127319248</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5380882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120366492</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>18531</v>
+        <v>22131</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45975</v>
       </c>
-      <c r="K375" s="3"/>
+      <c r="K375" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18070,73 +18074,73 @@
       <c r="J376" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5523045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120992203</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>4176</v>
+        <v>8376</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18166,125 +18170,127 @@
       <c r="J378" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5634532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127199811</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5636473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127926463</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45861</v>
       </c>
-      <c r="K380" s="3"/>
+      <c r="K380" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18358,51 +18364,51 @@
       <c r="J382" s="3" t="n">
         <v>42818</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>43213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5787200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123525155</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45736</v>
@@ -18454,160 +18460,160 @@
       <c r="J384" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5787264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120992864</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5787265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120994789</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5787689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120993303</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
@@ -18634,182 +18640,184 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5787726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120278505</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5787911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116477275</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5788088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127146642</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45924</v>
       </c>
-      <c r="K391" s="3"/>
+      <c r="K391" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18883,51 +18891,51 @@
       <c r="J393" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5788199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119575341</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45770</v>
@@ -18979,51 +18987,51 @@
       <c r="J395" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1733001043/IF/IAY/5789673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118843134</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45962</v>
@@ -24869,98 +24877,98 @@
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1733001043/RC/22012034840645 — main road nahar k pass se nipaniya tak</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1733001043/RC/22012034840646 — main road nahar k pass se nipaniya tak</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>1337000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>90585</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45780</v>
@@ -31310,51 +31318,51 @@
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SIHORA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1733001043/RS/22012034517112 — Community sanitary complex Pratappur</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>39956</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44455</v>