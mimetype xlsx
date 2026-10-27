--- v1 (2026-10-26)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K688"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 20:20:06</t>
+          <t>Exported on: 2026-10-27 04:02:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">