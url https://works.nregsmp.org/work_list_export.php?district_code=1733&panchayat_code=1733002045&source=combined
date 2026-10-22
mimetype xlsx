--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K565"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 15:53:07</t>
+          <t>Exported on: 2026-10-22 20:21:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1738,51 +1738,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44790</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1733002045/AV/22012034624502 — Boundary wall Convergence - PS School Bankhedi- panchayat bhawan 22-23</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>31000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>28330</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44884</v>
@@ -2020,51 +2020,51 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45147</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1733002045/DP/22012034622074 — Plantation - Mandir Ke paas 24-25</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45451</v>
@@ -16557,98 +16557,98 @@
       <c r="J345" s="3" t="n">
         <v>45829</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4559505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114971833</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4559551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114976969</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45546</v>
@@ -16700,51 +16700,51 @@
       <c r="J348" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4562157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115150215</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46156</v>
@@ -17090,98 +17090,98 @@
       <c r="J356" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4582026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119579877</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4582027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119579928</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46156</v>
@@ -17380,51 +17380,51 @@
       <c r="J362" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4593136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121864625</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46065</v>
@@ -17623,98 +17623,98 @@
       <c r="J367" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>45764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4599695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122667910</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4600115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122933868</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45545</v>
@@ -17962,98 +17962,100 @@
       <c r="J374" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4944877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114971852</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46036</v>
       </c>
-      <c r="K375" s="3"/>
+      <c r="K375" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4951073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119580056</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45705</v>
@@ -18252,73 +18254,73 @@
       <c r="J380" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/4958047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122934190</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>11718</v>
+        <v>12501</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18446,51 +18448,51 @@
       <c r="J384" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5138212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121864938</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45728</v>
@@ -18640,51 +18642,51 @@
       <c r="J388" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>45974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/52659 — Construction of IAY House -IAY REG. NO. MP-33-002-045-001/1</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>42300</v>
@@ -18736,172 +18738,174 @@
       <c r="J390" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5520208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114964645</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5623361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115150384</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5779691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121668868</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>8091</v>
+        <v>19314</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46077</v>
       </c>
-      <c r="K393" s="3"/>
+      <c r="K393" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18926,78 +18930,80 @@
       <c r="J394" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5779906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123147916</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>8091</v>
+        <v>19314</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K395" s="3"/>
+      <c r="K395" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19022,214 +19028,216 @@
       <c r="J396" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5779908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123149467</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5779948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123704886</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>8091</v>
+        <v>19314</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5780047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114963212</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5780058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115150260</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>8352</v>
+        <v>19053</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19259,125 +19267,127 @@
       <c r="J401" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5780067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121650480</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5780090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122933120</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>16704</v>
+        <v>21924</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46036</v>
       </c>
-      <c r="K403" s="3"/>
+      <c r="K403" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19402,73 +19412,73 @@
       <c r="J404" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5780093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121864319</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>8091</v>
+        <v>22968</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19596,120 +19606,120 @@
       <c r="J408" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5780777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114955141</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5780926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123705164</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>9918</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19739,51 +19749,51 @@
       <c r="J411" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5781194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119594350</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45728</v>
@@ -19835,239 +19845,241 @@
       <c r="J413" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5781825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114973416</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>12006</v>
+        <v>22185</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5781944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114975447</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>11745</v>
+        <v>21402</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5781984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115026895</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46013</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5782134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123150373</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>8091</v>
+        <v>19314</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46065</v>
       </c>
-      <c r="K417" s="3"/>
+      <c r="K417" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5782143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115164171</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45729</v>
@@ -20119,51 +20131,51 @@
       <c r="J419" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5782578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122667705</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45912</v>
@@ -20264,73 +20276,73 @@
       <c r="J422" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>45968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1733002045/IF/IAY/5782749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122934843</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>12267</v>
+        <v>17748</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -23431,51 +23443,51 @@
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1733002045/RC/22012034827266 — Construction of gravel road Asharaam se bhatiya mohalla</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45408</v>
@@ -24011,51 +24023,51 @@
       <c r="J499" s="3" t="n">
         <v>45059</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1733002045/RS/22012034692218 — CC Nali Convergence - Ramdev ke ghar se jadeesh ke ghar Bankhedi 22-23</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>6800</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45189</v>
@@ -24105,98 +24117,98 @@
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45195</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1733002045/RS/22012035129843 — CC Nali Convergence - Ramlal ke ghar se Rajjan Khangar Gurda 24-25</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1733002045/RS/22012035129845 — CC Nali Convergence - Ashish ke ghar se Kallu Bai ke ghar tak Gurda 24-25</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45451</v>
@@ -26162,98 +26174,98 @@
       <c r="J544" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>45716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1733002045/WC/22012035208669 — Talab nirman karya bankheri koni road me</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1733002045/WC/22012035208670 — Ckeck dem  talab danwahi me</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45408</v>