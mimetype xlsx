--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K760"/>
+  <dimension ref="A1:K762"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 14:58:45</t>
+          <t>Exported on: 2026-10-21 07:50:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1733002071/AV/22012034390377 — Aganwadi Nirman - Mudkuru 2018-19</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>156624</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43485</v>
@@ -5558,192 +5558,192 @@
       <c r="J120" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/22012035267938 — Khet Ki Med Par Plantation - Imrankhan- Saleem Khan 24-25</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/22012035309004 — Cattle Shelter - Rinki Husbend Mukesh Jhariya 25-26</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/22012035368669 — Koop Recharge pit - Dasoda bai/bhagwan das</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/22012035368674 — Open well Recharge - Dasoda bai/bhagwan das</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45761</v>
@@ -5938,73 +5938,73 @@
         <v>59043.84</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/22012035646018 — Pashu Shed Nirman Rinki Jhariya</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>132146.86</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>5749.95</v>
+        <v>16981.83</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Bunding / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
@@ -8560,51 +8560,51 @@
       <c r="J182" s="3" t="n">
         <v>42966</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/105379 — Construction of IAY House -IAY REG. NO. MP-33-002-071-003/15a</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>42293</v>
@@ -13850,51 +13850,51 @@
       <c r="J290" s="3" t="n">
         <v>43274</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/1735897 — Construction of IAY House -IAY REG. NO. MP3516838</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>4872</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>43280</v>
@@ -15465,51 +15465,51 @@
       <c r="J323" s="3" t="n">
         <v>43707</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/2196422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3508008</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>5280</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>43717</v>
@@ -17962,51 +17962,51 @@
       <c r="J374" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>44739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/3308014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3506280</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>3264</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>44749</v>
@@ -22076,98 +22076,98 @@
       <c r="J458" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>45750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4554126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114189239</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>14580</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4554209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113519286</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>9720</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45651</v>
@@ -22415,51 +22415,51 @@
       <c r="J465" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4564102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115720391</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>10692</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45562</v>
@@ -22658,51 +22658,51 @@
       <c r="J470" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>45678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4594143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122400083</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>19980</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45590</v>
@@ -22803,98 +22803,98 @@
       <c r="J473" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>45670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4637923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129956157</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>14580</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4648534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143004715</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>14580</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45601</v>
@@ -23289,51 +23289,51 @@
       <c r="J483" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4861652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114001957</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>7290</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45651</v>
@@ -23434,51 +23434,51 @@
       <c r="J486" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>45840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4862415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116786031</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>20160</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45688</v>
@@ -23679,98 +23679,98 @@
       <c r="J491" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4866237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124115244</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>17370</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/4878537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115234551</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>4860</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45736</v>
@@ -24312,51 +24312,51 @@
       <c r="J504" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/5378800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113996921</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45765</v>
@@ -24849,73 +24849,73 @@
       <c r="J515" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/5595272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116343243</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>13050</v>
+        <v>18270</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25239,51 +25239,51 @@
       <c r="J523" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/5657818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114002052</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45917</v>
@@ -25384,73 +25384,73 @@
       <c r="J526" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>45968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/5658759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129956475</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>10701</v>
+        <v>15921</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25970,677 +25970,689 @@
       <c r="J538" s="3" t="n">
         <v>42797</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>43243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6004379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123431891</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6006453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115720436</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>7830</v>
+        <v>18009</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6006927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122397296</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>10440</v>
+        <v>23440</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46178</v>
       </c>
-      <c r="K541" s="3"/>
+      <c r="K541" s="3" t="n">
+        <v>46273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6006932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315133</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>20880</v>
+        <v>23490</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K542" s="3"/>
+      <c r="K542" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6009038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115234728</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>10440</v>
+        <v>25050</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K543" s="3"/>
+      <c r="K543" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6009039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115234770</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>7830</v>
+        <v>25050</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K544" s="3"/>
+      <c r="K544" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6009040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115234857</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6009297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118838623</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6009410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114001871</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>7830</v>
+        <v>12528</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6009411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114001988</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>7830</v>
+        <v>25050</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K548" s="3"/>
+      <c r="K548" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6009412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114001506</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>18270</v>
+        <v>23490</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K549" s="3"/>
+      <c r="K549" s="3" t="n">
+        <v>46273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6178336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122398214</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6194475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122400637</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>7830</v>
+        <v>24270</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6198141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129955706</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
@@ -26677,125 +26689,127 @@
       <c r="J553" s="3" t="n">
         <v>42846</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6209890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122399636</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>5220</v>
+        <v>22050</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1733002071/IF/IAY/6209932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123432517</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>10440</v>
+        <v>25050</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>46151</v>
       </c>
-      <c r="K555" s="3"/>
+      <c r="K555" s="3" t="n">
+        <v>46273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26810,9945 +26824,10039 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>15938</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/689849 — Construction of IAY House -IAY REG. NO. MP1239765</t>
+          <t>1733002071/IF/IAY/6250762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115235019</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>15394</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42895</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/691321 — Construction of IAY House -IAY REG. NO. MP1302050</t>
+          <t>1733002071/IF/IAY/6306628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115235571</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>15968</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46092</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/691924 — Construction of IAY House -IAY REG. NO. MP1313866</t>
+          <t>1733002071/IF/IAY/689849 — Construction of IAY House -IAY REG. NO. MP1239765</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>15274</v>
+        <v>15394</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42881</v>
+        <v>42895</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>43199</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/692142 — Construction of IAY House -IAY REG. NO. MP1317110</t>
+          <t>1733002071/IF/IAY/691321 — Construction of IAY House -IAY REG. NO. MP1302050</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>15406</v>
+        <v>15968</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42874</v>
+        <v>42881</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>43420</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/692444 — Construction of IAY House -IAY REG. NO. MP1322150</t>
+          <t>1733002071/IF/IAY/691924 — Construction of IAY House -IAY REG. NO. MP1313866</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>16681</v>
+        <v>15274</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42874</v>
+        <v>42881</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/721341 — Construction of IAY House -IAY REG. NO. MP1737522</t>
+          <t>1733002071/IF/IAY/692142 — Construction of IAY House -IAY REG. NO. MP1317110</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>15086</v>
+        <v>15406</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42861</v>
+        <v>42874</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43199</v>
+        <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/721343 — Construction of IAY House -IAY REG. NO. MP1737551</t>
+          <t>1733002071/IF/IAY/692444 — Construction of IAY House -IAY REG. NO. MP1322150</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>15317</v>
+        <v>16681</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42867</v>
+        <v>42874</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43274</v>
+        <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/745611 — Construction of IAY House -IAY REG. NO. MP2389705</t>
+          <t>1733002071/IF/IAY/721341 — Construction of IAY House -IAY REG. NO. MP1737522</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>15522</v>
+        <v>15086</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42888</v>
+        <v>42861</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>43274</v>
+        <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/746515 — Construction of IAY House -IAY REG. NO. MP2416275</t>
+          <t>1733002071/IF/IAY/721343 — Construction of IAY House -IAY REG. NO. MP1737551</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>15426</v>
+        <v>15317</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42895</v>
+        <v>42867</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>43185</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/746562 — Construction of IAY House -IAY REG. NO. MP2418121</t>
+          <t>1733002071/IF/IAY/745611 — Construction of IAY House -IAY REG. NO. MP2389705</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>15154</v>
+        <v>15522</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>43185</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/746568 — Construction of IAY House -IAY REG. NO. MP2418359</t>
+          <t>1733002071/IF/IAY/746515 — Construction of IAY House -IAY REG. NO. MP2416275</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>15396</v>
+        <v>15426</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42888</v>
+        <v>42895</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>43199</v>
+        <v>43185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/746742 — Construction of IAY House -IAY REG. NO. MP2424973</t>
+          <t>1733002071/IF/IAY/746562 — Construction of IAY House -IAY REG. NO. MP2418121</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>15352</v>
+        <v>15154</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42895</v>
+        <v>42888</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>43274</v>
+        <v>43185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/747706 — Construction of IAY House -IAY REG. NO. MP2459684</t>
+          <t>1733002071/IF/IAY/746568 — Construction of IAY House -IAY REG. NO. MP2418359</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>15364</v>
+        <v>15396</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42861</v>
+        <v>42888</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/833437 — Construction of IAY House -IAY REG. NO. MP1239854</t>
+          <t>1733002071/IF/IAY/746742 — Construction of IAY House -IAY REG. NO. MP2424973</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>15405</v>
+        <v>15352</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42881</v>
+        <v>42895</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43199</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/833875 — Construction of IAY House -IAY REG. NO. MP1253538</t>
+          <t>1733002071/IF/IAY/747706 — Construction of IAY House -IAY REG. NO. MP2459684</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>15426</v>
+        <v>15364</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42874</v>
+        <v>42861</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/836328 — Construction of IAY House -IAY REG. NO. MP1301879</t>
+          <t>1733002071/IF/IAY/833437 — Construction of IAY House -IAY REG. NO. MP1239854</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>16274</v>
+        <v>15405</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42966</v>
+        <v>42881</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>43102</v>
+        <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/836388 — Construction of IAY House -IAY REG. NO. MP1302754</t>
+          <t>1733002071/IF/IAY/833875 — Construction of IAY House -IAY REG. NO. MP1253538</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>15384</v>
+        <v>15426</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>43274</v>
+        <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/836406 — Construction of IAY House -IAY REG. NO. MP1303057</t>
+          <t>1733002071/IF/IAY/836328 — Construction of IAY House -IAY REG. NO. MP1301879</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>15480</v>
+        <v>16274</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>43035</v>
+        <v>42966</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>43199</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/836793 — Construction of IAY House -IAY REG. NO. MP1309485</t>
+          <t>1733002071/IF/IAY/836388 — Construction of IAY House -IAY REG. NO. MP1302754</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>15384</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42846</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>43274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/836963 — Construction of IAY House -IAY REG. NO. MP1312398</t>
+          <t>1733002071/IF/IAY/836406 — Construction of IAY House -IAY REG. NO. MP1303057</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43000</v>
+        <v>43035</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/837019 — Construction of IAY House -IAY REG. NO. MP1313364</t>
+          <t>1733002071/IF/IAY/836793 — Construction of IAY House -IAY REG. NO. MP1309485</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>15446</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42895</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/837076 — Construction of IAY House -IAY REG. NO. MP1314289</t>
+          <t>1733002071/IF/IAY/836963 — Construction of IAY House -IAY REG. NO. MP1312398</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>15275</v>
+        <v>15480</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42881</v>
+        <v>43000</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>43437</v>
+        <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/837320 — Construction of IAY House -IAY REG. NO. MP1318735</t>
+          <t>1733002071/IF/IAY/837019 — Construction of IAY House -IAY REG. NO. MP1313364</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>15346</v>
+        <v>15446</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>43437</v>
+        <v>43410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/839156 — Construction of IAY House -IAY REG. NO. MP1346410</t>
+          <t>1733002071/IF/IAY/837076 — Construction of IAY House -IAY REG. NO. MP1314289</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>16476</v>
+        <v>15275</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42937</v>
+        <v>42881</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>43102</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/839160 — Construction of IAY House -IAY REG. NO. MP1346431</t>
+          <t>1733002071/IF/IAY/837320 — Construction of IAY House -IAY REG. NO. MP1318735</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>15074</v>
+        <v>15346</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42867</v>
+        <v>42895</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43575</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/841922 — Construction of IAY House -IAY REG. NO. MP1383354</t>
+          <t>1733002071/IF/IAY/839156 — Construction of IAY House -IAY REG. NO. MP1346410</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>15426</v>
+        <v>16476</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42917</v>
+        <v>42937</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43418</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/842171 — Construction of IAY House -IAY REG. NO. MP1386591</t>
+          <t>1733002071/IF/IAY/839160 — Construction of IAY House -IAY REG. NO. MP1346431</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>15354</v>
+        <v>15074</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42888</v>
+        <v>42867</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>43418</v>
+        <v>43575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/842626 — Construction of IAY House -IAY REG. NO. MP1392698</t>
+          <t>1733002071/IF/IAY/841922 — Construction of IAY House -IAY REG. NO. MP1383354</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>15339</v>
+        <v>15426</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42881</v>
+        <v>42917</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/844930 — Construction of IAY House -IAY REG. NO. MP1423542</t>
+          <t>1733002071/IF/IAY/842171 — Construction of IAY House -IAY REG. NO. MP1386591</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>15408</v>
+        <v>15354</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/848416 — Construction of IAY House -IAY REG. NO. MP1470306</t>
+          <t>1733002071/IF/IAY/842626 — Construction of IAY House -IAY REG. NO. MP1392698</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>15440</v>
+        <v>15339</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42917</v>
+        <v>42881</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>43303</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/875447 — Construction of IAY House -IAY REG. NO. MP1803058</t>
+          <t>1733002071/IF/IAY/844930 — Construction of IAY House -IAY REG. NO. MP1423542</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>5440</v>
+        <v>15408</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42902</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>42888</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>43418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/884199 — Construction of IAY House -IAY REG. NO. MP1920379</t>
+          <t>1733002071/IF/IAY/848416 — Construction of IAY House -IAY REG. NO. MP1470306</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>15694</v>
+        <v>15440</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43035</v>
+        <v>42917</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>43427</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/918046 — Construction of IAY House -IAY REG. NO. MP2391905</t>
+          <t>1733002071/IF/IAY/875447 — Construction of IAY House -IAY REG. NO. MP1803058</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>5440</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42846</v>
+        <v>42902</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/918397 — Construction of IAY House -IAY REG. NO. MP2397438</t>
+          <t>1733002071/IF/IAY/884199 — Construction of IAY House -IAY REG. NO. MP1920379</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>15412</v>
+        <v>15694</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42924</v>
+        <v>43035</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>43221</v>
+        <v>43427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/919400 — Construction of IAY House -IAY REG. NO. MP2412020</t>
+          <t>1733002071/IF/IAY/918046 — Construction of IAY House -IAY REG. NO. MP2391905</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>15440</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42902</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/924167 — Construction of IAY House -IAY REG. NO. MP2480151</t>
+          <t>1733002071/IF/IAY/918397 — Construction of IAY House -IAY REG. NO. MP2397438</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>15402</v>
+        <v>15412</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>42888</v>
+        <v>42924</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>43274</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/925090 — Construction of IAY House -IAY REG. NO. MP2502239</t>
+          <t>1733002071/IF/IAY/919400 — Construction of IAY House -IAY REG. NO. MP2412020</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>15238</v>
+        <v>15440</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>42874</v>
+        <v>42902</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>43418</v>
+        <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/925541 — Construction of IAY House -IAY REG. NO. MP2511242</t>
+          <t>1733002071/IF/IAY/924167 — Construction of IAY House -IAY REG. NO. MP2480151</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>15404</v>
+        <v>15402</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>42902</v>
+        <v>42888</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>43418</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/925542 — Construction of IAY House -IAY REG. NO. MP2511244</t>
+          <t>1733002071/IF/IAY/925090 — Construction of IAY House -IAY REG. NO. MP2502239</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>15310</v>
+        <v>15238</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>42888</v>
+        <v>42874</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>43575</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/968211 — Construction of IAY House -IAY REG. NO. MP3503988</t>
+          <t>1733002071/IF/IAY/925541 — Construction of IAY House -IAY REG. NO. MP2511242</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>15178</v>
+        <v>15404</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>42867</v>
+        <v>42902</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>43575</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/968697 — Construction of IAY House -IAY REG. NO. MP3516754</t>
+          <t>1733002071/IF/IAY/925542 — Construction of IAY House -IAY REG. NO. MP2511244</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>15448</v>
+        <v>15310</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42874</v>
+        <v>42888</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>43221</v>
+        <v>43575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1733002071/IF/IAY/968704 — Construction of IAY House -IAY REG. NO. MP3516991</t>
+          <t>1733002071/IF/IAY/968211 — Construction of IAY House -IAY REG. NO. MP3503988</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>15348</v>
+        <v>15178</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42888</v>
+        <v>42867</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>43438</v>
+        <v>43575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1103 — खेल मैदान समतलीकरण पिपरिया</t>
+          <t>1733002071/IF/IAY/968697 — Construction of IAY House -IAY REG. NO. MP3516754</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>866341</v>
+        <v>15448</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>40802</v>
+        <v>42874</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>40975</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1172 — KHEL MAIDAN SCHOOL KE SAMNE SAMTALIKARAN</t>
+          <t>1733002071/IF/IAY/968704 — Construction of IAY House -IAY REG. NO. MP3516991</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>415554</v>
+        <v>15348</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>40970</v>
+        <v>42888</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>41097</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1267 — MEDH BANDHAAN LATORIRAM/RATIRAM</t>
+          <t>1733002071/LD/1103 — खेल मैदान समतलीकरण पिपरिया</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>12804</v>
+        <v>866341</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41075</v>
+        <v>40802</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>41081</v>
+        <v>40975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1268 — MEDH BANDHAAN RADHA BAI/SHYAMLAL</t>
+          <t>1733002071/LD/1172 — KHEL MAIDAN SCHOOL KE SAMNE SAMTALIKARAN</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>16500</v>
+        <v>415554</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>41075</v>
+        <v>40970</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>41081</v>
+        <v>41097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1272 — MEDH BANDHAAN BHAGWANDAS/SIRDARI</t>
+          <t>1733002071/LD/1267 — MEDH BANDHAAN LATORIRAM/RATIRAM</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>11088</v>
+        <v>12804</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41061</v>
+        <v>41075</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41082</v>
+        <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1273 — MEDH BANDHAAN RAMKESH/RAMDHUN</t>
+          <t>1733002071/LD/1268 — MEDH BANDHAAN RADHA BAI/SHYAMLAL</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>4680</v>
+        <v>16500</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41068</v>
+        <v>41075</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>41074</v>
+        <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1274 — MEDH BANDHAAN DAMDILAL/PANCHAMLAL</t>
+          <t>1733002071/LD/1272 — MEDH BANDHAAN BHAGWANDAS/SIRDARI</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>19932</v>
+        <v>11088</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41068</v>
+        <v>41061</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1275 — MEDH BANDHAAN SANTOSH/PANCHAMLAL</t>
+          <t>1733002071/LD/1273 — MEDH BANDHAAN RAMKESH/RAMDHUN</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>19964</v>
+        <v>4680</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41068</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>41082</v>
+        <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1279 — MEDH BANDHAAN NARESH/GOPAL</t>
+          <t>1733002071/LD/1274 — MEDH BANDHAAN DAMDILAL/PANCHAMLAL</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>6336</v>
+        <v>19932</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>41068</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>41074</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1280 — MEDH BANDHAAN KISHAN/HALLU SINGH</t>
+          <t>1733002071/LD/1275 — MEDH BANDHAAN SANTOSH/PANCHAMLAL</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>9504</v>
+        <v>19964</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41070</v>
+        <v>41068</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>41074</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1281 — MEDH BANDHAAN RATAN SINGH/VISHAL</t>
+          <t>1733002071/LD/1279 — MEDH BANDHAAN NARESH/GOPAL</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>9636</v>
+        <v>6336</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41061</v>
+        <v>41068</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1282 — MEDH BANDHAAN SULTAN/VISHAL</t>
+          <t>1733002071/LD/1280 — MEDH BANDHAAN KISHAN/HALLU SINGH</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>10296</v>
+        <v>9504</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41061</v>
+        <v>41070</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1283 — MEDH BANDHAAN MISHRILAL/BASANTLAL</t>
+          <t>1733002071/LD/1281 — MEDH BANDHAAN RATAN SINGH/VISHAL</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>11880</v>
+        <v>9636</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>41061</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1284 — MEDH BANDHAAN BUDDHULAL/DAYARAM</t>
+          <t>1733002071/LD/1282 — MEDH BANDHAAN SULTAN/VISHAL</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>17820</v>
+        <v>10296</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>41061</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1285 — MEDH BANDHAAN GYAN BAI/JEEVANLAL</t>
+          <t>1733002071/LD/1283 — MEDH BANDHAAN MISHRILAL/BASANTLAL</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>10000</v>
+        <v>11880</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>41061</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1286 — MEDH BANDHAAN JAGESHWAR/SEVARAM</t>
+          <t>1733002071/LD/1284 — MEDH BANDHAAN BUDDHULAL/DAYARAM</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>7920</v>
+        <v>17820</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41064</v>
+        <v>41061</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1287 — MEDH BANDHAAN RAJESH/KUNJILAL</t>
+          <t>1733002071/LD/1285 — MEDH BANDHAAN GYAN BAI/JEEVANLAL</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>17952</v>
+        <v>10000</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>41061</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/1405 — MEDH BANDHAAN AHMAD BEG/UABIULLA</t>
+          <t>1733002071/LD/1286 — MEDH BANDHAAN JAGESHWAR/SEVARAM</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>7392</v>
+        <v>7920</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41071</v>
+        <v>41064</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>41077</v>
+        <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/22012034242112 — maidan samtalikaran aganwadi bhawan ke samne</t>
+          <t>1733002071/LD/1287 — MEDH BANDHAAN RAJESH/KUNJILAL</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>223000</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>152606.8</v>
+        <v>17952</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42349</v>
+        <v>41061</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>42794</v>
+        <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/22012034242434 — maidan samtalikaran samudasik bhawan ke samne</t>
+          <t>1733002071/LD/1405 — MEDH BANDHAAN AHMAD BEG/UABIULLA</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>223000</v>
+        <v>12000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>168528</v>
+        <v>7392</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42349</v>
+        <v>41071</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>42794</v>
+        <v>41077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/22012034247025 — Maidan Samtaikaran(Socaity ke samne)</t>
+          <t>1733002071/LD/22012034242112 — maidan samtalikaran aganwadi bhawan ke samne</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>221000</v>
+        <v>223000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>142700.7</v>
+        <v>152606.8</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42363</v>
+        <v>42349</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>42790</v>
+        <v>42794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/22012034297751 — Shanti Dham(Padua)</t>
+          <t>1733002071/LD/22012034242434 — maidan samtalikaran samudasik bhawan ke samne</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>180000</v>
+        <v>223000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>175212.9</v>
+        <v>168528</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42748</v>
+        <v>42349</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>42887</v>
+        <v>42794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/3799392502 — khel maidan samtalikaran urdu shala ke samne</t>
+          <t>1733002071/LD/22012034247025 — Maidan Samtaikaran(Socaity ke samne)</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>432000</v>
+        <v>221000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>142700.7</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>42363</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>42790</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/3799392512 — shantidham nirman</t>
+          <t>1733002071/LD/22012034297751 — Shanti Dham(Padua)</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>358000</v>
+        <v>180000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>311827.7</v>
+        <v>175212.9</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41537</v>
+        <v>42748</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>41741</v>
+        <v>42887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/3799418366 — shantidham nirman pipariya</t>
+          <t>1733002071/LD/3799392502 — khel maidan samtalikaran urdu shala ke samne</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>213000</v>
+        <v>432000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>200087.9</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41649</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/572 — MED BANDHAN RAGHUVEER / BHAGOLE</t>
+          <t>1733002071/LD/3799392512 — shantidham nirman</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>358000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>9900</v>
+        <v>311827.7</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>40305</v>
+        <v>41537</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>40323</v>
+        <v>41741</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/573 — MED BANDHNA BHAGVAN / PURANLAL</t>
+          <t>1733002071/LD/3799418366 — shantidham nirman pipariya</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>0</v>
+        <v>213000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>9000</v>
+        <v>200087.9</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>40305</v>
+        <v>41649</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>40331</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/574 — MED BANDHAN IBRAR / RAFEEQ</t>
+          <t>1733002071/LD/572 — MED BANDHAN RAGHUVEER / BHAGOLE</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>8000</v>
+        <v>9900</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>40314</v>
+        <v>40305</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>40324</v>
+        <v>40323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/575 — MED BANDHAN SUMANTRI BAI / SUKHCHAIN</t>
+          <t>1733002071/LD/573 — MED BANDHNA BHAGVAN / PURANLAL</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>8000</v>
+        <v>9000</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>40314</v>
+        <v>40305</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>40323</v>
+        <v>40331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/576 — MED BANDHAN PARAM LAL/ FOOLCHAND</t>
+          <t>1733002071/LD/574 — MED BANDHAN IBRAR / RAFEEQ</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>4600</v>
+        <v>8000</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>40317</v>
+        <v>40314</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>40323</v>
+        <v>40324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/577 — MED BANDHAN DVARIKA / VRANDAVAN</t>
+          <t>1733002071/LD/575 — MED BANDHAN SUMANTRI BAI / SUKHCHAIN</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>4600</v>
+        <v>8000</v>
       </c>
       <c r="J629" s="3" t="n">
+        <v>40314</v>
+      </c>
+      <c r="K629" s="3" t="n">
         <v>40323</v>
-      </c>
-[...1 lines deleted...]
-        <v>40347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/925 — शांतिधाम निर्माण कार्य (कब्रस्‍तान)</t>
+          <t>1733002071/LD/576 — MED BANDHAN PARAM LAL/ FOOLCHAND</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>527535</v>
+        <v>4600</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>40571</v>
+        <v>40317</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>40889</v>
+        <v>40323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1733002071/LD/926 — शांतिधाम निर्माण कार्य आदिवासी</t>
+          <t>1733002071/LD/577 — MED BANDHAN DVARIKA / VRANDAVAN</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>650056</v>
+        <v>4600</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>40606</v>
+        <v>40323</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>40919</v>
+        <v>40347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/118 — रोड निर्माण कार्य मुडकुह मार्ग</t>
+          <t>1733002071/LD/925 — शांतिधाम निर्माण कार्य (कब्रस्‍तान)</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>527535</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>39696</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>40571</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>40889</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034169152 — antarik marg raghuveer ke ghar se khet ki or</t>
+          <t>1733002071/LD/926 — शांतिधाम निर्माण कार्य आदिवासी</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>650056</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>40606</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>40919</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034171054 — cc road primary school se jageshwar ke ghar ki or</t>
+          <t>1733002071/RC/118 — रोड निर्माण कार्य मुडकुह मार्ग</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>62981.34</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>41439</v>
-[...3 lines deleted...]
-      </c>
+        <v>39696</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034176213 — cc road sah nali mukhya marg se mahpal singh ke gh</t>
+          <t>1733002071/RC/22012034169152 — antarik marg raghuveer ke ghar se khet ki or</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>166000</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>163574.35</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>41481</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034210859 — cc road nirman baba ki majaar se kaleem jaleel ke ghar tak</t>
+          <t>1733002071/RC/22012034171054 — cc road primary school se jageshwar ke ghar ki or</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>62981.34</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41518</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>41439</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>41466</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034210862 — cc road nirman baba ki majaar se kaleem jaleel ke ghar tak</t>
+          <t>1733002071/RC/22012034176213 — cc road sah nali mukhya marg se mahpal singh ke gh</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>163574.35</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41518</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>41481</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>41556</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034210863 — cc road nirman baba ki majaar se kaleem jaleel ke</t>
+          <t>1733002071/RC/22012034210859 — cc road nirman baba ki majaar se kaleem jaleel ke ghar tak</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>95720.99</v>
+        <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>41518</v>
+      </c>
+      <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034220636 — cc road sah nali shankar ji ke chabutra se makhan</t>
+          <t>1733002071/RC/22012034210862 — cc road nirman baba ki majaar se kaleem jaleel ke ghar tak</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>104000</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>86546</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41803</v>
-[...3 lines deleted...]
-      </c>
+        <v>41518</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034267129 — cc road sah nali santosh dubey ke ghar se khermai tak</t>
+          <t>1733002071/RC/22012034210863 — cc road nirman baba ki majaar se kaleem jaleel ke</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>59000</v>
+        <v>105000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>57876</v>
+        <v>95720.99</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>42195</v>
+        <v>41701</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>42250</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034283550 — sudur gram sadak sampark imam bada se sidhadham and panchayat bhavan tak</t>
+          <t>1733002071/RC/22012034220636 — cc road sah nali shankar ji ke chabutra se makhan</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>656000</v>
+        <v>104000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>86546</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>42182</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>41803</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>41840</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034287882 — Sudoor Gram Sadak Sampark(Eshak ke Khet Se Poura Kaap Tak)</t>
+          <t>1733002071/RC/22012034267129 — cc road sah nali santosh dubey ke ghar se khermai tak</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>740000</v>
+        <v>59000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>573572</v>
+        <v>57876</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>42307</v>
+        <v>42195</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>42545</v>
+        <v>42250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034296259 — sudoor gram sadak sampark(mukhya marg se talab pahuch marg)</t>
+          <t>1733002071/RC/22012034283550 — sudur gram sadak sampark imam bada se sidhadham and panchayat bhavan tak</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>722000</v>
+        <v>656000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>318</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>42384</v>
-[...3 lines deleted...]
-      </c>
+        <v>42182</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034335982 — Sudoor Gra, Sampark Sadak(Mukhya Marg se Talab Pahuch Marg)</t>
+          <t>1733002071/RC/22012034287882 — Sudoor Gram Sadak Sampark(Eshak ke Khet Se Poura Kaap Tak)</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>1250000</v>
+        <v>740000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>612341</v>
+        <v>573572</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42846</v>
+        <v>42307</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>43033</v>
+        <v>42545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034340971 — Sudoor Gram Sampark Sadak(Makhan ke Ghar Khet va mukhaya Marg ki Or)</t>
+          <t>1733002071/RC/22012034296259 — sudoor gram sadak sampark(mukhya marg se talab pahuch marg)</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>1350000</v>
+        <v>722000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>1246565.28</v>
+        <v>318</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42895</v>
+        <v>42384</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>43497</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034369188 — c c road nirmand karya</t>
+          <t>1733002071/RC/22012034335982 — Sudoor Gra, Sampark Sadak(Mukhya Marg se Talab Pahuch Marg)</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>1250000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>612341</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>42846</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034439922 — c c road nirmand</t>
+          <t>1733002071/RC/22012034340971 — Sudoor Gram Sampark Sadak(Makhan ke Ghar Khet va mukhaya Marg ki Or)</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>1350000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>1246565.28</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>42895</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>43497</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/22012034548103 — CC ROAD SAH NALI NIRMAN CON. 15TH FIN. SHANKAR JI KE CHABUTRE SE RAJENDRA KE GHAR KI AUR G.PIPRIY 20</t>
+          <t>1733002071/RC/22012034369188 — c c road nirmand karya</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>66000</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>65524</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44148</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/222 — पहरूआ से कटाव पहुंच मार्ग</t>
+          <t>1733002071/RC/22012034439922 — c c road nirmand</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>135813</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39720</v>
+        <v>43491</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/362 — मुडकुरू काप से पोरा काप मार्ग</t>
+          <t>1733002071/RC/22012034548103 — CC ROAD SAH NALI NIRMAN CON. 15TH FIN. SHANKAR JI KE CHABUTRE SE RAJENDRA KE GHAR KI AUR G.PIPRIY 20</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>66000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>371829</v>
+        <v>65524</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>40154</v>
+        <v>44148</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>40308</v>
+        <v>44284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/363 — पडुआ काप से मुडकुरू काप पहुंच मार्ग</t>
+          <t>1733002071/RC/222 — पहरूआ से कटाव पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>451986</v>
+        <v>135813</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>40074</v>
-[...3 lines deleted...]
-      </c>
+        <v>39720</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/364 — पुलिया निर्माण मुडकुरू काप</t>
+          <t>1733002071/RC/362 — मुडकुरू काप से पोरा काप मार्ग</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>109163</v>
+        <v>371829</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>40252</v>
+        <v>40154</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>40276</v>
+        <v>40308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/447 — pwd मार्ग से सिद्वधाम ईदगाह मार्ग</t>
+          <t>1733002071/RC/363 — पडुआ काप से मुडकुरू काप पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>449651.13</v>
+        <v>451986</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>40270</v>
+        <v>40074</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>40270</v>
+        <v>40033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/478 — पिपरिया से बिरिया मार्ग</t>
+          <t>1733002071/RC/364 — पुलिया निर्माण मुडकुरू काप</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>459356</v>
+        <v>109163</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>40305</v>
+        <v>40252</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>41483</v>
+        <v>40276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/495 — ASHISH DAHIYA KE MAKAN SE MALGAO KE PAS TAK ROAD NIRMAN</t>
+          <t>1733002071/RC/447 — pwd मार्ग से सिद्वधाम ईदगाह मार्ग</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>119393.12</v>
+        <v>449651.13</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>40375</v>
+        <v>40270</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40565</v>
+        <v>40270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/538 — सलाम खान के प्‍लाट से पौंरा काप मार्ग निर्माण्</t>
+          <t>1733002071/RC/478 — पिपरिया से बिरिया मार्ग</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>391680</v>
+        <v>459356</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>40473</v>
+        <v>40305</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>40834</v>
+        <v>41483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/579 — पुलिया निर्माण शांतिधाम रोड में</t>
+          <t>1733002071/RC/495 — ASHISH DAHIYA KE MAKAN SE MALGAO KE PAS TAK ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>293204</v>
+        <v>119393.12</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>40700</v>
+        <v>40375</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>40883</v>
+        <v>40565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/583 — मुख्‍य मार्ग से शान्तिधाम रोड निर्माण</t>
+          <t>1733002071/RC/538 — सलाम खान के प्‍लाट से पौंरा काप मार्ग निर्माण्</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>748672</v>
+        <v>391680</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>40669</v>
+        <v>40473</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>40877</v>
+        <v>40834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/676 — ANTRIK MARGE MUKHYA MARG SE SUMMER KE GHAR TAK</t>
+          <t>1733002071/RC/579 — पुलिया निर्माण शांतिधाम रोड में</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>149290</v>
+        <v>293204</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>40921</v>
+        <v>40700</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>40946</v>
+        <v>40883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/690 — BADI KHADAN SE PORA KAP MARG MURMIKARAN</t>
+          <t>1733002071/RC/583 — मुख्‍य मार्ग से शान्तिधाम रोड निर्माण</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>679451</v>
+        <v>748672</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>40893</v>
+        <v>40669</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40959</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/692 — ANTARIK MAGRA SAH KACHCHI NALI NIRMAN MASJID SE ADIWASI KALONI</t>
+          <t>1733002071/RC/676 — ANTRIK MARGE MUKHYA MARG SE SUMMER KE GHAR TAK</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>116200</v>
+        <v>149290</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>40947</v>
+        <v>40921</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>41113</v>
+        <v>40946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/791 — DEVENDRA KE GHAR SE KOMAL KE GHAR TAK C.C.ROAD SAH NALI (PANCH PARMESHWAR)</t>
+          <t>1733002071/RC/690 — BADI KHADAN SE PORA KAP MARG MURMIKARAN</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>117074</v>
+        <v>679451</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>40978</v>
+        <v>40893</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41095</v>
+        <v>40959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/832 — SARVAJANI GHAT SE ADIVASI SHANTIDHAM TAK ANTARIK MARG</t>
+          <t>1733002071/RC/692 — ANTARIK MAGRA SAH KACHCHI NALI NIRMAN MASJID SE ADIWASI KALONI</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>307196</v>
+        <v>116200</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41075</v>
+        <v>40947</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>41327</v>
+        <v>41113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RC/857 — CC ROAD MUKHYA MARG SE RAMESH,ASHISH KE GHAR TAK (PANCH PARMESHWAR)</t>
+          <t>1733002071/RC/791 — DEVENDRA KE GHAR SE KOMAL KE GHAR TAK C.C.ROAD SAH NALI (PANCH PARMESHWAR)</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>133362</v>
+        <v>117074</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41135</v>
+        <v>40978</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41165</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012034512205 — CC Nali Convergence - Santosh ke ghar se PS Sachool ki or 20-21</t>
+          <t>1733002071/RC/832 — SARVAJANI GHAT SE ADIVASI SHANTIDHAM TAK ANTARIK MARG</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>1900</v>
+        <v>307196</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44281</v>
+        <v>41075</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>45096</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012034512372 — CC Nali Convergence - Ilyaj Ke Ghar se Maszid ki or 20-21</t>
+          <t>1733002071/RC/857 — CC ROAD MUKHYA MARG SE RAMESH,ASHISH KE GHAR TAK (PANCH PARMESHWAR)</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>133362</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>41135</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>41165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012034512373 — CC Nali Convergence - Ilyaj Ke Ghar se Maszid ki or 20-21</t>
+          <t>1733002071/RS/22012034512205 — CC Nali Convergence - Santosh ke ghar se PS Sachool ki or 20-21</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>28000</v>
+        <v>26000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>27740</v>
+        <v>1900</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>44281</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>45096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012034512374 — CC Nali Convergence - Handpump se rajendra kol ke ghar ki or - Padua 20-21</t>
+          <t>1733002071/RS/22012034512372 — CC Nali Convergence - Ilyaj Ke Ghar se Maszid ki or 20-21</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>26792</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44281</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012034570155 — Toilet Convergence - Urdu School Mudkuru 21-22</t>
+          <t>1733002071/RS/22012034512373 — CC Nali Convergence - Ilyaj Ke Ghar se Maszid ki or 20-21</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>15000</v>
+        <v>28000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>14820</v>
+        <v>27740</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44463</v>
+        <v>44281</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>44617</v>
+        <v>45096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012034688584 — CC Nali Convergence - Bhagwat sen ke ghar se mukhya marg ki or Pipariya 22-23</t>
+          <t>1733002071/RS/22012034512374 — CC Nali Convergence - Handpump se rajendra kol ke ghar ki or - Padua 20-21</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>62000</v>
+        <v>28000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>58208</v>
+        <v>26792</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45359</v>
+        <v>44281</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>45503</v>
+        <v>45124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012035117968 — CC Nali Convergence - Ameen kha ke ghar se Aganwadi bhawan tak 23-24</t>
+          <t>1733002071/RS/22012034570155 — Toilet Convergence - Urdu School Mudkuru 21-22</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>107000</v>
+        <v>15000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>43787</v>
+        <v>14820</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45310</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>44463</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>44617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012035126574 — Hume Pipe Nali Convergence - Shankar ji ke mandir se talab ki or 23-24</t>
+          <t>1733002071/RS/22012034688584 — CC Nali Convergence - Bhagwat sen ke ghar se mukhya marg ki or Pipariya 22-23</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>47000</v>
+        <v>62000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>38784</v>
+        <v>58208</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45618</v>
+        <v>45359</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>46050</v>
+        <v>45503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012035126577 — CC Nali Convergence - Dinesh ke ghar se Bedi ke ghar ki or 23-24</t>
+          <t>1733002071/RS/22012035117968 — CC Nali Convergence - Ameen kha ke ghar se Aganwadi bhawan tak 23-24</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>63000</v>
+        <v>107000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>57321.05</v>
+        <v>43787</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45492</v>
-[...3 lines deleted...]
-      </c>
+        <v>45310</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1733002071/RS/22012035129338 — CC Nali Convergence - Aganwadi se Paani ki Tanki ki or Padua 24-25</t>
+          <t>1733002071/RS/22012035126574 — Hume Pipe Nali Convergence - Shankar ji ke mandir se talab ki or 23-24</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>24000</v>
+        <v>47000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>22268.4</v>
+        <v>38784</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45520</v>
+        <v>45618</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/202 — SARVJANIC GHAT NIRMAN MUDKURU</t>
+          <t>1733002071/RS/22012035126577 — CC Nali Convergence - Dinesh ke ghar se Bedi ke ghar ki or 23-24</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>499998.5</v>
+        <v>57321.05</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>41047</v>
+        <v>45492</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>41074</v>
+        <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/203 — NAVEEN TALAB NIRMAN MUDKURU (12-13)</t>
+          <t>1733002071/RS/22012035129338 — CC Nali Convergence - Aganwadi se Paani ki Tanki ki or Padua 24-25</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>491311</v>
+        <v>22268.4</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41047</v>
+        <v>45520</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>41117</v>
+        <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/214 — BOLDER CHEK DAM WORK JHIRIYA NALA</t>
+          <t>1733002071/WC/202 — SARVJANIC GHAT NIRMAN MUDKURU</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>498495</v>
+        <v>499998.5</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>41131</v>
+        <v>41047</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>41180</v>
+        <v>41074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/215 — 1733002071/WC/215</t>
+          <t>1733002071/WC/203 — NAVEEN TALAB NIRMAN MUDKURU (12-13)</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>250386</v>
+        <v>491311</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>41334</v>
+        <v>41047</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>41482</v>
+        <v>41117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034316176 — NAVEEN TALAB NIRMAN 2016-17</t>
+          <t>1733002071/WC/214 — BOLDER CHEK DAM WORK JHIRIYA NALA</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>1410000</v>
+        <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>783146.7</v>
+        <v>498495</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42755</v>
+        <v>41131</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>42916</v>
+        <v>41180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034446189 — CANTOOR TRENCH-MUDKRU 2018-19</t>
+          <t>1733002071/WC/215 — 1733002071/WC/215</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>600000</v>
+        <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>511326</v>
+        <v>250386</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>43623</v>
+        <v>41334</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>43925</v>
+        <v>41482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034446235 — CANTOOR TRENCH NIRMAN-POURA 2018-19</t>
+          <t>1733002071/WC/22012034316176 — NAVEEN TALAB NIRMAN 2016-17</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>600000</v>
+        <v>1410000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>475015</v>
+        <v>783146.7</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43533</v>
+        <v>42755</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>43992</v>
+        <v>42916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034447421 — BOLDER CHEK DAM PADUA-2018-19</t>
+          <t>1733002071/WC/22012034446189 — CANTOOR TRENCH-MUDKRU 2018-19</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>615000</v>
+        <v>600000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>586407.3</v>
+        <v>511326</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>43630</v>
+        <v>43623</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>44120</v>
+        <v>43925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034522391 — Talab Jidoudhar Mudkuru 2019-20</t>
+          <t>1733002071/WC/22012034446235 — CANTOOR TRENCH NIRMAN-POURA 2018-19</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>600000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>475015</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>43992</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034541239 — Talab Jidhudhdhar Adhawashi Kalony Mudkuru</t>
+          <t>1733002071/WC/22012034447421 — BOLDER CHEK DAM PADUA-2018-19</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>0</v>
+        <v>615000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>0</v>
+        <v>586407.3</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K684" s="3"/>
+        <v>43630</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>44120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034541241 — Chekdam Nirman Mudkuru Kaap</t>
+          <t>1733002071/WC/22012034522391 — Talab Jidoudhar Mudkuru 2019-20</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>1230438.12</v>
+        <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>1222428</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44141</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034556163 — CHEACK DAM IMRAN KE PLAT KE PASS MUDKURU</t>
+          <t>1733002071/WC/22012034541239 — Talab Jidhudhdhar Adhawashi Kalony Mudkuru</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>1094251.97</v>
+        <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>1092127</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44156</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034593097 — CONTOUR TRENCH NIRMAN SIDDH DHAM EDGAH MUDKURU 2020-21</t>
+          <t>1733002071/WC/22012034541241 — Chekdam Nirman Mudkuru Kaap</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>741110.51</v>
+        <v>1230438.12</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>645775</v>
+        <v>1222428</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44156</v>
+        <v>44141</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>44251</v>
+        <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034602911 — Contrutrench nirman poura2</t>
+          <t>1733002071/WC/22012034556163 — CHEACK DAM IMRAN KE PLAT KE PASS MUDKURU</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>570892.7</v>
+        <v>1094251.97</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>412003</v>
+        <v>1092127</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44224</v>
+        <v>44156</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>44335</v>
+        <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034622722 — CONTOUR TRENCH NIRMAN PADUA KAAP 2020-21</t>
+          <t>1733002071/WC/22012034593097 — CONTOUR TRENCH NIRMAN SIDDH DHAM EDGAH MUDKURU 2020-21</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>684186.94</v>
+        <v>741110.51</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>648606</v>
+        <v>645775</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44352</v>
+        <v>44156</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>44466</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034622724 — CONTOUR TRENCH NIRMAN MUDKURU KAAP 2020-21</t>
+          <t>1733002071/WC/22012034602911 — Contrutrench nirman poura2</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>0</v>
+        <v>570892.7</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>412003</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>44224</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>44335</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034663316 — CTR Contru Treach Nirman Mudkuru Kaap 2021-22</t>
+          <t>1733002071/WC/22012034622722 — CONTOUR TRENCH NIRMAN PADUA KAAP 2020-21</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>694971.74</v>
+        <v>684186.94</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>624115</v>
+        <v>648606</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44485</v>
+        <v>44352</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>44827</v>
+        <v>44466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034663324 — CTR Contru Treach Nirman Poura Kaap 2021-22</t>
+          <t>1733002071/WC/22012034622724 — CONTOUR TRENCH NIRMAN MUDKURU KAAP 2020-21</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>637306.93</v>
+        <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>554157</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>44583</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671798 — CTR Rain Water Harvesting(Aganwadi Bhavan Pipariya)2021-22</t>
+          <t>1733002071/WC/22012034663316 — CTR Contru Treach Nirman Mudkuru Kaap 2021-22</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>0</v>
+        <v>694971.74</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>0</v>
+        <v>624115</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K693" s="3"/>
+        <v>44485</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>44827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671804 — CTR Rain Water Harvesting(PS Bhavan Pipariya)2021-22</t>
+          <t>1733002071/WC/22012034663324 — CTR Contru Treach Nirman Poura Kaap 2021-22</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>0</v>
+        <v>637306.93</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>554157</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K694" s="3"/>
+        <v>44583</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>45022</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671813 — CTR Rain Water Harvesting(PS Bhavan Mudkuru)2021-22</t>
+          <t>1733002071/WC/22012034671798 — CTR Rain Water Harvesting(Aganwadi Bhavan Pipariya)2021-22</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671816 — CTR Rain Water Harvesting(Panchyat Bhavan Mudkuru)2021-22</t>
+          <t>1733002071/WC/22012034671804 — CTR Rain Water Harvesting(PS Bhavan Pipariya)2021-22</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671829 — CTR Sokpit Nirman Mahendrapal Ke Ghar k Pass2021-22</t>
+          <t>1733002071/WC/22012034671813 — CTR Rain Water Harvesting(PS Bhavan Mudkuru)2021-22</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>14171.58</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44329</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671839 — CTR Sokpit Nirman hanuman Mandir  Ke  Pass2021-22</t>
+          <t>1733002071/WC/22012034671816 — CTR Rain Water Harvesting(Panchyat Bhavan Mudkuru)2021-22</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>14171.58</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44329</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671847 — CTR Sokpit Nirman Aleem Ghar Ke Pass2021-22</t>
+          <t>1733002071/WC/22012034671829 — CTR Sokpit Nirman Mahendrapal Ke Ghar k Pass2021-22</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>13791.58</v>
+        <v>14171.58</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671851 — CTR Sokpit Nirman Jameel K Ghar Ke Pass2021-22</t>
+          <t>1733002071/WC/22012034671839 — CTR Sokpit Nirman hanuman Mandir  Ke  Pass2021-22</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>14171.58</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671859 — CTR Sokpit Nirman Ajeem Sha K Ghar Ke Pass2021-22</t>
+          <t>1733002071/WC/22012034671847 — CTR Sokpit Nirman Aleem Ghar Ke Pass2021-22</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>13791.58</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671864 — CTR Sokpit Nirman Prem Singh K Ghar Ke Pass2021-22</t>
+          <t>1733002071/WC/22012034671851 — CTR Sokpit Nirman Jameel K Ghar Ke Pass2021-22</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>14171.58</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034671870 — CTR Sokpit Nirman Samudayak Bhavan  Ke Pass2021-22</t>
+          <t>1733002071/WC/22012034671859 — CTR Sokpit Nirman Ajeem Sha K Ghar Ke Pass2021-22</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>14171.58</v>
+        <v>13791.58</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44333</v>
+        <v>44329</v>
       </c>
       <c r="K703" s="3" t="n">
         <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034698892 — CTR Khet Talab - Manak Lal/Kanchedi  2021-22</t>
+          <t>1733002071/WC/22012034671864 — CTR Sokpit Nirman Prem Singh K Ghar Ke Pass2021-22</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>0</v>
+        <v>14171.58</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K704" s="3"/>
+        <v>44329</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>44711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034698896 — CTR Khet talab - Ramcharan/Dhaniram 2021-22</t>
+          <t>1733002071/WC/22012034671870 — CTR Sokpit Nirman Samudayak Bhavan  Ke Pass2021-22</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>14171.58</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K705" s="3"/>
+        <v>44333</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>44711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034861610 — CTR Roof Water Harvesting - Panchayat Bhawan 21-22</t>
+          <t>1733002071/WC/22012034698892 — CTR Khet Talab - Manak Lal/Kanchedi  2021-22</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>2850</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034861612 — CTR Roof Water Harvesting - Govt PS School Mudkuru  21-22</t>
+          <t>1733002071/WC/22012034698896 — CTR Khet talab - Ramcharan/Dhaniram 2021-22</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>1900</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034927699 — Talab Nirman Panchayat Bhavan Ke Pass Mudkuru 2021-22</t>
+          <t>1733002071/WC/22012034861610 — CTR Roof Water Harvesting - Panchayat Bhawan 21-22</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>2850</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44578</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>44827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034927702 — Controor Treanch Nirman(Padua Katav ki Taraf)2021-22</t>
+          <t>1733002071/WC/22012034861612 — CTR Roof Water Harvesting - Govt PS School Mudkuru  21-22</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>0</v>
+        <v>1900</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44578</v>
-[...1 lines deleted...]
-      <c r="K709" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>44694</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034939929 — Cantoor Trench JA - Padua ki taraf 22-23</t>
+          <t>1733002071/WC/22012034927699 — Talab Nirman Panchayat Bhavan Ke Pass Mudkuru 2021-22</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>626904.5</v>
+        <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>551375</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44578</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034999529 — Cantoor Trench JA - Adiwasi Kaloni Mudkuru 22-23</t>
+          <t>1733002071/WC/22012034927702 — Controor Treanch Nirman(Padua Katav ki Taraf)2021-22</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>511546.62</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>429314</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44919</v>
-[...3 lines deleted...]
-      </c>
+        <v>44578</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012034999532 — Cantoor Trench - Poura Part 3 22-23</t>
+          <t>1733002071/WC/22012034939929 — Cantoor Trench JA - Padua ki taraf 22-23</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>545464.92</v>
+        <v>626904.5</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>429618</v>
+        <v>551375</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45072</v>
+        <v>44708</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>46129</v>
+        <v>45022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035053260 — Check Dam - Salam ke khet ke paas Mudkuru Kaap 22-23</t>
+          <t>1733002071/WC/22012034999529 — Cantoor Trench JA - Adiwasi Kaloni Mudkuru 22-23</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>1154478.98</v>
+        <v>511546.62</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>1107801.48</v>
+        <v>429314</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45072</v>
+        <v>44919</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>45215</v>
+        <v>45503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035053262 — Check Dam - Ishak ke khet ke paas Pora 22-23</t>
+          <t>1733002071/WC/22012034999532 — Cantoor Trench - Poura Part 3 22-23</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>0</v>
+        <v>545464.92</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>429618</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K714" s="3"/>
+        <v>45072</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>46129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035086890 — Bolder Check Dam - Mudkuru Kap 23-24</t>
+          <t>1733002071/WC/22012035053260 — Check Dam - Salam ke khet ke paas Mudkuru Kaap 22-23</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>229845.75</v>
+        <v>1154478.98</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>208611</v>
+        <v>1107801.48</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45352</v>
+        <v>45072</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>45601</v>
+        <v>45215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035086891 — Cantoor Trench - Panchayat Bhawam ke paas 23-24</t>
+          <t>1733002071/WC/22012035053262 — Check Dam - Ishak ke khet ke paas Pora 22-23</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>697608.26</v>
+        <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>589655</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>45156</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035149346 — Cantoor Tranch - Power House ke paas  23-24</t>
+          <t>1733002071/WC/22012035086890 — Bolder Check Dam - Mudkuru Kap 23-24</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>723276.72</v>
+        <v>229845.75</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>620099</v>
+        <v>208611</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>45297</v>
+        <v>45352</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>46050</v>
+        <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035149347 — Cantoor Tranch - Padua Kaap 23-24</t>
+          <t>1733002071/WC/22012035086891 — Cantoor Trench - Panchayat Bhawam ke paas 23-24</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>673332.19</v>
+        <v>697608.26</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>586243.94</v>
+        <v>589655</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>45352</v>
+        <v>45156</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>45792</v>
+        <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035175467 — POND NIRMAN PADUWA PAWER HAUSE KE PASS</t>
+          <t>1733002071/WC/22012035149346 — Cantoor Tranch - Power House ke paas  23-24</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>672830.78</v>
+        <v>723276.72</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>496998</v>
+        <v>620099</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45359</v>
+        <v>45297</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>46187</v>
+        <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035175472 — POND NIRMAN MUDKURU</t>
+          <t>1733002071/WC/22012035149347 — Cantoor Tranch - Padua Kaap 23-24</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>673332.19</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>586243.94</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>45352</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>45792</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035175477 — PARKULATION TANK NIRMAN PADUWA</t>
+          <t>1733002071/WC/22012035175467 — POND NIRMAN PADUWA PAWER HAUSE KE PASS</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>489864.85</v>
+        <v>672830.78</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>420134.96</v>
+        <v>496998</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45366</v>
+        <v>45359</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>45601</v>
+        <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035175478 — PARKULATION TANK NIRMAN JHIRIYA KE PASS MUDKURU</t>
+          <t>1733002071/WC/22012035175472 — POND NIRMAN MUDKURU</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>489864.85</v>
+        <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>449067.47</v>
+        <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45359</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035235076 — Cantoor Tranch - Maal Baba Ke paas Pora 24-25</t>
+          <t>1733002071/WC/22012035175477 — PARKULATION TANK NIRMAN PADUWA</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>762727.67</v>
+        <v>489864.85</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>423991.56</v>
+        <v>420134.96</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45674</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>45601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035235077 — Cantoor Tranch - Shantidham Ke paas Mudkuru 24-25</t>
+          <t>1733002071/WC/22012035175478 — PARKULATION TANK NIRMAN JHIRIYA KE PASS MUDKURU</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>777086.72</v>
+        <v>489864.85</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>470082.96</v>
+        <v>449067.47</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45667</v>
+        <v>45359</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>46184</v>
+        <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035254280 — Cantoor Trench -  Shantidham ke paas Poura 25-26</t>
+          <t>1733002071/WC/22012035235076 — Cantoor Tranch - Maal Baba Ke paas Pora 24-25</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>762727.67</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>449782.66</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45519</v>
+        <v>45674</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035254281 — Cantoor Trench -  Tankki ke paas Mudkuru 25-26</t>
+          <t>1733002071/WC/22012035235077 — Cantoor Tranch - Shantidham Ke paas Mudkuru 24-25</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>717293.37</v>
+        <v>777086.72</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>596329.77</v>
+        <v>470082.96</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45748</v>
+        <v>45667</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>46139</v>
+        <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035254282 — Cantoor Trench -  Bade Pathra ke paas Padua 25-26</t>
+          <t>1733002071/WC/22012035254280 — Cantoor Trench -  Shantidham ke paas Poura 25-26</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>727178.48</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>440497.82</v>
+        <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45748</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/22012035254286 — Cantoor Trench -  Talab ke paas padua 25-26</t>
+          <t>1733002071/WC/22012035254281 — Cantoor Trench -  Tankki ke paas Mudkuru 25-26</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>762702.1</v>
+        <v>717293.37</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>634448.58</v>
+        <v>596329.77</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/7 — तालाब विस्‍तारीकरण कार्य मुडकुरु</t>
+          <t>1733002071/WC/22012035254282 — Cantoor Trench -  Bade Pathra ke paas Padua 25-26</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>0</v>
+        <v>727178.48</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>73015</v>
+        <v>440497.82</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>39567</v>
-[...1 lines deleted...]
-      <c r="K729" s="3"/>
+        <v>45748</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>46184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/84 — कपिलधारा गोपाल/बाबूलाल</t>
+          <t>1733002071/WC/22012035254286 — Cantoor Trench -  Talab ke paas padua 25-26</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>0</v>
+        <v>762702.1</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>196558</v>
+        <v>634448.58</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>40298</v>
+        <v>45748</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>40384</v>
+        <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/85 — कपिलधारा नारायण सिंह/मुल्‍लू सिंह</t>
+          <t>1733002071/WC/7 — तालाब विस्‍तारीकरण कार्य मुडकुरु</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>176017.94</v>
+        <v>73015</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>40293</v>
-[...3 lines deleted...]
-      </c>
+        <v>39567</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/86 — कपिलधारा नूरजहां/लतीफ</t>
+          <t>1733002071/WC/84 — कपिलधारा गोपाल/बाबूलाल</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>207366.85</v>
+        <v>196558</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>40298</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>40269</v>
+        <v>40384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/93 — नवीन तालाब निर्माण मुडकुरू 10-11</t>
+          <t>1733002071/WC/85 — कपिलधारा नारायण सिंह/मुल्‍लू सिंह</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>466916.63</v>
+        <v>176017.94</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>40270</v>
+        <v>40293</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>40699</v>
+        <v>40549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993642257 — pond nirman pora</t>
+          <t>1733002071/WC/86 — कपिलधारा नूरजहां/लतीफ</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>809000</v>
+        <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>713914</v>
+        <v>207366.85</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>41649</v>
+        <v>40298</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>41739</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993642260 — bolder check baill nirman</t>
+          <t>1733002071/WC/93 — नवीन तालाब निर्माण मुडकुरू 10-11</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>275000</v>
+        <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>214677.5</v>
+        <v>466916.63</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>41670</v>
+        <v>40270</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>41736</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993651807 — pond nirman padua</t>
+          <t>1733002071/WC/9993642257 — pond nirman pora</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>520000</v>
+        <v>809000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>377830</v>
+        <v>713914</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>41782</v>
+        <v>41649</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>41818</v>
+        <v>41739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993651809 — bolder check wall nirman murkuru</t>
+          <t>1733002071/WC/9993642260 — bolder check baill nirman</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>393000</v>
+        <v>275000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>359768.6</v>
+        <v>214677.5</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>41768</v>
+        <v>41670</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>41841</v>
+        <v>41736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993651827 — contoor trunch nirman work murkuru</t>
+          <t>1733002071/WC/9993651807 — pond nirman padua</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>378500</v>
+        <v>520000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>251481</v>
+        <v>377830</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>41768</v>
+        <v>41782</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>41880</v>
+        <v>41818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993657361 — kantur tranch nirman padua</t>
+          <t>1733002071/WC/9993651809 — bolder check wall nirman murkuru</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>444000</v>
+        <v>393000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>269009</v>
+        <v>359768.6</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>42265</v>
+        <v>41768</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>42447</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993657699 — pound nirman paura 15-16</t>
+          <t>1733002071/WC/9993651827 — contoor trunch nirman work murkuru</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>346000</v>
+        <v>378500</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>300789</v>
+        <v>251481</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>42274</v>
+        <v>41768</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>42447</v>
+        <v>41880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993663323 — pond nirman(padua)</t>
+          <t>1733002071/WC/9993657361 — kantur tranch nirman padua</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>386000</v>
+        <v>444000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>314650</v>
+        <v>269009</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>42363</v>
+        <v>42265</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>42821</v>
+        <v>42447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/9993664969 — Nala vishtarikaran sah puliya nirman</t>
+          <t>1733002071/WC/9993657699 — pound nirman paura 15-16</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>485000</v>
+        <v>346000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>459602.8</v>
+        <v>300789</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>42384</v>
+        <v>42274</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>42790</v>
+        <v>42447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035329595 — cantoor trench- talab ke paas pduwa1</t>
+          <t>1733002071/WC/9993663323 — pond nirman(padua)</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>201335.8</v>
+        <v>386000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>0</v>
+        <v>314650</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>46208</v>
-[...1 lines deleted...]
-      <c r="K743" s="3"/>
+        <v>42363</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>42821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035329600 — cantoor trench-pawer house ke paas pduwa1</t>
+          <t>1733002071/WC/9993664969 — Nala vishtarikaran sah puliya nirman</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>201335.8</v>
+        <v>485000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>459602.8</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>46208</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>42384</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>42790</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035329603 — cantoor trench-ebrarar ke plat paas pduwa</t>
+          <t>1733002071/WC/VB/22012035329595 — cantoor trench- talab ke paas pduwa1</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>46208</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035329947 — cantoor trench-gangaram ke khet k paas 26-27</t>
+          <t>1733002071/WC/VB/22012035329600 — cantoor trench-pawer house ke paas pduwa1</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>0</v>
+        <v>201335.8</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>46126</v>
+        <v>46208</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035329952 — cantoor trench-imran ke ghar ke paas 26-27</t>
+          <t>1733002071/WC/VB/22012035329603 — cantoor trench-ebrarar ke plat paas pduwa</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>0</v>
+        <v>201335.8</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>46126</v>
+        <v>46304</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035329953 — cantoor trench-bade pathra ke aage mudkuru 26-27</t>
+          <t>1733002071/WC/VB/22012035329947 — cantoor trench-gangaram ke khet k paas 26-27</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330410 — cantoor trench-kallu ke ghar ke paas</t>
+          <t>1733002071/WC/VB/22012035329952 — cantoor trench-imran ke ghar ke paas 26-27</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330414 — cantoor trench-munna singh ke ghar ke paas</t>
+          <t>1733002071/WC/VB/22012035329953 — cantoor trench-bade pathra ke aage mudkuru 26-27</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330416 — cantoor trench-damdi ke khet ke paas</t>
+          <t>1733002071/WC/VB/22012035330410 — cantoor trench-kallu ke ghar ke paas</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330419 — cantoor trench-edgah ke paas</t>
+          <t>1733002071/WC/VB/22012035330414 — cantoor trench-munna singh ke ghar ke paas</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330421 — cantoor trench umraj ke ghar ke paas</t>
+          <t>1733002071/WC/VB/22012035330416 — cantoor trench-damdi ke khet ke paas</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330423 — cantoor trench-adivasi kaloni</t>
+          <t>1733002071/WC/VB/22012035330419 — cantoor trench-edgah ke paas</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330424 — cantoor trench rajjab ke khet k paas</t>
+          <t>1733002071/WC/VB/22012035330421 — cantoor trench umraj ke ghar ke paas</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WC/VB/22012035330426 — cantoor trench manish ke khet ke paas</t>
+          <t>1733002071/WC/VB/22012035330423 — cantoor trench-adivasi kaloni</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WH/22012034332783 — Talab Jeernodhar - Pipariya 17-18</t>
+          <t>1733002071/WC/VB/22012035330424 — cantoor trench rajjab ke khet k paas</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>634000</v>
+        <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>584585.15</v>
+        <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>43269</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WH/22012034444017 — CANTOOR TRANCH PADUA2</t>
+          <t>1733002071/WC/VB/22012035330426 — cantoor trench manish ke khet ke paas</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>541652.45</v>
+        <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>453732</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>43987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1733002071/WH/22012034444018 — CANTOUR TRENCH PADUA2</t>
+          <t>1733002071/WH/22012034332783 — Talab Jeernodhar - Pipariya 17-18</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>558909.69</v>
+        <v>634000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>0</v>
+        <v>584585.15</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K759" s="3"/>
+        <v>43269</v>
+      </c>
+      <c r="K759" s="3" t="n">
+        <v>44120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>MAJHOULI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
+          <t>1733002071/WH/22012034444017 — CANTOOR TRANCH PADUA2</t>
+        </is>
+      </c>
+      <c r="G760" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H760" s="2" t="n">
+        <v>541652.45</v>
+      </c>
+      <c r="I760" s="2" t="n">
+        <v>453732</v>
+      </c>
+      <c r="J760" s="3" t="n">
+        <v>43987</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>44361</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C761" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D761" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E761" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F761" s="1" t="inlineStr">
+        <is>
+          <t>1733002071/WH/22012034444018 — CANTOUR TRENCH PADUA2</t>
+        </is>
+      </c>
+      <c r="G761" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H761" s="2" t="n">
+        <v>558909.69</v>
+      </c>
+      <c r="I761" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J761" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K761" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C762" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D762" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E762" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F762" s="1" t="inlineStr">
+        <is>
           <t>1733002071/WH/22012034446381 — TALAB JIRODHAR ADIVASI COLONY MUDKURU 2020-21</t>
         </is>
       </c>
-      <c r="G760" s="1" t="inlineStr">
+      <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H760" s="2" t="n">
+      <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I760" s="2" t="n">
+      <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J760" s="3" t="n">
+      <c r="J762" s="3" t="n">
         <v>44222</v>
       </c>
-      <c r="K760" s="3"/>
+      <c r="K762" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>