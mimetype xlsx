--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K382"/>
+  <dimension ref="A1:K415"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 07:47:04</t>
+          <t>Exported on: 2026-10-24 21:42:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -608,51 +608,51 @@
       <c r="J18" s="3" t="n">
         <v>44807</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>45156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733003063/AV/22012034641580 — Gram Panchyat Chendi Gram Badkhera Raja Me Chabutra Nirmand Karya Awash Colony me</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>50814</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45199</v>
@@ -898,98 +898,98 @@
       <c r="J24" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>45334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733003063/AV/22012034657859 — pewar block nirman kary prathmik shala parisar chedi</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733003063/AV/22012034657863 — pewar block nirman kary anganwadi parisar barkheda</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45454</v>
@@ -1678,51 +1678,51 @@
       <c r="J40" s="3" t="n">
         <v>43361</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1733003063/IF/22012034423911 — khet ki med par vrikchharopn karya-omprakash , rajendra , beijanti bai , prahlad ke khet ki med par</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>187000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>50366</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>43361</v>
@@ -2838,51 +2838,51 @@
       <c r="J64" s="3" t="n">
         <v>44653</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1733003063/IF/22012035072976 — pmay rajesh gond</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>17177</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45034</v>
@@ -5568,51 +5568,51 @@
       <c r="J120" s="3" t="n">
         <v>43678</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>43850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1733003063/IF/IAY/1761440 — Construction of IAY House -IAY REG. NO. MP1427942</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>43278</v>
@@ -5664,78 +5664,80 @@
       <c r="J122" s="3" t="n">
         <v>43278</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1733003063/IF/IAY/1790539 — Construction of IAY House -IAY REG. NO. MP2336833</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="K123" s="3"/>
+      <c r="K123" s="3" t="n">
+        <v>46282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11042,51 +11044,51 @@
       <c r="J232" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1733003063/IF/IAY/4657974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147644924</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46094</v>
@@ -11824,51 +11826,51 @@
       <c r="J248" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1733003063/IF/IAY/5351003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124281954</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45749</v>
@@ -12443,5886 +12445,7441 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>14195</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/638695 — Construction of IAY House -IAY REG. NO. MP2424269</t>
+          <t>1733003063/IF/IAY/6359439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115793199</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>15198</v>
+        <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>43039</v>
+        <v>45743</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43463</v>
+        <v>46313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/716964 — Construction of IAY House -IAY REG. NO. MP1651987</t>
+          <t>1733003063/IF/IAY/6359458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117891763</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43219</v>
-[...3 lines deleted...]
-      </c>
+        <v>45737</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/717653 — Construction of IAY House -IAY REG. NO. MP1661330</t>
+          <t>1733003063/IF/IAY/6359469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121435066</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>14529</v>
+        <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/719624 — Construction of IAY House -IAY REG. NO. MP1700798</t>
+          <t>1733003063/IF/IAY/6359473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116291586</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>15157</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43064</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/719639 — Construction of IAY House -IAY REG. NO. MP1701023</t>
+          <t>1733003063/IF/IAY/6359526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144155538</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>15268</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>45707</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/729694 — Construction of IAY House -IAY REG. NO. MP1957363</t>
+          <t>1733003063/IF/IAY/6359564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115827131</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>17208</v>
+        <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43995</v>
-[...3 lines deleted...]
-      </c>
+        <v>45713</v>
+      </c>
+      <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/747528 — Construction of IAY House -IAY REG. NO. MP2453365</t>
+          <t>1733003063/IF/IAY/6359589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114159087</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>14738</v>
+        <v>3000</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/747530 — Construction of IAY House -IAY REG. NO. MP2453490</t>
+          <t>1733003063/IF/IAY/6359604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115928176</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>14696</v>
+        <v>3000</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42980</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/748685 — Construction of IAY House -IAY REG. NO. MP2489971</t>
+          <t>1733003063/IF/IAY/6359625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118382007</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>15058</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/765115 — Construction of IAY House -IAY REG. NO. MP3196501</t>
+          <t>1733003063/IF/IAY/6359664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116308779</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>43039</v>
+        <v>46306</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/780752 — Construction of IAY House -IAY REG. NO. MP1301117</t>
+          <t>1733003063/IF/IAY/6359673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117916637</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>14822</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/780842 — Construction of IAY House -IAY REG. NO. MP1650449</t>
+          <t>1733003063/IF/IAY/6359708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116308856</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>14529</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>45715</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/780911 — Construction of IAY House -IAY REG. NO. MP1977763</t>
+          <t>1733003063/IF/IAY/6359730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116986276</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>15840</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43678</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/781119 — Construction of IAY House -IAY REG. NO. MP3197195</t>
+          <t>1733003063/IF/IAY/6359732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113735007</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>14529</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/781156 — Construction of IAY House -IAY REG. NO. MP3513251</t>
+          <t>1733003063/IF/IAY/6359752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116309000</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>14982</v>
+        <v>3000</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/921959 — Construction of IAY House -IAY REG. NO. MP2451603</t>
+          <t>1733003063/IF/IAY/6359754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119566902</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>15030</v>
+        <v>3000</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/921960 — Construction of IAY House -IAY REG. NO. MP2451608</t>
+          <t>1733003063/IF/IAY/6359770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113741180</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>15030</v>
+        <v>3000</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/922048 — Construction of IAY House -IAY REG. NO. MP2453450</t>
+          <t>1733003063/IF/IAY/6359781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117374234</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>14983</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42958</v>
-[...3 lines deleted...]
-      </c>
+        <v>45743</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/924586 — Construction of IAY House -IAY REG. NO. MP2489877</t>
+          <t>1733003063/IF/IAY/6359794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119567195</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>15066</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>45715</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/925844 — Construction of IAY House -IAY REG. NO. MP2517660</t>
+          <t>1733003063/IF/IAY/6359810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118519105</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>45750</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/927666 — Construction of IAY House -IAY REG. NO. MP2560134</t>
+          <t>1733003063/IF/IAY/6359814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115220597</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>45751</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/928505 — Construction of IAY House -IAY REG. NO. MP2579494</t>
+          <t>1733003063/IF/IAY/6359826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117918610</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>6126</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>44294</v>
+        <v>46306</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/960971 — Construction of IAY House -IAY REG. NO. MP3315162</t>
+          <t>1733003063/IF/IAY/6359835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118817751</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/968543 — Construction of IAY House -IAY REG. NO. MP3512908</t>
+          <t>1733003063/IF/IAY/6359842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115770595</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>15030</v>
+        <v>3000</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42994</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1733003063/IF/IAY/969827 — Construction of IAY House -IAY REG. NO. MP3545495</t>
+          <t>1733003063/IF/IAY/6359844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118350588</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>3006</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43039</v>
+        <v>45743</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240560 — मेढ़ बंधान (महेश पटेल/निरपत)</t>
+          <t>1733003063/IF/IAY/6359885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114164611</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>16000</v>
+        <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>3895</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42339</v>
-[...3 lines deleted...]
-      </c>
+        <v>45707</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240564 — मेढ़ बंधान (ओमप्रकाश/रोहाणी प्रसाद)</t>
+          <t>1733003063/IF/IAY/6359888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116334767</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>2957</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42346</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240566 — मेढ़ बंधान (रुक्मणी बाई/कमल)</t>
+          <t>1733003063/IF/IAY/6359903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115220028</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>2941</v>
+        <v>3000</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42346</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240567 — मेढ़ बंधान (केशरी /पुट्टी)</t>
+          <t>1733003063/IF/IAY/6359907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148312109</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>3903</v>
+        <v>3000</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42346</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240568 — मेढ़ बंधान ( मंगों बाई बेबा कल्लू )</t>
+          <t>1733003063/IF/IAY/6359914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117375212</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>13000</v>
+        <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>3911</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42346</v>
-[...3 lines deleted...]
-      </c>
+        <v>45743</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240659 — medh bandhan (bhura /putti )</t>
+          <t>1733003063/IF/IAY/6359933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118336100</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>1987</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42354</v>
-[...3 lines deleted...]
-      </c>
+        <v>46315</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240681 — medh bandhan ( bekunth narayan / girish narayan )</t>
+          <t>1733003063/IF/IAY/6359934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116312500</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>34000</v>
+        <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42354</v>
-[...3 lines deleted...]
-      </c>
+        <v>45737</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034240998 — medh bandhan ( mister prasad / munni lal )</t>
+          <t>1733003063/IF/IAY/6359945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118519007</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>35000</v>
+        <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42332</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>45707</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034241038 — medh bandhan ( rajmati / tularam )</t>
+          <t>1733003063/IF/IAY/638695 — Construction of IAY House -IAY REG. NO. MP2424269</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>62000</v>
+        <v>15030</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>15198</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>42332</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>43039</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>43463</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034241042 — medh bandhan (munna lal / ramdas )</t>
+          <t>1733003063/IF/IAY/716964 — Construction of IAY House -IAY REG. NO. MP1651987</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>18000</v>
+        <v>15030</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>79</v>
+        <v>15486</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42354</v>
+        <v>43219</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>42630</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034241056 — medh bandhan ( bharat puri / ganesh puri )</t>
+          <t>1733003063/IF/IAY/717653 — Construction of IAY House -IAY REG. NO. MP1661330</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>38000</v>
+        <v>15030</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>3919</v>
+        <v>14529</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42346</v>
+        <v>42991</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>42630</v>
+        <v>43182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034241067 — medh bandhan ( prabhudayal / ramdas )</t>
+          <t>1733003063/IF/IAY/719624 — Construction of IAY House -IAY REG. NO. MP1700798</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>19000</v>
+        <v>15030</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>79</v>
+        <v>15157</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42354</v>
+        <v>43064</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>42630</v>
+        <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034249129 — खेल मैदान समतलीकरण कार्य हाई स्कूल के सामने ( बरखेडा )</t>
+          <t>1733003063/IF/IAY/719639 — Construction of IAY House -IAY REG. NO. MP1701023</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>444000</v>
+        <v>15030</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>108680.8</v>
+        <v>15268</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42385</v>
+        <v>43024</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>42991</v>
+        <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034602535 — Khel medan me bhumi vikash karya gram barkheda</t>
+          <t>1733003063/IF/IAY/729694 — Construction of IAY House -IAY REG. NO. MP1957363</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>17208</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>43995</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>44549</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/22012034602589 — M.S.school ke samne bhoomi vikash karya</t>
+          <t>1733003063/IF/IAY/747528 — Construction of IAY House -IAY REG. NO. MP2453365</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>133551.2</v>
+        <v>15030</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>14738</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>43039</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>43401</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/3 — मेढ बधान / तारा प्रसाद</t>
+          <t>1733003063/IF/IAY/747530 — Construction of IAY House -IAY REG. NO. MP2453490</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>340</v>
+        <v>14696</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>39594</v>
+        <v>42980</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>39448</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/3799428612 — KHEL MAIDAN SAMTALIKARAN IMALIYA</t>
+          <t>1733003063/IF/IAY/748685 — Construction of IAY House -IAY REG. NO. MP2489971</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>407000</v>
+        <v>15030</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>78292</v>
+        <v>15058</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41697</v>
+        <v>42994</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>42406</v>
+        <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/4 — मेढ बधान / गणेश पटेल</t>
+          <t>1733003063/IF/IAY/765115 — Construction of IAY House -IAY REG. NO. MP3196501</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>39539</v>
+        <v>43039</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/893 — शांतिधाम समतलीकरण कार्य छेडी</t>
+          <t>1733003063/IF/IAY/780752 — Construction of IAY House -IAY REG. NO. MP1301117</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>323119.94</v>
+        <v>14822</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>40864</v>
+        <v>43006</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41170</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/9926706690 — MEDH BADHAN (SHIVKUMAR/JANKI PRASAD)</t>
+          <t>1733003063/IF/IAY/780842 — Construction of IAY House -IAY REG. NO. MP1650449</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>16000</v>
+        <v>15480</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>3925</v>
+        <v>14529</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41795</v>
+        <v>42991</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>41852</v>
+        <v>43182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1733003063/LD/9926706691 — MEDH BADHAN (DOJKUMAR/KESHRI PRASAD)</t>
+          <t>1733003063/IF/IAY/780911 — Construction of IAY House -IAY REG. NO. MP1977763</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>36000</v>
+        <v>15480</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>7536</v>
+        <v>15840</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41795</v>
+        <v>43678</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>41852</v>
+        <v>43861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1733003063/PG/9425887781 — खेल मैदान समतलीकरण कार्य हाई स्कूल के सामने ( बरखेडा )</t>
+          <t>1733003063/IF/IAY/781119 — Construction of IAY House -IAY REG. NO. MP3197195</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>444000</v>
+        <v>15480</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>14529</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42376</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>42991</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>43182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/10879 — पंच परमेश्‍वर सी सी रोड निर्माण मनु के घर से</t>
+          <t>1733003063/IF/IAY/781156 — Construction of IAY House -IAY REG. NO. MP3513251</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>79625</v>
+        <v>15480</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>38700</v>
+        <v>14982</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41004</v>
+        <v>43039</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>41605</v>
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/10934 — 1733003063/RC/10934</t>
+          <t>1733003063/IF/IAY/921959 — Construction of IAY House -IAY REG. NO. MP2451603</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>60000</v>
+        <v>15480</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>55597</v>
+        <v>15030</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41314</v>
+        <v>43039</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>42200</v>
+        <v>43216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034171480 — घासीराम से हल्‍लू अि‍हरवार के घर तक रोड</t>
+          <t>1733003063/IF/IAY/921960 — Construction of IAY House -IAY REG. NO. MP2451608</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>68000</v>
+        <v>15480</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>44216</v>
+        <v>15030</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41443</v>
+        <v>43033</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>42200</v>
+        <v>43182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034192174 — HALLU KE GHAR SE NANDKISHOR KE GHAR KI OR</t>
+          <t>1733003063/IF/IAY/922048 — Construction of IAY House -IAY REG. NO. MP2453450</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>150897</v>
+        <v>15480</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>39707</v>
+        <v>14983</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41600</v>
+        <v>42958</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>42200</v>
+        <v>43182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034192507 — मेन रोड से शांति धाम की ओर</t>
+          <t>1733003063/IF/IAY/924586 — Construction of IAY House -IAY REG. NO. MP2489877</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>60000</v>
+        <v>15480</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>53346</v>
+        <v>15066</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41610</v>
+        <v>43039</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>42200</v>
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034207948 — C.C.ROAD NIRMAN,SHANTI DHAM SE GAO KI OR</t>
+          <t>1733003063/IF/IAY/925844 — Construction of IAY House -IAY REG. NO. MP2517660</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>88774</v>
+        <v>15480</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>43318</v>
+        <v>15030</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41697</v>
+        <v>43033</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>42232</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034267707 — panch parmeshwar 6th phase c.c.road Nirman.  milan thakur ke ghar se shanti dham ki or</t>
+          <t>1733003063/IF/IAY/927666 — Construction of IAY House -IAY REG. NO. MP2560134</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>106000</v>
+        <v>15480</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>95356</v>
+        <v>15030</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42215</v>
+        <v>43006</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>42356</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034284829 — p.p.c.c.road 7th phase suseel ke makan se indu patel ke ghar or vinod ke makan se durga mandir tak</t>
+          <t>1733003063/IF/IAY/928505 — Construction of IAY House -IAY REG. NO. MP2579494</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>2300000000</v>
+        <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>22251</v>
+        <v>6126</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42268</v>
-[...3 lines deleted...]
-      </c>
+        <v>44294</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034285510 — पंच परमेश्वर सातवाँ चरण पार्ट -2  सी सी रोड निर्माण मेन रोड से कमलेश झारिया के मकान तक</t>
+          <t>1733003063/IF/IAY/960971 — Construction of IAY House -IAY REG. NO. MP3315162</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>11000</v>
+        <v>15480</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>10980</v>
+        <v>15030</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42294</v>
+        <v>42991</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>42564</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034345240 — सी.सी. रोड़ निर्माण कार्य चरण ठाकुर के घर से उत्तम पटेल के घर तक</t>
+          <t>1733003063/IF/IAY/968543 — Construction of IAY House -IAY REG. NO. MP3512908</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>8400</v>
+        <v>15480</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>8388</v>
+        <v>15030</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42941</v>
+        <v>42994</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>43473</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034345242 — सी.सी.रोड़ निर्माण कार्य ओंकार साहू के घर से नथ्थु के घर तक</t>
+          <t>1733003063/IF/IAY/969827 — Construction of IAY House -IAY REG. NO. MP3545495</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>13824</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>13016</v>
+        <v>3006</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>42948</v>
-[...3 lines deleted...]
-      </c>
+        <v>43039</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034352469 — 14वां वित्त सी.सी रोड आंतरिक मार्ग ओमप्रकाश के घर से लल्लू महाराज के घर तक</t>
+          <t>1733003063/LD/22012034240560 — मेढ़ बंधान (महेश पटेल/निरपत)</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>11880</v>
+        <v>16000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>3895</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>42339</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>42630</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034352470 — 14वां वित्त सी.सी रोड आंतरिक मार्ग बसंत के घर से हेमराज के घर तक</t>
+          <t>1733003063/LD/22012034240564 — मेढ़ बंधान (ओमप्रकाश/रोहाणी प्रसाद)</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>9576</v>
+        <v>18000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>2957</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>42346</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>42630</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034352471 — 14 वां वित्त सी.सी. रोड़ एवं नाली निर्माण कार्य-सरदार पटेल के घर से हीरा लाल के घर तक</t>
+          <t>1733003063/LD/22012034240566 — मेढ़ बंधान (रुक्मणी बाई/कमल)</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>7332</v>
+        <v>26000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>7308</v>
+        <v>2941</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>43455</v>
+        <v>42346</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>44336</v>
+        <v>42630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034352472 — 14वां वित्त सी.सी रोड आंतरिक मार्ग मुख्य मार्ग से स्कूल तक</t>
+          <t>1733003063/LD/22012034240567 — मेढ़ बंधान (केशरी /पुट्टी)</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>27000</v>
+        <v>20000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>26796</v>
+        <v>3903</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43012</v>
+        <v>42346</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43648</v>
+        <v>42630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034352473 — 14वां वित्त सी.सी रोड आंतरिक मार्ग santosh के घर से खेरमाई की ओर</t>
+          <t>1733003063/LD/22012034240568 — मेढ़ बंधान ( मंगों बाई बेबा कल्लू )</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>14400</v>
+        <v>13000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>3911</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>42346</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>42630</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034352552 — नाली निर्माण कार्य -अखिलेश पटेल के घर से प्रवेश पटेल के घर तक</t>
+          <t>1733003063/LD/22012034240659 — medh bandhan (bhura /putti )</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>6188</v>
+        <v>20000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>1987</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>42354</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>42630</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034368903 — c c road nirmaan</t>
+          <t>1733003063/LD/22012034240681 — medh bandhan ( bekunth narayan / girish narayan )</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>34000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>42354</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>42629</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034376363 — sudoor sadk nirmaan gram me</t>
+          <t>1733003063/LD/22012034240998 — medh bandhan ( mister prasad / munni lal )</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42826</v>
+        <v>42332</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476342 — CC Road - Main road se munna chamar 19-20</t>
+          <t>1733003063/LD/22012034241038 — medh bandhan ( rajmati / tularam )</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>29000</v>
+        <v>62000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>29568</v>
+        <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43715</v>
-[...3 lines deleted...]
-      </c>
+        <v>42332</v>
+      </c>
+      <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476344 — CC Road - Main Road se Netram Patel ke ghar tak 19-20</t>
+          <t>1733003063/LD/22012034241042 — medh bandhan (munna lal / ramdas )</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>24000</v>
+        <v>18000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>23760</v>
+        <v>79</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43736</v>
+        <v>42354</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>44418</v>
+        <v>42630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476346 — CC Road - Main road se Bhaddi choudhri 19-20</t>
+          <t>1733003063/LD/22012034241056 — medh bandhan ( bharat puri / ganesh puri )</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>15000</v>
+        <v>38000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15136</v>
+        <v>3919</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43751</v>
+        <v>42346</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>44419</v>
+        <v>42630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476347 — CC Road - Main Road se Bharat Patel 19-20</t>
+          <t>1733003063/LD/22012034241067 — medh bandhan ( prabhudayal / ramdas )</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>14000</v>
+        <v>19000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>13552</v>
+        <v>79</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43729</v>
+        <v>42354</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>44421</v>
+        <v>42630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476349 — CC Road  - Chtti chamar se shakti mai ke chabootra 19-20 (Barkheda)</t>
+          <t>1733003063/LD/22012034249129 — खेल मैदान समतलीकरण कार्य हाई स्कूल के सामने ( बरखेडा )</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>68000</v>
+        <v>444000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>67760</v>
+        <v>108680.8</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43758</v>
+        <v>42385</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>44418</v>
+        <v>42991</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476351 — CC Road - Susheel Patel ke ghar se babulal patel 19-20 (Badkhera)</t>
+          <t>1733003063/LD/22012034602535 — Khel medan me bhumi vikash karya gram barkheda</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>11616</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43726</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476353 — CC Road - Main Road Se Lallu Chamar 19-20 (Badkera)</t>
+          <t>1733003063/LD/22012034602589 — M.S.school ke samne bhoomi vikash karya</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>35000</v>
+        <v>133551.2</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>34320</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43835</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476355 — CC Road - Nokhe lal ke ghar se suresh mahraj 19-20 (Barkheda)</t>
+          <t>1733003063/LD/3 — मेढ बधान / तारा प्रसाद</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>18480</v>
+        <v>340</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43733</v>
+        <v>39594</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>44421</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476357 — CC Road - Kashiram se narayan barman evam vishnu jhariya se handpamp 19-20 (Imaliya)</t>
+          <t>1733003063/LD/3799428612 — KHEL MAIDAN SAMTALIKARAN IMALIYA</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15000</v>
+        <v>407000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15136</v>
+        <v>78292</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43760</v>
+        <v>41697</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>44422</v>
+        <v>42406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476360 — CC Road - Shyamlal ke ghar se ramesh thakur 19-20 (Barkhera)</t>
+          <t>1733003063/LD/4 — मेढ बधान / गणेश पटेल</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>4752</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43749</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476361 — CC Road - Ballu chamar ke ghar se hallai chamar 19-20 (Barkhera)</t>
+          <t>1733003063/LD/893 — शांतिधाम समतलीकरण कार्य छेडी</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>19008</v>
+        <v>323119.94</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43856</v>
+        <v>40864</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>44420</v>
+        <v>41170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476362 — CC Road - Hallai chamar se keerat sahu 19-20 (Barkhera)</t>
+          <t>1733003063/LD/9926706690 — MEDH BADHAN (SHIVKUMAR/JANKI PRASAD)</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>23000</v>
+        <v>16000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>22800</v>
+        <v>3925</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44153</v>
+        <v>41795</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>44418</v>
+        <v>41852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476363 — CC Road - Ballu chamar ke ghar se batdu 19-20 (Barkhera)</t>
+          <t>1733003063/LD/9926706691 — MEDH BADHAN (DOJKUMAR/KESHRI PRASAD)</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>21000</v>
+        <v>36000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>21766</v>
+        <v>7536</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43856</v>
+        <v>41795</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44419</v>
+        <v>41852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034476364 — CC Road - Kishan jhariya ke ghar se handpamp 19-20(Badkhera)</t>
+          <t>1733003063/PG/9425887781 — खेल मैदान समतलीकरण कार्य हाई स्कूल के सामने ( बरखेडा )</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>15000</v>
+        <v>444000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>13300</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44139</v>
-[...3 lines deleted...]
-      </c>
+        <v>42376</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034534651 — 14 va vitt se C C road Nirman Pradeep patel ke ghar se mohan thakur ke ghar tak</t>
+          <t>1733003063/RC/10879 — पंच परमेश्‍वर सी सी रोड निर्माण मनु के घर से</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>23670</v>
+        <v>79625</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>23560</v>
+        <v>38700</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44160</v>
+        <v>41004</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44336</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034534752 — 15 va vitt se c c road ramswaroop ke ghar se milan thakure ke ghar tak badkhera</t>
+          <t>1733003063/RC/10934 — 1733003063/RC/10934</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>20700</v>
+        <v>60000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>20520</v>
+        <v>55597</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44181</v>
+        <v>41314</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>44336</v>
+        <v>42200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034556274 — CC road nirman kary anganwadi k pass</t>
+          <t>1733003063/RC/22012034171480 — घासीराम से हल्‍लू अि‍हरवार के घर तक रोड</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>55000</v>
+        <v>68000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>44216</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44120</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>41443</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>42200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034556288 — cc road nirman kary rohit patel k ghar se bhrmdev tiwari k ghar ki aor</t>
+          <t>1733003063/RC/22012034192174 — HALLU KE GHAR SE NANDKISHOR KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>24000</v>
+        <v>150897</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>39707</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44120</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>41600</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>42200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/22012034556345 — cc road nirman kary omprkash basor  k ghaar se jira mehtar k ghar ki aor</t>
+          <t>1733003063/RC/22012034192507 — मेन रोड से शांति धाम की ओर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>14500</v>
+        <v>60000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>53346</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44120</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>41610</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>42200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RC/256 — छेडी से लामी त्रिगडा पहुच मार्ग</t>
+          <t>1733003063/RC/22012034207948 — C.C.ROAD NIRMAN,SHANTI DHAM SE GAO KI OR</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>88774</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>180798</v>
+        <v>43318</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>40302</v>
+        <v>41697</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>42272</v>
+        <v>42232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034496251 — 14 vitt se r c c bhumigat nali nirmand karya badkhera</t>
+          <t>1733003063/RC/22012034267707 — panch parmeshwar 6th phase c.c.road Nirman.  milan thakur ke ghar se shanti dham ki or</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>16500</v>
+        <v>106000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>95356</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44089</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>42215</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>42356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034653114 — Soak pit nirman karya ward 7 mohan thakur ke handpump ke pass Barkheda</t>
+          <t>1733003063/RC/22012034284829 — p.p.c.c.road 7th phase suseel ke makan se indu patel ke ghar or vinod ke makan se durga mandir tak</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>2200</v>
+        <v>2300000000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>2187</v>
+        <v>22251</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45465</v>
+        <v>42268</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>45813</v>
+        <v>42565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034653116 — Soak pit nirman karya Mahesh patel ke pass handpump Barkheda</t>
+          <t>1733003063/RC/22012034285510 — पंच परमेश्वर सातवाँ चरण पार्ट -2  सी सी रोड निर्माण मेन रोड से कमलेश झारिया के मकान तक</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>2200</v>
+        <v>11000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>1930</v>
+        <v>10980</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45465</v>
+        <v>42294</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>45813</v>
+        <v>42564</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034653118 — Soak pit nirman karya Kusum bai ke ghar ke pass handpump imaliya</t>
+          <t>1733003063/RC/22012034345240 — सी.सी. रोड़ निर्माण कार्य चरण ठाकुर के घर से उत्तम पटेल के घर तक</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>2200</v>
+        <v>8400</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>2190</v>
+        <v>8388</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>45457</v>
+        <v>42941</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>45813</v>
+        <v>43473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034653932 — आर सी.सी. नाली निर्माण कार्य सुनील पटेल के घर से तलैय</t>
+          <t>1733003063/RC/22012034345242 — सी.सी.रोड़ निर्माण कार्य ओंकार साहू के घर से नथ्थु के घर तक</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>54000</v>
+        <v>13824</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>52598</v>
+        <v>13016</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>45214</v>
+        <v>42948</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>45333</v>
+        <v>43473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034663634 — सामु. शोक पिट कार्य राम जानकी मंदिर हैण्ड पंप के पास</t>
+          <t>1733003063/RC/22012034352469 — 14वां वित्त सी.सी रोड आंतरिक मार्ग ओमप्रकाश के घर से लल्लू महाराज के घर तक</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>3600</v>
+        <v>11880</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>1224</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44835</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034663639 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+          <t>1733003063/RC/22012034352470 — 14वां वित्त सी.सी रोड आंतरिक मार्ग बसंत के घर से हेमराज के घर तक</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>0</v>
+        <v>9576</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44666</v>
+        <v>42839</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034663641 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+          <t>1733003063/RC/22012034352471 — 14 वां वित्त सी.सी. रोड़ एवं नाली निर्माण कार्य-सरदार पटेल के घर से हीरा लाल के घर तक</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>0</v>
+        <v>7332</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>0</v>
+        <v>7308</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>43455</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>44336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034663642 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+          <t>1733003063/RC/22012034352472 — 14वां वित्त सी.सी रोड आंतरिक मार्ग मुख्य मार्ग से स्कूल तक</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>26796</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>43012</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>43648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034663644 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+          <t>1733003063/RC/22012034352473 — 14वां वित्त सी.सी रोड आंतरिक मार्ग santosh के घर से खेरमाई की ओर</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44666</v>
+        <v>42839</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034663646 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+          <t>1733003063/RC/22012034352552 — नाली निर्माण कार्य -अखिलेश पटेल के घर से प्रवेश पटेल के घर तक</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>3600</v>
+        <v>6188</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>3600</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44913</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664242 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034368903 — c c road nirmaan</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44666</v>
+        <v>42839</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664243 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034376363 — sudoor sadk nirmaan gram me</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44666</v>
+        <v>42826</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664244 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476342 — CC Road - Main road se munna chamar 19-20</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>29000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>29568</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>43715</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>44336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664245 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476344 — CC Road - Main Road se Netram Patel ke ghar tak 19-20</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>23760</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>43736</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>44418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664246 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476346 — CC Road - Main road se Bhaddi choudhri 19-20</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>43751</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>44419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664247 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476347 — CC Road - Main Road se Bharat Patel 19-20</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>13552</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>43729</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>44421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664248 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476349 — CC Road  - Chtti chamar se shakti mai ke chabootra 19-20 (Barkheda)</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>0</v>
+        <v>68000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>67760</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>43758</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>44418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664249 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476351 — CC Road - Susheel Patel ke ghar se babulal patel 19-20 (Badkhera)</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>11616</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>43726</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>44419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664250 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476353 — CC Road - Main Road Se Lallu Chamar 19-20 (Badkera)</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>34320</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>43835</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>44420</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664251 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476355 — CC Road - Nokhe lal ke ghar se suresh mahraj 19-20 (Barkheda)</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>18480</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>43733</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>44421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664256 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476357 — CC Road - Kashiram se narayan barman evam vishnu jhariya se handpamp 19-20 (Imaliya)</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>43760</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>44422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664257 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476360 — CC Road - Shyamlal ke ghar se ramesh thakur 19-20 (Barkhera)</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>4752</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>43749</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664258 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476361 — CC Road - Ballu chamar ke ghar se hallai chamar 19-20 (Barkhera)</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>19008</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>43856</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>44420</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664358 — Samudayik nadep nirnam rameshwar tiwari ke ghar ke pas</t>
+          <t>1733003063/RC/22012034476362 — CC Road - Hallai chamar se keerat sahu 19-20 (Barkhera)</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>9000</v>
+        <v>23000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>4398</v>
+        <v>22800</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45457</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>44153</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>44418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664393 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+          <t>1733003063/RC/22012034476363 — CC Road - Ballu chamar ke ghar se batdu 19-20 (Barkhera)</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>9732</v>
+        <v>21000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>9654</v>
+        <v>21766</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45457</v>
+        <v>43856</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>46112</v>
+        <v>44419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664414 — सामु. नाडेप निर्माण कार्य राम जानकी मंदिर के पास</t>
+          <t>1733003063/RC/22012034476364 — CC Road - Kishan jhariya ke ghar se handpamp 19-20(Badkhera)</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>9732</v>
+        <v>15000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>9639</v>
+        <v>13300</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44913</v>
+        <v>44139</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>45330</v>
+        <v>44420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664426 — सामु. शोक पिट निर्माण शिवप्रसाद के घर के सामने</t>
+          <t>1733003063/RC/22012034534651 — 14 va vitt se C C road Nirman Pradeep patel ke ghar se mohan thakur ke ghar tak</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>3600</v>
+        <v>23670</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>3600</v>
+        <v>23560</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44913</v>
+        <v>44160</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>45813</v>
+        <v>44336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034664429 — सामु. शोक पिट निर्माण  विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+          <t>1733003063/RC/22012034534752 — 15 va vitt se c c road ramswaroop ke ghar se milan thakure ke ghar tak badkhera</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>3600</v>
+        <v>20700</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>20520</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>44181</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>44336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012034669462 — Samudayik nadep nirnam rameshwar tiwari ke ghar ke pas</t>
+          <t>1733003063/RC/22012034556274 — CC road nirman kary anganwadi k pass</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44666</v>
+        <v>44120</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012035112966 — samudayik nadep nirman kary gram k pass</t>
+          <t>1733003063/RC/22012034556288 — cc road nirman kary rohit patel k ghar se bhrmdev tiwari k ghar ki aor</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>9600</v>
+        <v>24000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>9593</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>44120</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012035112967 — samudayik nadep nirman kary  gram barkheda</t>
+          <t>1733003063/RC/22012034556345 — cc road nirman kary omprkash basor  k ghaar se jira mehtar k ghar ki aor</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>9600</v>
+        <v>14500</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>9593</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>44120</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1733003063/RS/22012035138795 — Bhumigat Pipe Nili Nirmand karya Akhilesh Patel Ke ghar se Aman Patel Ke Ghar Ki or</t>
+          <t>1733003063/RC/256 — छेडी से लामी त्रिगडा पहुच मार्ग</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>8000</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>180798</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>40302</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>42272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1733003063/WC/22012034617815 — rain water harwesting anganeadi k pass</t>
+          <t>1733003063/RS/22012034496251 — 14 vitt se r c c bhumigat nali nirmand karya badkhera</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44106</v>
+        <v>44089</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PATAN</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E382" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F382" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034653114 — Soak pit nirman karya ward 7 mohan thakur ke handpump ke pass Barkheda</t>
+        </is>
+      </c>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="n">
+        <v>2200</v>
+      </c>
+      <c r="I382" s="2" t="n">
+        <v>2187</v>
+      </c>
+      <c r="J382" s="3" t="n">
+        <v>45465</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>45813</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C383" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D383" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E383" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F383" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034653116 — Soak pit nirman karya Mahesh patel ke pass handpump Barkheda</t>
+        </is>
+      </c>
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="n">
+        <v>2200</v>
+      </c>
+      <c r="I383" s="2" t="n">
+        <v>1930</v>
+      </c>
+      <c r="J383" s="3" t="n">
+        <v>45465</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>45813</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C384" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D384" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E384" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F384" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034653118 — Soak pit nirman karya Kusum bai ke ghar ke pass handpump imaliya</t>
+        </is>
+      </c>
+      <c r="G384" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="n">
+        <v>2200</v>
+      </c>
+      <c r="I384" s="2" t="n">
+        <v>2190</v>
+      </c>
+      <c r="J384" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>45813</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C385" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D385" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E385" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F385" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034653932 — आर सी.सी. नाली निर्माण कार्य सुनील पटेल के घर से तलैय</t>
+        </is>
+      </c>
+      <c r="G385" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="n">
+        <v>54000</v>
+      </c>
+      <c r="I385" s="2" t="n">
+        <v>52598</v>
+      </c>
+      <c r="J385" s="3" t="n">
+        <v>45214</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>45333</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C386" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F386" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034663634 — सामु. शोक पिट कार्य राम जानकी मंदिर हैण्ड पंप के पास</t>
+        </is>
+      </c>
+      <c r="G386" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I386" s="2" t="n">
+        <v>1224</v>
+      </c>
+      <c r="J386" s="3" t="n">
+        <v>44835</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>45085</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C387" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F387" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034663639 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+        </is>
+      </c>
+      <c r="G387" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J387" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K387" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034663641 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K388" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034663642 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K389" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034663644 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+        </is>
+      </c>
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J390" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K390" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C391" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D391" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E391" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F391" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034663646 — सामु. शोक पिट कार्य विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+        </is>
+      </c>
+      <c r="G391" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I391" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="J391" s="3" t="n">
+        <v>44913</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>45330</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C392" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D392" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E392" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F392" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664242 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G392" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I392" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J392" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K392" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C393" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D393" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E393" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F393" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664243 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G393" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I393" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J393" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K393" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C394" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D394" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E394" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F394" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664244 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G394" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I394" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J394" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K394" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C395" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D395" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E395" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F395" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664245 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G395" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I395" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J395" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K395" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C396" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D396" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E396" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F396" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664246 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G396" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J396" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K396" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C397" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D397" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E397" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F397" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664247 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G397" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I397" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J397" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K397" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C398" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D398" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E398" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F398" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664248 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G398" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J398" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K398" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C399" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D399" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E399" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F399" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664249 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G399" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J399" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K399" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D400" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F400" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664250 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G400" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J400" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K400" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D401" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F401" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664251 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G401" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J401" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K401" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C402" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D402" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E402" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F402" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664256 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G402" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I402" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J402" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K402" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F403" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664257 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G403" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I403" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J403" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K403" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D404" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E404" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F404" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664258 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G404" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I404" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J404" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K404" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664358 — Samudayik nadep nirnam rameshwar tiwari ke ghar ke pas</t>
+        </is>
+      </c>
+      <c r="G405" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I405" s="2" t="n">
+        <v>4398</v>
+      </c>
+      <c r="J405" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K405" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C406" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D406" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E406" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F406" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664393 — सामु. नाडेप निर्माण शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G406" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="n">
+        <v>9732</v>
+      </c>
+      <c r="I406" s="2" t="n">
+        <v>9654</v>
+      </c>
+      <c r="J406" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C407" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D407" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E407" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F407" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664414 — सामु. नाडेप निर्माण कार्य राम जानकी मंदिर के पास</t>
+        </is>
+      </c>
+      <c r="G407" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="n">
+        <v>9732</v>
+      </c>
+      <c r="I407" s="2" t="n">
+        <v>9639</v>
+      </c>
+      <c r="J407" s="3" t="n">
+        <v>44913</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>45330</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664426 — सामु. शोक पिट निर्माण शिवप्रसाद के घर के सामने</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>44913</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>45813</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D409" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E409" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F409" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034664429 — सामु. शोक पिट निर्माण  विष्णु झारिया के घर के सामने  हैण्ड पंप के पास</t>
+        </is>
+      </c>
+      <c r="G409" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I409" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J409" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K409" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D410" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+        </is>
+      </c>
+      <c r="E410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F410" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012034669462 — Samudayik nadep nirnam rameshwar tiwari ke ghar ke pas</t>
+        </is>
+      </c>
+      <c r="G410" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J410" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K410" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012035112966 — samudayik nadep nirman kary gram k pass</t>
+        </is>
+      </c>
+      <c r="G411" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="n">
+        <v>9600</v>
+      </c>
+      <c r="I411" s="2" t="n">
+        <v>9593</v>
+      </c>
+      <c r="J411" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012035112967 — samudayik nadep nirman kary  gram barkheda</t>
+        </is>
+      </c>
+      <c r="G412" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="n">
+        <v>9600</v>
+      </c>
+      <c r="I412" s="2" t="n">
+        <v>9593</v>
+      </c>
+      <c r="J412" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D413" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/RS/22012035138795 — Bhumigat Pipe Nili Nirmand karya Akhilesh Patel Ke ghar se Aman Patel Ke Ghar Ki or</t>
+        </is>
+      </c>
+      <c r="G413" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="n">
+        <v>8000</v>
+      </c>
+      <c r="I413" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J413" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K413" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D414" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
+        <is>
+          <t>1733003063/WC/22012034617815 — rain water harwesting anganeadi k pass</t>
+        </is>
+      </c>
+      <c r="G414" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J414" s="3" t="n">
+        <v>44106</v>
+      </c>
+      <c r="K414" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>PATAN</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
           <t>2018-2019</t>
         </is>
       </c>
-      <c r="C382" s="1" t="inlineStr">
+      <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D382" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E382" s="1" t="inlineStr">
+      <c r="D415" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F382" s="1" t="inlineStr">
+      <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1733003063/WH/22012034439254 — तालाब जीर्णोद्धार निर्माण कार्य ग्राम बडखेडा</t>
         </is>
       </c>
-      <c r="G382" s="1" t="inlineStr">
+      <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H382" s="2" t="n">
+      <c r="H415" s="2" t="n">
         <v>87000</v>
       </c>
-      <c r="I382" s="2" t="n">
+      <c r="I415" s="2" t="n">
         <v>20728.01</v>
       </c>
-      <c r="J382" s="3" t="n">
+      <c r="J415" s="3" t="n">
         <v>43534</v>
       </c>
-      <c r="K382" s="3"/>
+      <c r="K415" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>