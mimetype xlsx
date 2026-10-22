--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K628"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 22:05:09</t>
+          <t>Exported on: 2026-10-22 05:47:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -9127,51 +9127,51 @@
       <c r="J193" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>43556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/1038840 — Construction of IAY House -IAY REG. NO. MP1848365</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>2285</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>43039</v>
@@ -9321,51 +9321,51 @@
       <c r="J197" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/1041900 — Construction of IAY House -IAY REG. NO. MP3107863</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>42852</v>
@@ -13043,51 +13043,51 @@
       <c r="J273" s="3" t="n">
         <v>43294</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>43556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/1713932 — Construction of IAY House -IAY REG. NO. MP3099490</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>3819</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>43294</v>
@@ -18137,51 +18137,51 @@
       <c r="J377" s="3" t="n">
         <v>44387</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>44522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/2970654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5723302</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44139</v>
@@ -20634,51 +20634,51 @@
       <c r="J428" s="3" t="n">
         <v>44785</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>44936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/4014442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119853202</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45905</v>
@@ -21414,51 +21414,51 @@
       <c r="J444" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/4247535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120798689</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45383</v>
@@ -22000,78 +22000,80 @@
       <c r="J456" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>45750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/4554899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113901749</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>17739</v>
+        <v>22839</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45563</v>
       </c>
-      <c r="K457" s="3"/>
+      <c r="K457" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23272,51 +23274,51 @@
       <c r="J482" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/4998956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116389094</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45736</v>
@@ -23809,194 +23811,194 @@
       <c r="J493" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>45911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/5754552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116389377</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/5754553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116389396</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>46220</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/5754780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113786317</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>8415</v>
+        <v>19215</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/5755422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114923612</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45905</v>
@@ -24146,73 +24148,73 @@
       <c r="J500" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/5759376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116388801</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>3915</v>
+        <v>8415</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -24242,51 +24244,51 @@
       <c r="J502" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/5759381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120798883</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45905</v>
@@ -24338,73 +24340,73 @@
       <c r="J504" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/5760037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113901984</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>3915</v>
+        <v>12615</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -24434,79 +24436,79 @@
       <c r="J506" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1733004041/IF/IAY/6222916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131914204</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>46220</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>