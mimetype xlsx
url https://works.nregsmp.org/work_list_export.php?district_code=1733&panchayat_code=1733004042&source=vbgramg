--- v0 (2026-09-11)
+++ v1 (2026-10-29)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 11:46:32</t>
+          <t>Exported on: 2026-10-29 04:12:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,2009 +273,2056 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1733004042/DP/22012034494403 — wrachharopan majhola nala se chharrawa ki or</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>390826.48</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1733004042/DP/22012034565426 — plantation at naveen samudhiyak pariser sunachar</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>410218.19</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45129</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1733004042/DP/22012034582290 — phodropan naramda nadee ke pas</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45143</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/22012034600496 — wracharopan tarbar singh / ghansu singh</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>169305.64</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44105</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/22012035139250 — cattle shed Geeta Bai</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>72618.65</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45831</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/22012035223078 — pasuset nirman prabha bai/harisaran</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>125246.82</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45368</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4001096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118288864</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>46103</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4094572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129446719</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4602344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123445354</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>4200</v>
+        <v>4500</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4612788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125293415</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4700108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118288910</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/480314 — Construction of IAY House -IAY REG. NO. MP1991592</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4862328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114087375</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4942429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114772719</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K25" s="3" t="n">
-        <v>46208</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4951210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118370172</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/4951212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118370671</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5906836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114108202</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5906896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114115038</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5907550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123456387</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5908945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129447250</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5909381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118362388</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5909927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125094684</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5912438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124440086</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46125</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5915013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114818275</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5917237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124442841</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46125</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5918706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124439419</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5922653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114786527</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5923099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124215778</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5924921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118370345</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5929798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123447978</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5930081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129447653</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5930435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114762520</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/5931011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114791120</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/59599 — Construction of IAY House -IAY REG. NO. MP-33-004-042-001/342</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/59600 — Construction of IAY House -IAY REG. NO. MP-33-004-042-001/378</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/59602 — Construction of IAY House -IAY REG. NO. MP-33-004-042-001/96</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/59603 — Construction of IAY House -IAY REG. NO. MP-33-004-042-001/283</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1733004042/IF/IAY/59604 — Construction of IAY House -IAY REG. NO. MP-33-004-042-001/119</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1733004042/IF/IAY/718970 — Construction of IAY House -IAY REG. NO. MP1683872</t>
+          <t>1733004042/IF/IAY/6321518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114765630</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>42816</v>
+        <v>46050</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1733004042/IF/IAY/740498 — Construction of IAY House -IAY REG. NO. MP2242593</t>
+          <t>1733004042/IF/IAY/718970 — Construction of IAY House -IAY REG. NO. MP1683872</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>42816</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1733004042/RC/22012034834601 — sudur sadar sunachar marg se charau marg tak</t>
+          <t>1733004042/IF/IAY/740498 — Construction of IAY House -IAY REG. NO. MP2242593</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45684</v>
+        <v>42816</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>1733004042/RC/22012034834601 — sudur sadar sunachar marg se charau marg tak</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>45684</v>
+      </c>
+      <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPURA</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E53" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1733004042/WC/22012035249559 — ponds nirman kary khasra no 849</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H53" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J53" s="3" t="n">
+      <c r="H54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
         <v>45683</v>
       </c>
-      <c r="K53" s="3"/>
+      <c r="K54" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>