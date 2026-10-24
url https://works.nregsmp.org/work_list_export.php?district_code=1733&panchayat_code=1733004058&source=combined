--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K349"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:23:28</t>
+          <t>Exported on: 2026-10-24 13:17:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -841,73 +841,73 @@
       <c r="J23" s="3" t="n">
         <v>45159</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733004058/DP/22012034607639 — छोटी बाई के घर से तालाब किनारे वृक्षारोपण</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>359355.01</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>207725.44</v>
+        <v>271553.44</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45181</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of distributary Canal for Community / Repair and Maintenance of distributary Canal for Community</t>
@@ -2830,98 +2830,98 @@
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Medicinal Plantation in Individual land / Block Plantation of Medicinal Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/22012035219087 — VRAKSHAROPAN KARYA SHANKAR / DALSINGH</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>160586.73</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>104982.48</v>
+        <v>155382.48</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Medicinal Plantation in Individual land / Block Plantation of Medicinal Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/22012035219090 — VRAKSHAROPAN KARYA  NAIN SINGH / HALLU</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>160586.73</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>105274.72</v>
+        <v>153874.72</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Medicinal Plantation in Individual land / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -2951,73 +2951,73 @@
       <c r="J67" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/22012035242935 — वृक्षारोपण कार्य मानसिंह / गुरुदयाल के खेत की मेड पर ग्राम अहमदपुर</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>173308.58</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>105625.72</v>
+        <v>148804.66</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
@@ -3376,98 +3376,98 @@
         <v>5740.96</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/22012035415102 — KHET TALAB NIRMAN KARYA ROOP SINGH / DABBALI   GRAM AHMADPUR</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>7045.41</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/22012035415125 — KHET TALAB NIRMAN KARYA BAHADUR / DELAN SINGH  GRAM AHMADPUR</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45751</v>
@@ -6892,51 +6892,51 @@
       <c r="J148" s="3" t="n">
         <v>44057</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>44360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/2457776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3324664</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>43959</v>
@@ -10222,51 +10222,51 @@
       <c r="J216" s="3" t="n">
         <v>44542</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>44769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/3300545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3311016</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>4488</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>44846</v>
@@ -10906,51 +10906,51 @@
       <c r="J230" s="3" t="n">
         <v>44622</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>44733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/3334787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4888585</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>6909</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>44931</v>
@@ -11786,51 +11786,51 @@
       <c r="J248" s="3" t="n">
         <v>44622</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>44789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/3395814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3909018</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>14742</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>44846</v>
@@ -12617,51 +12617,51 @@
       <c r="J265" s="3" t="n">
         <v>44827</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>45212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/4617354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126489061</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>21357</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45620</v>
@@ -13546,51 +13546,51 @@
       <c r="J284" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>45908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/5206922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146948266</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45748</v>
@@ -13838,51 +13838,51 @@
       <c r="J290" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/5748544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115378484</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45891</v>
@@ -13934,51 +13934,51 @@
       <c r="J292" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1733004058/IF/IAY/5749360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126486706</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45889</v>
@@ -15833,192 +15833,192 @@
       <c r="J331" s="3" t="n">
         <v>44270</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1733004058/RC/22012034667699 — C C ROAD NIRMAN KARY RAMVATI CHOUDHARY KE GHAR SE PARMU CHAKRAWARTI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>1105</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1733004058/RC/22012034829764 — CC ROAD NIRMAN KARYA MAIN ROAD SE GOPAL KE GHAR KI OR AHMADPUR</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>30716</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1733004058/RC/22012034829766 — CC ROAD NIRMAN KARYA MAIN ROAD SE RAJA KE GHAR KI OR AHMADPUR</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>45760</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1733004058/RC/22012034842782 — सी सी रोड निर्माण कार्य सोनी मोहल्ला में ग्राम अहमदपुर</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>56115</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45803</v>