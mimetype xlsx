--- v0 (2026-09-01)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K592"/>
+  <dimension ref="A1:K597"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 12:45:37</t>
+          <t>Exported on: 2026-10-27 04:30:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1374,98 +1374,98 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733004065/DP/22012034584147 — बृक्षा रोपड निर्माड कार्य श. भूमि खेल मैदान में ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>8304</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45172</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1733004065/DP/22012034586646 — मेरी माटी मेरा देश- ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>4882</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45172</v>
@@ -4072,51 +4072,51 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/22012035522929 — JGSA 2025 Recharge Structure Nirmal neer koop ke passpipariya nayanagar 1733004065/if/22012035522833</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45748</v>
@@ -4309,192 +4309,192 @@
       <c r="J95" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/22012035560498 — hiteshi koop nirmad kary Annilal /Dammu gound gram pipariya nayanagar</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/22012035560510 — hiteshi koop nirmad kary Annilal /Dammu gound gram pipariya nayanagar</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/22012035560523 — JGSA 2025 Recharge Structure Laxmi Bai / Malkhan pipariya nayanagar 1733004065/IF/ 22012035560520</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/22012035562475 — HITESHI KOOP NIRMAD KARY ANNILAL / DAMMU GOUND PIPARIYA NAYANAGAR</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>417738.42</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>284793.66</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45821</v>
@@ -7713,98 +7713,98 @@
       <c r="J165" s="3" t="n">
         <v>43676</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>43953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/200619 — Construction of IAY House -IAY REG. NO. MP-33-004-065-002/86</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/200620 — Construction of IAY House -IAY REG. NO. MP-33-004-065-003/81</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>42451</v>
@@ -9571,98 +9571,98 @@
       <c r="J203" s="3" t="n">
         <v>45096</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4002079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776076</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4002080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776160</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45737</v>
@@ -9959,78 +9959,80 @@
       <c r="J211" s="3" t="n">
         <v>44812</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>45434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4008210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122757876</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>2763</v>
+        <v>20139</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45762</v>
       </c>
-      <c r="K212" s="3"/>
+      <c r="K212" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10741,51 +10743,51 @@
       <c r="J227" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>45773</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4042346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116114509</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>44691</v>
@@ -12111,167 +12113,167 @@
       <c r="J255" s="3" t="n">
         <v>45556</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>45772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4556610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114894446</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>2673</v>
+        <v>6273</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4558877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115078908</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>4374</v>
+        <v>12774</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4562260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776002</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>2916</v>
+        <v>6516</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45603</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12448,51 +12450,51 @@
       <c r="J262" s="3" t="n">
         <v>45556</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>45772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4562475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115660496</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45762</v>
@@ -12544,125 +12546,127 @@
       <c r="J264" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4564811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115958094</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>8748</v>
+        <v>12348</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4566782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116341544</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>1701</v>
+        <v>24975</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45755</v>
       </c>
-      <c r="K266" s="3"/>
+      <c r="K266" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12883,73 +12887,73 @@
       <c r="J271" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4705495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120613386</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>1701</v>
+        <v>4701</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12979,51 +12983,51 @@
       <c r="J273" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4723857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146409659</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45734</v>
@@ -13075,51 +13079,51 @@
       <c r="J275" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4749670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116755277</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>4374</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45737</v>
@@ -13220,120 +13224,120 @@
       <c r="J278" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>45666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4796729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148504138</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>2673</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4864642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122308100</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>2673</v>
+        <v>5673</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13363,51 +13367,51 @@
       <c r="J281" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4879921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122486059</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45737</v>
@@ -13459,73 +13463,73 @@
       <c r="J283" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4901807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146208893</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>1701</v>
+        <v>4701</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13555,214 +13559,214 @@
       <c r="J285" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>45866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4942089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114651592</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4944083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115781055</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>18054</v>
+        <v>21708</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4944157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115795098</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4945198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776114</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>6318</v>
+        <v>12318</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13841,51 +13845,51 @@
       <c r="J291" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4946435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115664059</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>2673</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45737</v>
@@ -13937,98 +13941,98 @@
       <c r="J293" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4948207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116341592</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4948216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342722</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45762</v>
@@ -14129,73 +14133,73 @@
       <c r="J297" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4952490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118555856</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>5346</v>
+        <v>11346</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14274,167 +14278,167 @@
       <c r="J300" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4956127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122143844</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>4374</v>
+        <v>7374</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4970384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128151486</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>2673</v>
+        <v>5673</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4981795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146214543</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>1701</v>
+        <v>16728</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14513,78 +14517,80 @@
       <c r="J305" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4994662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114892584</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>8748</v>
+        <v>24480</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45755</v>
       </c>
-      <c r="K306" s="3"/>
+      <c r="K306" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14805,78 +14811,80 @@
       <c r="J311" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4997178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115662968</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45736</v>
       </c>
-      <c r="K312" s="3"/>
+      <c r="K312" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14901,192 +14909,192 @@
       <c r="J313" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4997897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116268681</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4997900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116268901</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>3528</v>
+        <v>8628</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4998647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116114654</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>3528</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4998888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115078781</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45762</v>
@@ -15138,145 +15146,145 @@
       <c r="J318" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/4999787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117183071</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>2673</v>
+        <v>11073</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5000944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342296</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>2673</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5000945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342415</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>5346</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45736</v>
@@ -15328,308 +15336,308 @@
       <c r="J322" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5009998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122308530</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>4374</v>
+        <v>22074</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5011215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122761234</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>2673</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5013894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118553132</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>2673</v>
+        <v>5673</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5013895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118553393</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>4374</v>
+        <v>14574</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5013907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118555901</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5096995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145379816</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>4374</v>
+        <v>7374</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15659,51 +15667,51 @@
       <c r="J329" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5167750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116341361</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45762</v>
@@ -15755,192 +15763,192 @@
       <c r="J331" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5183157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776038</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5183205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122308168</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5188002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122476102</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5193056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122485658</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45762</v>
@@ -15992,145 +16000,145 @@
       <c r="J336" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5208304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114894180</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>3402</v>
+        <v>9402</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5229831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122143531</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5235925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106920629</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45862</v>
@@ -16182,125 +16190,127 @@
       <c r="J340" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5251007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116114411</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>1701</v>
+        <v>14301</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5257792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114892550</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>13185</v>
+        <v>16839</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45762</v>
       </c>
-      <c r="K342" s="3"/>
+      <c r="K342" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16521,51 +16531,51 @@
       <c r="J347" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5305401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115659533</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45762</v>
@@ -16666,73 +16676,73 @@
       <c r="J350" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5331630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122308667</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>1701</v>
+        <v>13065</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16860,51 +16870,51 @@
       <c r="J354" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5387350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776305</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45762</v>
@@ -16956,145 +16966,145 @@
       <c r="J356" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5390062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120956879</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5397216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115732125</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5400795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114651741</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45905</v>
@@ -17146,192 +17156,196 @@
       <c r="J360" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5403975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116114852</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>3528</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5405555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145639577</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>1701</v>
+        <v>19599</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45762</v>
       </c>
-      <c r="K362" s="3"/>
+      <c r="K362" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5405556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145639598</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>16056</v>
+        <v>20505</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45762</v>
       </c>
-      <c r="K363" s="3"/>
+      <c r="K363" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5409227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114651455</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>23364</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45762</v>
@@ -17434,145 +17448,145 @@
       <c r="J366" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5520497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776134</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5525974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116268106</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>2871</v>
+        <v>5871</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5527808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122474820</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45755</v>
@@ -17624,73 +17638,73 @@
       <c r="J370" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5529360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115659896</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>2871</v>
+        <v>8871</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17720,402 +17734,402 @@
       <c r="J372" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5532344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122471835</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5653533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342106</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5653796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147160806</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>10179</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5653817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115775601</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5653818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115775628</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5653819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115775641</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5653890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122153387</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5653916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114894302</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>5742</v>
+        <v>11742</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18145,98 +18159,98 @@
       <c r="J381" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5654942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122470502</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>5742</v>
+        <v>14742</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115662816</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45723</v>
@@ -18288,521 +18302,523 @@
       <c r="J384" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114651486</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>2871</v>
+        <v>20925</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45905</v>
       </c>
-      <c r="K385" s="3"/>
+      <c r="K385" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122477346</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116114227</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342526</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>1827</v>
+        <v>4827</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146774672</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121968855</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120856131</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>1827</v>
+        <v>4827</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5655775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122470954</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5656088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122308413</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5656101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115662775</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5656191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115775869</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45905</v>
@@ -18854,286 +18870,286 @@
       <c r="J396" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5686508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122475252</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5686541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115078981</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5686637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127475220</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>5742</v>
+        <v>11742</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5686657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776761</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5686664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115776216</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>6786</v>
+        <v>25386</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5686722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114893109</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45892</v>
@@ -19234,73 +19250,73 @@
       <c r="J404" s="3" t="n">
         <v>43007</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5782821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122501578</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>261</v>
+        <v>3261</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -19379,380 +19395,380 @@
       <c r="J407" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>43953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5903548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116053179</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5905973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114894603</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5906861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116114699</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5918786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114894631</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5922973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120900478</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5923319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114892856</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>5100</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5926953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114892523</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/5927655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115732010</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46113</v>
@@ -19902,677 +19918,677 @@
       <c r="J418" s="3" t="n">
         <v>42473</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>43477</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6177415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120613995</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6179085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146399060</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6183921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145403630</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6184040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114894073</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6186007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114892491</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6189661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115975199</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>19620</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6197406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115791741</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6198034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117650940</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6198458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116754907</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6198791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117183097</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6204483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126477525</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6207276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146238163</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6208055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118555700</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1733004065/IF/IAY/6217090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115729645</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
@@ -20599,7676 +20615,7911 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>42941</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/645966 — Construction of IAY House -IAY REG. NO. MP1536230</t>
+          <t>1733004065/IF/IAY/6392877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114894479</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42980</v>
-[...3 lines deleted...]
-      </c>
+        <v>46232</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/756352 — Construction of IAY House -IAY REG. NO. MP2790554</t>
+          <t>1733004065/IF/IAY/6393087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116114740</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>15506</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42941</v>
-[...3 lines deleted...]
-      </c>
+        <v>46236</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/756886 — Construction of IAY House -IAY REG. NO. MP2816094</t>
+          <t>1733004065/IF/IAY/6393257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117650884</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>15316</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46236</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/758284 — Construction of IAY House -IAY REG. NO. MP2879870</t>
+          <t>1733004065/IF/IAY/6423418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121986159</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15496</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42941</v>
-[...3 lines deleted...]
-      </c>
+        <v>45741</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/758400 — Construction of IAY House -IAY REG. NO. MP2885912</t>
+          <t>1733004065/IF/IAY/645966 — Construction of IAY House -IAY REG. NO. MP1536230</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>15480</v>
+        <v>15504</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42941</v>
+        <v>42980</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43194</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/851939 — Construction of IAY House -IAY REG. NO. MP1516130</t>
+          <t>1733004065/IF/IAY/756352 — Construction of IAY House -IAY REG. NO. MP2790554</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15480</v>
+        <v>15506</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42980</v>
+        <v>42941</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>43241</v>
+        <v>43272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/855975 — Construction of IAY House -IAY REG. NO. MP1563127</t>
+          <t>1733004065/IF/IAY/756886 — Construction of IAY House -IAY REG. NO. MP2816094</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>15480</v>
+        <v>15316</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42941</v>
+        <v>42940</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43241</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/855980 — Construction of IAY House -IAY REG. NO. MP1563184</t>
+          <t>1733004065/IF/IAY/758284 — Construction of IAY House -IAY REG. NO. MP2879870</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>15480</v>
+        <v>15496</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42940</v>
+        <v>42941</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43046</v>
+        <v>43272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/857511 — Construction of IAY House -IAY REG. NO. MP1581574</t>
+          <t>1733004065/IF/IAY/758400 — Construction of IAY House -IAY REG. NO. MP2885912</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42940</v>
+        <v>42941</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43241</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/858401 — Construction of IAY House -IAY REG. NO. MP1592706</t>
+          <t>1733004065/IF/IAY/851939 — Construction of IAY House -IAY REG. NO. MP1516130</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42940</v>
+        <v>42980</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43146</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/859128 — Construction of IAY House -IAY REG. NO. MP1602240</t>
+          <t>1733004065/IF/IAY/855975 — Construction of IAY House -IAY REG. NO. MP1563127</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>15528</v>
+        <v>15480</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42940</v>
+        <v>42941</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43272</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/859134 — Construction of IAY House -IAY REG. NO. MP1602286</t>
+          <t>1733004065/IF/IAY/855980 — Construction of IAY House -IAY REG. NO. MP1563184</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>15508</v>
+        <v>15480</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>42940</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43272</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/936499 — Construction of IAY House -IAY REG. NO. MP2754399</t>
+          <t>1733004065/IF/IAY/857511 — Construction of IAY House -IAY REG. NO. MP1581574</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>42940</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43278</v>
+        <v>43241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/938051 — Construction of IAY House -IAY REG. NO. MP2784967</t>
+          <t>1733004065/IF/IAY/858401 — Construction of IAY House -IAY REG. NO. MP1592706</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>15556</v>
+        <v>15480</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42940</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43272</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/978636 — Construction of IAY House -IAY REG. NO. MP3826405</t>
+          <t>1733004065/IF/IAY/859128 — Construction of IAY House -IAY REG. NO. MP1602240</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15654</v>
+        <v>15528</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43007</v>
+        <v>42940</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43556</v>
+        <v>43272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/998854 — Construction of IAY House -IAY REG. NO. MP1501852</t>
+          <t>1733004065/IF/IAY/859134 — Construction of IAY House -IAY REG. NO. MP1602286</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15480</v>
+        <v>15508</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43000</v>
+        <v>42940</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43165</v>
+        <v>43272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/998908 — Construction of IAY House -IAY REG. NO. MP1531977</t>
+          <t>1733004065/IF/IAY/936499 — Construction of IAY House -IAY REG. NO. MP2754399</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15516</v>
+        <v>15504</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43000</v>
+        <v>42940</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43272</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1733004065/IF/IAY/998971 — Construction of IAY House -IAY REG. NO. MP1561739</t>
+          <t>1733004065/IF/IAY/938051 — Construction of IAY House -IAY REG. NO. MP2784967</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15498</v>
+        <v>15556</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43007</v>
+        <v>42940</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/128 — अमर सिंह के खेत मे नयानगर</t>
+          <t>1733004065/IF/IAY/978636 — Construction of IAY House -IAY REG. NO. MP3826405</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>15654</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>39611</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>43007</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>43556</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/129 — मेढवंधान कार्य करन सिंह के खेत मे  नयानगर</t>
+          <t>1733004065/IF/IAY/998854 — Construction of IAY House -IAY REG. NO. MP1501852</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>39615</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>43000</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/130 — मेढवंधान कार्य राजाराम के खेत मे नयानगर</t>
+          <t>1733004065/IF/IAY/998908 — Construction of IAY House -IAY REG. NO. MP1531977</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>15516</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39607</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>43000</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>43272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/131 — मेढवंधान कार्य रेवाराम के खेत मे नयानगर</t>
+          <t>1733004065/IF/IAY/998971 — Construction of IAY House -IAY REG. NO. MP1561739</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>15498</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>39612</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>43007</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>43272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/133 — मेढवंधान कार्य वाकूलाल के खेत मे नयानगर</t>
+          <t>1733004065/LD/128 — अमर सिंह के खेत मे नयानगर</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>39610</v>
+        <v>39611</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/134 — मेढवंधान कार्य दक्‍कू के खेत मे नयानगर</t>
+          <t>1733004065/LD/129 — मेढवंधान कार्य करन सिंह के खेत मे  नयानगर</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>39613</v>
+        <v>39615</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/1626 — मेढ बंधान - सूरज/बुध्‍दुश्रीपाल</t>
+          <t>1733004065/LD/130 — मेढवंधान कार्य राजाराम के खेत मे नयानगर</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>40695</v>
+        <v>39607</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/1628 — मेढ बंधान - संतोष/धरमदास</t>
+          <t>1733004065/LD/131 — मेढवंधान कार्य रेवाराम के खेत मे नयानगर</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>20534</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>40686</v>
-[...3 lines deleted...]
-      </c>
+        <v>39612</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/22012034523462 — चारा गाह विकास कार्य - गौ शाला के पास नयानगर</t>
+          <t>1733004065/LD/133 — मेढवंधान कार्य वाकूलाल के खेत मे नयानगर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>850352.55</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>264354.86</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>39610</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/22012034550056 — CRT-GALLI PLAG NIRMAD KARY STAP DEM KE PASS PIPARIYA</t>
+          <t>1733004065/LD/134 — मेढवंधान कार्य दक्‍कू के खेत मे नयानगर</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>23539.65</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>11580</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44314</v>
-[...3 lines deleted...]
-      </c>
+        <v>39613</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/22012034555042 — CRT- GULLY PLAG NIRMAD KARY RAMPRASAD/MILKU GOD KE KHET PASS SHA . BHOOMI ME GRAM PIPARIYA</t>
+          <t>1733004065/LD/1626 — मेढ बंधान - सूरज/बुध्‍दुश्रीपाल</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44300</v>
+        <v>40695</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/22012034555046 — CRT- GULLY PLAG NIRMAD KARY BHAV SINGH /RAMPRASAD KE KHET KE PASS GRAM PIPARIYA</t>
+          <t>1733004065/LD/1628 — मेढ बंधान - संतोष/धरमदास</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>20534</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>40686</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>40691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/22012034570322 — CTR-  BARNI COMPOS KARY GO SHALA KE PASS NAYANAGAR 10 BARNI</t>
+          <t>1733004065/LD/22012034523462 — चारा गाह विकास कार्य - गौ शाला के पास नयानगर</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>850352.55</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>264354.86</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>44081</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>46199</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/22012034945984 — Counstruction of Flood /Diversion Chennal for Community =jagan thakur ke ghar se nadiya ki or gram p</t>
+          <t>1733004065/LD/22012034550056 — CRT-GALLI PLAG NIRMAD KARY STAP DEM KE PASS PIPARIYA</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>23539.65</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>11580</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>44314</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>45120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/572 — मेढ बंधान- फूल सिंग/ गजराज प्रजापति</t>
+          <t>1733004065/LD/22012034555042 — CRT- GULLY PLAG NIRMAD KARY RAMPRASAD/MILKU GOD KE KHET PASS SHA . BHOOMI ME GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>40336</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/584 — मेढ बंधान- परमलाल / धर्मदास गौड</t>
+          <t>1733004065/LD/22012034555046 — CRT- GULLY PLAG NIRMAD KARY BHAV SINGH /RAMPRASAD KE KHET KE PASS GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>27500</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40304</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/585 — मेढ बंधान- कमल / कलगी</t>
+          <t>1733004065/LD/22012034570322 — CTR-  BARNI COMPOS KARY GO SHALA KE PASS NAYANAGAR 10 BARNI</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>10527</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40324</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/587 — मेढ बंधान- हल्‍की बाई / रज्‍जू</t>
+          <t>1733004065/LD/22012034945984 — Counstruction of Flood /Diversion Chennal for Community =jagan thakur ke ghar se nadiya ki or gram p</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>11286</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40308</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/588 — मेढ बंधान - राम कुमार / छिददी</t>
+          <t>1733004065/LD/572 — मेढ बंधान- फूल सिंग/ गजराज प्रजापति</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>27000</v>
+        <v>17000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>17430</v>
+        <v>14000</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>40329</v>
+        <v>40336</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>40329</v>
+        <v>40336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1733004065/LD/589 — मेढ बंधान- जगन लाल / रिक्‍खी गौड</t>
+          <t>1733004065/LD/584 — मेढ बंधान- परमलाल / धर्मदास गौड</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>27000</v>
+        <v>33000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>14400</v>
+        <v>27500</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>40305</v>
+        <v>40304</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>40305</v>
+        <v>40304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1733004065/PG/22012034305488 — khel maidan bharatpur</t>
+          <t>1733004065/LD/585 — मेढ बंधान- कमल / कलगी</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>187000</v>
+        <v>39000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>151911</v>
+        <v>10527</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42853</v>
+        <v>40324</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>44109</v>
+        <v>40324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1733004065/PG/22012034305489 — khel maidan pipariya</t>
+          <t>1733004065/LD/587 — मेढ बंधान- हल्‍की बाई / रज्‍जू</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>187000</v>
+        <v>15000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>126948</v>
+        <v>11286</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42853</v>
+        <v>40308</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43610</v>
+        <v>40308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1733004065/PG/9425895773 — khel maidan nayanagar</t>
+          <t>1733004065/LD/588 — मेढ बंधान - राम कुमार / छिददी</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>187000</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>145992</v>
+        <v>17430</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42835</v>
+        <v>40329</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43610</v>
+        <v>40329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/1156 — पिपरिया से रिछयाई मार्ग</t>
+          <t>1733004065/LD/589 — मेढ बंधान- जगन लाल / रिक्‍खी गौड</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>498000</v>
+        <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>404759</v>
+        <v>14400</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40333</v>
+        <v>40305</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>40994</v>
+        <v>40305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/1308 — अमर सिह के घर से ग्राम कोटवार के घर की ओर सी. सी. रोड निर्माण ( पंच परमेश्‍वर+मनरेगा)</t>
+          <t>1733004065/PG/22012034305488 — khel maidan bharatpur</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>187000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>92582</v>
+        <v>151911</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40987</v>
+        <v>42853</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>41828</v>
+        <v>44109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/1366 — सी. सी. रोड सह नाली निर्माण (मनरेगा गौण खनिज)</t>
+          <t>1733004065/PG/22012034305489 — khel maidan pipariya</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>300000</v>
+        <v>187000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>73636</v>
+        <v>126948</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41075</v>
+        <v>42853</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>42095</v>
+        <v>43610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/1472 — छोटे लाल के मकान से मढिया टोला की ओर सी सी रोड निर्माण - पंचपरमेश्‍वर / मनरेगा</t>
+          <t>1733004065/PG/9425895773 — khel maidan nayanagar</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>343000</v>
+        <v>187000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>97846</v>
+        <v>145992</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41333</v>
+        <v>42835</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41828</v>
+        <v>43610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/214 — नयानगर से पिपरिया मार्ग निर्माण</t>
+          <t>1733004065/RC/1156 — पिपरिया से रिछयाई मार्ग</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>375000</v>
+        <v>498000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>92057</v>
+        <v>404759</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>40323</v>
+        <v>40333</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42095</v>
+        <v>40994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/215 — भारतपुर से हाथीखन्‍दार मार्ग</t>
+          <t>1733004065/RC/1308 — अमर सिह के घर से ग्राम कोटवार के घर की ओर सी. सी. रोड निर्माण ( पंच परमेश्‍वर+मनरेगा)</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>367041</v>
+        <v>92582</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>40310</v>
+        <v>40987</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>42095</v>
+        <v>41828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034170247 — सी सी रोड सह नाली ि‍नर्माण गुलशन के घर से टावल के</t>
+          <t>1733004065/RC/1366 — सी. सी. रोड सह नाली निर्माण (मनरेगा गौण खनिज)</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>38000</v>
+        <v>300000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>33938</v>
+        <v>73636</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41433</v>
+        <v>41075</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>41474</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034194098 — पंच एवं मनरेगा अभिसरण खूब सिंह के घर से लेकर मेर स</t>
+          <t>1733004065/RC/1472 — छोटे लाल के मकान से मढिया टोला की ओर सी सी रोड निर्माण - पंचपरमेश्‍वर / मनरेगा</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>82000</v>
+        <v>343000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>66023.96</v>
+        <v>97846</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41626</v>
+        <v>41333</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>41828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034215501 — मेलाराम के घर से नाला की ओर सी सी रोड सह नाली निर्</t>
+          <t>1733004065/RC/214 — नयानगर से पिपरिया मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>70000</v>
+        <v>375000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>63536</v>
+        <v>92057</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41724</v>
+        <v>40323</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>41828</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034232130 — प एवं म शिव मंदिर से पुन्‍नू पटैल के घर से नाला से रिपटा की ओर</t>
+          <t>1733004065/RC/215 — भारतपुर से हाथीखन्‍दार मार्ग</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>87000</v>
+        <v>499000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>57626</v>
+        <v>367041</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41934</v>
+        <v>40310</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>42132</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034267664 — मोहन लाल के घर से नेतराम एवं छिदामी लाल तथा छोटे लाल के घर की ओर सी.सी. रोड सह नाली निर्माण</t>
+          <t>1733004065/RC/22012034170247 — सी सी रोड सह नाली ि‍नर्माण गुलशन के घर से टावल के</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>60000</v>
+        <v>38000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>54314</v>
+        <v>33938</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42207</v>
+        <v>41433</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>42672</v>
+        <v>41474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034311351 — मेर िसंह के मकान से हनुमान जी की ओर सी सीर ोड सह नाली िनर्माण</t>
+          <t>1733004065/RC/22012034194098 — पंच एवं मनरेगा अभिसरण खूब सिंह के घर से लेकर मेर स</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>35000</v>
+        <v>82000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>27434</v>
+        <v>66023.96</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42473</v>
+        <v>41626</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>42563</v>
+        <v>41828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034313311 — CC ROAD SAH NALI NIRMAD  RAGHUNATH KE GHAR SE HANUMANJI KI MADHIYA TAK</t>
+          <t>1733004065/RC/22012034215501 — मेलाराम के घर से नाला की ओर सी सी रोड सह नाली निर्</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>37000</v>
+        <v>70000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>20088</v>
+        <v>63536</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42522</v>
+        <v>41724</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43482</v>
+        <v>41828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034322601 — सुदूर ग्राम सडक संपर्क BHARATPUR SE SUKHA MARG</t>
+          <t>1733004065/RC/22012034232130 — प एवं म शिव मंदिर से पुन्‍नू पटैल के घर से नाला से रिपटा की ओर</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>2134000</v>
+        <v>87000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>1332789.76</v>
+        <v>57626</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43074</v>
+        <v>41934</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44195</v>
+        <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034337017 — cc road sah nali nirman 01 se 03 tak nayanagar</t>
+          <t>1733004065/RC/22012034267664 — मोहन लाल के घर से नेतराम एवं छिदामी लाल तथा छोटे लाल के घर की ओर सी.सी. रोड सह नाली निर्माण</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>87000</v>
+        <v>60000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>10096</v>
+        <v>54314</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42860</v>
+        <v>42207</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>43482</v>
+        <v>42672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034365912 — CC ROAD NIRMAN KARYA VIMLA BAI KE GHAR SE KHERMAI MATA TAK GRAM PIPARIYA</t>
+          <t>1733004065/RC/22012034311351 — मेर िसंह के मकान से हनुमान जी की ओर सी सीर ोड सह नाली िनर्माण</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>18000</v>
+        <v>35000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>27434</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>42473</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>42563</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034365936 — CC ROAD SAH NALI NIRMAN RAMPRASAD KE GHAR SE RAMDEEN KE GHAR TAK GRAM-PIPARIYA</t>
+          <t>1733004065/RC/22012034313311 — CC ROAD SAH NALI NIRMAD  RAGHUNATH KE GHAR SE HANUMANJI KI MADHIYA TAK</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>94650</v>
+        <v>37000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>20088</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>42522</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>43482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034366352 — CC ROAD NIRMAN KARYA VIMLA BAI KE GHAR SE MALKHAN KE GHAR TAK GRAM PIPARIYA</t>
+          <t>1733004065/RC/22012034322601 — सुदूर ग्राम सडक संपर्क BHARATPUR SE SUKHA MARG</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>21600</v>
+        <v>2134000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>1332789.76</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42875</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>43074</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>44195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034366457 — ramdeen ke ghar se seetaram ke ghar tak  cc road sah nali nirman gram-bharatpur</t>
+          <t>1733004065/RC/22012034337017 — cc road sah nali nirman 01 se 03 tak nayanagar</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>52162</v>
+        <v>87000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>10096</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42875</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>42860</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034366459 — vishvnath prajapati ke ghar se lekhram lodhi ke ghar tak gram bharatpur</t>
+          <t>1733004065/RC/22012034365912 — CC ROAD NIRMAN KARYA VIMLA BAI KE GHAR SE KHERMAI MATA TAK GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>76237</v>
+        <v>18000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42875</v>
+        <v>42761</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034366460 — chobaram ke ghar se ram sahay ke ghar tak cc road sah nali nirman karya gram bharatpur</t>
+          <t>1733004065/RC/22012034365936 — CC ROAD SAH NALI NIRMAN RAMPRASAD KE GHAR SE RAMDEEN KE GHAR TAK GRAM-PIPARIYA</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>535000</v>
+        <v>94650</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42875</v>
+        <v>42761</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034370323 — CC ROAD NIRMAN, NAYANAGAR</t>
+          <t>1733004065/RC/22012034366352 — CC ROAD NIRMAN KARYA VIMLA BAI KE GHAR SE MALKHAN KE GHAR TAK GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43191</v>
+        <v>42875</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034374590 — khet sadak mainroad pipariya se dapkiya ki or</t>
+          <t>1733004065/RC/22012034366457 — ramdeen ke ghar se seetaram ke ghar tak  cc road sah nali nirman gram-bharatpur</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>1147000</v>
+        <v>52162</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43010</v>
+        <v>42875</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034439992 — C C ROAD NIRMAN</t>
+          <t>1733004065/RC/22012034366459 — vishvnath prajapati ke ghar se lekhram lodhi ke ghar tak gram bharatpur</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>76237</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43491</v>
+        <v>42875</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034518364 — aproch rod nirman beni singh pipariya  beech se richhai tola ki or</t>
+          <t>1733004065/RC/22012034366460 — chobaram ke ghar se ram sahay ke ghar tak cc road sah nali nirman karya gram bharatpur</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>535000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43740</v>
+        <v>42875</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034524748 — सी.सी. रोड निर्माण कार्य मुख्या मार्ग से शनि मंदिर तक एवं परिसर में 14 वां वित्त + मनरेगा  नयानगर</t>
+          <t>1733004065/RC/22012034370323 — CC ROAD NIRMAN, NAYANAGAR</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43936</v>
+        <v>43191</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034524750 — सी.सी. रोड निर्माण कार्य  हाकम के घर से हनुमान जी की मढ़िया तक हाथीखान्दार में 14 वां वित्त + मनरेगा</t>
+          <t>1733004065/RC/22012034374590 — khet sadak mainroad pipariya se dapkiya ki or</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>1147000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43936</v>
+        <v>43010</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034524752 — सी.सी. रोड निर्माण कार्य मेन रोड से राम प्रसाद के घर तक पिपरिया 14 वां वित्त + मनरेगा</t>
+          <t>1733004065/RC/22012034439992 — C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43936</v>
+        <v>43491</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034536664 — C C Road Nirman Kary Hakam Ke Ghar Se Hanuman Ji Ki Madhiya Tak</t>
+          <t>1733004065/RC/22012034518364 — aproch rod nirman beni singh pipariya  beech se richhai tola ki or</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>22950</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>15960</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44141</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034536669 — C C Road Nirman Kary Main Road Se Ramprasad Gound Ke Ghar Tak</t>
+          <t>1733004065/RC/22012034524748 — सी.सी. रोड निर्माण कार्य मुख्या मार्ग से शनि मंदिर तक एवं परिसर में 14 वां वित्त + मनरेगा  नयानगर</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>40162</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>40090</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44076</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034536671 — C C Kary Mukhya Marg Se Shani Mandir Tak Evam Parisar Me</t>
+          <t>1733004065/RC/22012034524750 — सी.सी. रोड निर्माण कार्य  हाकम के घर से हनुमान जी की मढ़िया तक हाथीखान्दार में 14 वां वित्त + मनरेगा</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>33660</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>33630</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44078</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034540181 — C C ROAD NIRMAN NAYANAGAR BHARATPUR MAIN ROAD SE GOSHALA MAIN GATE TAK</t>
+          <t>1733004065/RC/22012034524752 — सी.सी. रोड निर्माण कार्य मेन रोड से राम प्रसाद के घर तक पिपरिया 14 वां वित्त + मनरेगा</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>112200</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>112100</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034549132 — HUME PIPE PULIYA NIRMAD KARY -RAJARAM /LALLOO KE GHAR KE PASS GRAM PIPARIYA</t>
+          <t>1733004065/RC/22012034536664 — C C Road Nirman Kary Hakam Ke Ghar Se Hanuman Ji Ki Madhiya Tak</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>529847.83</v>
+        <v>22950</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>512022.72</v>
+        <v>15960</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44261</v>
+        <v>44141</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44896</v>
+        <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034549137 — HUME PIPE PULIYA NIRMAD KARY- BUUDHDHOOLAL/RIKHKHI KE GHAR KE PASS GRAM PIPARIYA</t>
+          <t>1733004065/RC/22012034536669 — C C Road Nirman Kary Main Road Se Ramprasad Gound Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>529847.83</v>
+        <v>40162</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>445778.6</v>
+        <v>40090</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44266</v>
+        <v>44076</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44896</v>
+        <v>44109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034603036 — bharatpur se hathikhandar graval marg marammat kary</t>
+          <t>1733004065/RC/22012034536671 — C C Kary Mukhya Marg Se Shani Mandir Tak Evam Parisar Me</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>33660</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>33630</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44470</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>44078</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>44109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034836158 — C C ROAD GRAM PIPARIYA PALSINGH GOND KE GHAR SE PS SCHOOL TAK</t>
+          <t>1733004065/RC/22012034540181 — C C ROAD NIRMAN NAYANAGAR BHARATPUR MAIN ROAD SE GOSHALA MAIN GATE TAK</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>63500</v>
+        <v>112200</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>112100</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RC/22012034839017 — sudor road nirmaan at gram pipariya se richhahai tola ki or</t>
+          <t>1733004065/RC/22012034549132 — HUME PIPE PULIYA NIRMAD KARY -RAJARAM /LALLOO KE GHAR KE PASS GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>1447990.65</v>
+        <v>529847.83</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>1351969.02</v>
+        <v>512022.72</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45745</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>44261</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RS/22012034649423 — NAVEEN SAMUDAYIK SWACHHTA PARISAR SCHOOL PRANGAD MANDIR KE PASS BHARATPUR</t>
+          <t>1733004065/RC/22012034549137 — HUME PIPE PULIYA NIRMAD KARY- BUUDHDHOOLAL/RIKHKHI KE GHAR KE PASS GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>44000</v>
+        <v>529847.83</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>43656</v>
+        <v>445778.6</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44719</v>
+        <v>44266</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RS/22012035128899 — NALI NIRMAN KARY CHOTE LAL KE GHR SE DOJI LAL KE GHAR TAK GRAM PIPARIYA</t>
+          <t>1733004065/RC/22012034603036 — bharatpur se hathikhandar graval marg marammat kary</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>42300</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45383</v>
+        <v>44470</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1733004065/RS/22012035129888 — nali nirman chhotelal ke ghar se doji ke ghar tak</t>
+          <t>1733004065/RC/22012034836158 — C C ROAD GRAM PIPARIYA PALSINGH GOND KE GHAR SE PS SCHOOL TAK</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>42300</v>
+        <v>63500</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>42282</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45538</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/10 — तालाब विस्‍तार कार्य हांथीखन्‍दार नयानगर</t>
+          <t>1733004065/RC/22012034839017 — sudor road nirmaan at gram pipariya se richhahai tola ki or</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>1447990.65</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>20105</v>
+        <v>1351969.02</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>45745</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034354405 — bori bandhan karya uper ghat me gram bharatpur</t>
+          <t>1733004065/RS/22012034649423 — NAVEEN SAMUDAYIK SWACHHTA PARISAR SCHOOL PRANGAD MANDIR KE PASS BHARATPUR</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>12000</v>
+        <v>44000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>4362</v>
+        <v>43656</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42999</v>
+        <v>44719</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43225</v>
+        <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034354407 — bori bandhan karya- nangaro ghat me gram nayanagar</t>
+          <t>1733004065/RS/22012035128899 — NALI NIRMAN KARY CHOTE LAL KE GHR SE DOJI LAL KE GHAR TAK GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>12000</v>
+        <v>42300</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>3400</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42999</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034354408 — BORI BANDHAN KARYA KHAMB DAHAR ME GRAM NAYANAGAR</t>
+          <t>1733004065/RS/22012035129888 — nali nirman chhotelal ke ghar se doji ke ghar tak</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>12000</v>
+        <v>42300</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>6728</v>
+        <v>42282</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43000</v>
+        <v>45538</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43225</v>
+        <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034354409 — BORI BANDHAN KARYA SIDDHOGHAT ME GRAM NAYANAGAR</t>
+          <t>1733004065/WC/10 — तालाब विस्‍तार कार्य हांथीखन्‍दार नयानगर</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>9505</v>
+        <v>20105</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43001</v>
+        <v>39540</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43225</v>
+        <v>39580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034354410 — bori bandhan karya- kundhiya ghat me gram nayanagar</t>
+          <t>1733004065/WC/22012034354405 — bori bandhan karya uper ghat me gram bharatpur</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>9690</v>
+        <v>4362</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43001</v>
+        <v>42999</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034552854 — NIRMAL  NEER KOOP NIRMAN KARY GRAM NAYANAGAR</t>
+          <t>1733004065/WC/22012034354407 — bori bandhan karya- nangaro ghat me gram nayanagar</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>333293.25</v>
+        <v>12000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>3400</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43936</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>42999</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034552858 — SHASKIYE BHUMI ME TALAB GAHRI KARAN KARY GRAM NAYANAGAR</t>
+          <t>1733004065/WC/22012034354408 — BORI BANDHAN KARYA KHAMB DAHAR ME GRAM NAYANAGAR</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>332433.13</v>
+        <v>12000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>6728</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43936</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>43000</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034584455 — stopdam cu rapta nirmaan</t>
+          <t>1733004065/WC/22012034354409 — BORI BANDHAN KARYA SIDDHOGHAT ME GRAM NAYANAGAR</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>1332651.63</v>
+        <v>12000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>1316237.21</v>
+        <v>9505</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44172</v>
+        <v>43001</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>45120</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034586893 — चेक डेम निर्माण कार्य- गौ शाला के पास नयानगर</t>
+          <t>1733004065/WC/22012034354410 — bori bandhan karya- kundhiya ghat me gram nayanagar</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>1083297.33</v>
+        <v>12000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>877991.09</v>
+        <v>9690</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44191</v>
+        <v>43001</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>44896</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034587371 — नावीन तालाब निर्माण कार्य- ग्राम नयानगर पिपरिया मार्ग पर</t>
+          <t>1733004065/WC/22012034552854 — NIRMAL  NEER KOOP NIRMAN KARY GRAM NAYANAGAR</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>1428156.66</v>
+        <v>333293.25</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>1353051.37</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44172</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034615906 — TALAB NIRMAD KARY PEEPAL BARRA NAYANAGAR</t>
+          <t>1733004065/WC/22012034552858 — SHASKIYE BHUMI ME TALAB GAHRI KARAN KARY GRAM NAYANAGAR</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>332433.13</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44221</v>
+        <v>43936</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034662161 — CRT-KHET  TALAB NIRMAD KARY - RAKESH/PANCHAM GONG NAYANAGAR</t>
+          <t>1733004065/WC/22012034584455 — stopdam cu rapta nirmaan</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>1332651.63</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>1316237.21</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>44172</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>45120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034662185 — CRT-KHET TALAB NIRMAD KARY - SEETARAM /GODILAL GOND GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034586893 — चेक डेम निर्माण कार्य- गौ शाला के पास नयानगर</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>337715.44</v>
+        <v>1083297.33</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>1930</v>
+        <v>877991.09</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44314</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>44191</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034663812 — CRT-Richarge pit Kary godilal/lalsing gond Hiteshi koop pipariya</t>
+          <t>1733004065/WC/22012034587371 — नावीन तालाब निर्माण कार्य- ग्राम नयानगर पिपरिया मार्ग पर</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>1428156.66</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>1353051.37</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>44172</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034663826 — CRT- Richarge pit Kary Ittulal/kandhailal gong Hiteshi koop pipariya</t>
+          <t>1733004065/WC/22012034615906 — TALAB NIRMAD KARY PEEPAL BARRA NAYANAGAR</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44300</v>
+        <v>44221</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034666036 — CRT-KHET TALAB NIRMAD KARY - NIJAM/BASANTA MEHRA GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034662161 — CRT-KHET  TALAB NIRMAD KARY - RAKESH/PANCHAM GONG NAYANAGAR</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>232635</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034666131 — GALLI PLAG NIRMAD KARY RAKESH/PANCHAM KE KHET ME GRAM NAYANAGAR</t>
+          <t>1733004065/WC/22012034662185 — CRT-KHET TALAB NIRMAD KARY - SEETARAM /GODILAL GOND GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>18107.43</v>
+        <v>337715.44</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>10956</v>
+        <v>1930</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44337</v>
-[...3 lines deleted...]
-      </c>
+        <v>44314</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034667049 — CRT-GALLI PLAG NIRMAD KARY  GOHE KE BAJU ME HALKERAM KE KHET KE PAS GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034663812 — CRT-Richarge pit Kary godilal/lalsing gond Hiteshi koop pipariya</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>27161.14</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034667922 — CRT-GULLY PLAG NIRMAD KARY GOHE KE NALA KE PASS BHATTA WALA NALA GRAM BHARATPUR Sha. Bhoomi me</t>
+          <t>1733004065/WC/22012034663826 — CRT- Richarge pit Kary Ittulal/kandhailal gong Hiteshi koop pipariya</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>27161.14</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>15965</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44325</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034701517 — CRT- Earthe chek dem ghulla aam ke pass bharatpur</t>
+          <t>1733004065/WC/22012034666036 — CRT-KHET TALAB NIRMAD KARY - NIJAM/BASANTA MEHRA GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>232635</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>44314</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>45797</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034718790 — CRT-GALLI PLAG NIRMAD KARY  shivraj /naval mehra ke khet  pass sha, bhoomi me gram pipariya</t>
+          <t>1733004065/WC/22012034666131 — GALLI PLAG NIRMAD KARY RAKESH/PANCHAM KE KHET ME GRAM NAYANAGAR</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>18107.43</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>10956</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>44337</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034718792 — CRT-GALLI PLAG NIRMAD KARY  shivraj /naval mehra ke khet  pass sha, bhoomi me gram pipariya</t>
+          <t>1733004065/WC/22012034667049 — CRT-GALLI PLAG NIRMAD KARY  GOHE KE BAJU ME HALKERAM KE KHET KE PAS GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>27161.14</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>12738</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>44314</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034718810 — CRT-GALLI PLAG NIRMAD KARY  chhotelal/annilal gong gram pipariya</t>
+          <t>1733004065/WC/22012034667922 — CRT-GULLY PLAG NIRMAD KARY GOHE KE NALA KE PASS BHATTA WALA NALA GRAM BHARATPUR Sha. Bhoomi me</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>27161.14</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>15965</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>44325</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>45590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034721633 — CTR- GULLY PLAG NIRMAD KARY SHIVRAJ /NAVAL MEHRA KE KHET KE PASS SHA. BHOOMI ME GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034701517 — CRT- Earthe chek dem ghulla aam ke pass bharatpur</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>36214.85</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034721643 — CTR- GULLY PLAG NIRMAD KARY BHAVSINGH/RAMPRASAD KE KHET KE PASS GRAM PIPARIYA SHA. BHOOMI ME</t>
+          <t>1733004065/WC/22012034718790 — CRT-GALLI PLAG NIRMAD KARY  shivraj /naval mehra ke khet  pass sha, bhoomi me gram pipariya</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>36214.85</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>16212</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034721648 — CTR- GULLY PLAG NIRMAD KARY CHOTELAL/ANNILAL KE KHET ME GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034718792 — CRT-GALLI PLAG NIRMAD KARY  shivraj /naval mehra ke khet  pass sha, bhoomi me gram pipariya</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>36214.85</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>22002</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034721652 — CTR- GULLY PLAG NIRMAD KARY RAMPRASAD/MILKOO GONG KE KHET KE PASS SHA. BHOOMI ME GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034718810 — CRT-GALLI PLAG NIRMAD KARY  chhotelal/annilal gong gram pipariya</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>39836.34</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>17370</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034721661 — CTR ARTH CHEK DEM NIRMAD KARY GHULLA AAM KE PASS BHARATPUR</t>
+          <t>1733004065/WC/22012034721633 — CTR- GULLY PLAG NIRMAD KARY SHIVRAJ /NAVAL MEHRA KE KHET KE PASS SHA. BHOOMI ME GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>36214.85</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>12738</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034721671 — CTR- GULLY PLAG NIRMAD KARY  HEERALAL GOND KE KHET KE PASS SHA. BHOOMI ME  GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034721643 — CTR- GULLY PLAG NIRMAD KARY BHAVSINGH/RAMPRASAD KE KHET KE PASS GRAM PIPARIYA SHA. BHOOMI ME</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>36214.85</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>16212</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034723411 — CTR- ARDIN GULLY PLAG NIRMAD KARY GURRA /RAJJU GOND KE KHET ME 04 ARDIN PLAG MKARY</t>
+          <t>1733004065/WC/22012034721648 — CTR- GULLY PLAG NIRMAD KARY CHOTELAL/ANNILAL KE KHET ME GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>36214.85</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>22002</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034723417 — CTR- GULLY PLAG NIRMAD KARY HALKI BAI/RAJJU GOND KE KHET ME 02 GULLI PLAG GRAM BHARATPUR</t>
+          <t>1733004065/WC/22012034721652 — CTR- GULLY PLAG NIRMAD KARY RAMPRASAD/MILKOO GONG KE KHET KE PASS SHA. BHOOMI ME GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>39836.34</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>17370</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034723433 — CTR- GULLI PLAG NIRMAD KARY 02 HATHIKHANDAR KE TALAB KE PASS KHASRA KRAMANK 93 ME SHA. BHOOMI ME</t>
+          <t>1733004065/WC/22012034721661 — CTR ARTH CHEK DEM NIRMAD KARY GHULLA AAM KE PASS BHARATPUR</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034724231 — CTR-ARDIN GULLY PLUGS NIRMAD KRY RAMDEEN /PHOOLSINGHKE KHET ME 04 ARDIN PLUGS BHARATPUR</t>
+          <t>1733004065/WC/22012034721671 — CTR- GULLY PLAG NIRMAD KARY  HEERALAL GOND KE KHET KE PASS SHA. BHOOMI ME  GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034724250 — CTR- ARDIN GULLY PLUG NIRMAD KARY SEETARAM/CHHIDDI LODHI KE KHET KE PASS 04 ARDIN PLAG SHA BHOOMI ME</t>
+          <t>1733004065/WC/22012034723411 — CTR- ARDIN GULLY PLAG NIRMAD KARY GURRA /RAJJU GOND KE KHET ME 04 ARDIN PLAG MKARY</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034724254 — CTR-ARDIN GULLY PLUGS KARY BESHAKHU /ANNADI KE KHET ME 04 ARDIN PLUGS KARY GRAM BHARATPUR</t>
+          <t>1733004065/WC/22012034723417 — CTR- GULLY PLAG NIRMAD KARY HALKI BAI/RAJJU GOND KE KHET ME 02 GULLI PLAG GRAM BHARATPUR</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034740608 — CTR-EARTHEN CHECKDAM NIRMAD KARY GHULLA AAM KE PASS BHARATPUR</t>
+          <t>1733004065/WC/22012034723433 — CTR- GULLI PLAG NIRMAD KARY 02 HATHIKHANDAR KE TALAB KE PASS KHASRA KRAMANK 93 ME SHA. BHOOMI ME</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>366644.12</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034740623 — CTR-GULLY PLUGS 03 TEEN JAGAH NIRMAD KARY DEVKA BAI/RAMDAYAL KE KHET ME GRAM PIPARIYA KHASRA 35/2 M</t>
+          <t>1733004065/WC/22012034724231 — CTR-ARDIN GULLY PLUGS NIRMAD KRY RAMDEEN /PHOOLSINGHKE KHET ME 04 ARDIN PLUGS BHARATPUR</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034740635 — CTR-GULLY PLUGS 02 GULLY PLUGNIRMAD KARY LAXMAD/SHREERAM KE KHET KE PASS SHA. BHOOMI MEGRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034724250 — CTR- ARDIN GULLY PLUG NIRMAD KARY SEETARAM/CHHIDDI LODHI KE KHET KE PASS 04 ARDIN PLAG SHA BHOOMI ME</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034740636 — CTR-GULLY PLUGS 02 GULLY PLUGNIRMAD KARY LAXMAD/SHREERAM KE KHET KE PASS SHA. BHOOMI MEGRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034724254 — CTR-ARDIN GULLY PLUGS KARY BESHAKHU /ANNADI KE KHET ME 04 ARDIN PLUGS KARY GRAM BHARATPUR</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034770729 — CTR- Check dem nirmad pipariya gp nayanagar</t>
+          <t>1733004065/WC/22012034740608 — CTR-EARTHEN CHECKDAM NIRMAD KARY GHULLA AAM KE PASS BHARATPUR</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>1402239.72</v>
+        <v>366644.12</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>1325642</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44421</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034799977 — ग्राम nayanagar में मोटर पंप एंव पाइप लाइन विस्तार कार्य</t>
+          <t>1733004065/WC/22012034740623 — CTR-GULLY PLUGS 03 TEEN JAGAH NIRMAD KARY DEVKA BAI/RAMDAYAL KE KHET ME GRAM PIPARIYA KHASRA 35/2 M</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034831343 — HUYUM PIPE KARY  GIRBAR KE KHET KE PASS BHATTAWALE KE PASS BHARATPUR</t>
+          <t>1733004065/WC/22012034740635 — CTR-GULLY PLUGS 02 GULLY PLUGNIRMAD KARY LAXMAD/SHREERAM KE KHET KE PASS SHA. BHOOMI MEGRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>500321.02</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>421834.82</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034831415 — HUYUM PIPE PULIYA NIRMAD KARY MITHAILAL KE KHET KE PASS BHARATPUR</t>
+          <t>1733004065/WC/22012034740636 — CTR-GULLY PLUGS 02 GULLY PLUGNIRMAD KARY LAXMAD/SHREERAM KE KHET KE PASS SHA. BHOOMI MEGRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>499509.63</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>420190.71</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034831418 — HUYUM PIPE NIRMAD KARY SHANTI DHAM KE PASS GRAM BHARATPUR</t>
+          <t>1733004065/WC/22012034770729 — CTR- Check dem nirmad pipariya gp nayanagar</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>496647.93</v>
+        <v>1402239.72</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>420256.21</v>
+        <v>1325642</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44704</v>
+        <v>44421</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>45590</v>
+        <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034831428 — CTR- CHEK DEM NIRMAD KAYR DOSI KE KHET KE PASS GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034799977 — ग्राम nayanagar में मोटर पंप एंव पाइप लाइन विस्तार कार्य</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>1342235.15</v>
+        <v>50000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44424</v>
+        <v>44300</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034831431 — CTR-CHEK DEM NIRMAD KARY GODILAL KE KHET KE PASS GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034831343 — HUYUM PIPE KARY  GIRBAR KE KHET KE PASS BHATTAWALE KE PASS BHARATPUR</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>1314543.82</v>
+        <v>500321.02</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>1266212</v>
+        <v>421834.82</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44516</v>
+        <v>44704</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44896</v>
+        <v>45590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034831433 — CTR- CHEK DEM NIRMAD KARY BANJAR NADI ME NAYANAGAR</t>
+          <t>1733004065/WC/22012034831415 — HUYUM PIPE PULIYA NIRMAD KARY MITHAILAL KE KHET KE PASS BHARATPUR</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>1270177.32</v>
+        <v>499509.63</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>1253631.04</v>
+        <v>420190.71</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44516</v>
+        <v>44704</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>46114</v>
+        <v>45590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034835267 — CTR-HUYUM PIPE PULIYA NIRMAD KARY RAMPRASAD MEHRA KE KHET KE PASS GRAM PIPARIYA</t>
+          <t>1733004065/WC/22012034831418 — HUYUM PIPE NIRMAD KARY SHANTI DHAM KE PASS GRAM BHARATPUR</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>496647.93</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>420256.21</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>44704</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>45590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012034835280 — CTR-ROOF WATERHARVESTING NIRMAD KARY AAGAN WADI BHAVAN NAYANAGAR</t>
+          <t>1733004065/WC/22012034831428 — CTR- CHEK DEM NIRMAD KAYR DOSI KE KHET KE PASS GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>1342235.15</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035124530 — तालाब निर्माण कार्य श. भूमि में गिरवर के खेत के पास ग्राम भरतपुर ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012034831431 — CTR-CHEK DEM NIRMAD KARY GODILAL KE KHET KE PASS GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>1314543.82</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>1266212</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035134276 — हुयूम पाईप पुलिया निर्माण कार्य - रामप्रसाद के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012034831433 — CTR- CHEK DEM NIRMAD KARY BANJAR NADI ME NAYANAGAR</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>1270177.32</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>1253631.04</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>46114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035134280 — हुयुम पाईप निर्माण कार्य - राधे गौंड के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012034835267 — CTR-HUYUM PIPE PULIYA NIRMAD KARY RAMPRASAD MEHRA KE KHET KE PASS GRAM PIPARIYA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45030</v>
+        <v>44424</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035134282 — हुयूम पाईप निर्माण कार्य - परमलाल गोंड के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012034835280 — CTR-ROOF WATERHARVESTING NIRMAD KARY AAGAN WADI BHAVAN NAYANAGAR</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45030</v>
+        <v>44424</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035134288 — उमरहा नाला में रिपटा निर्माण कर ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012035124530 — तालाब निर्माण कार्य श. भूमि में गिरवर के खेत के पास ग्राम भरतपुर ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035134296 — निर्मल नीर कूप निर्माण कार्य - धूपे गौंड  के घर के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012035134276 — हुयूम पाईप पुलिया निर्माण कार्य - रामप्रसाद के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>403315.5</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>342653.82</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035142995 — POUND NIRMAD KARY - SHA. BHOOMI ME GIRVAR KE KHET KE PAS GRAM BHARATPUR GRAM PANCHAYAT NAYANAGAR</t>
+          <t>1733004065/WC/22012035134280 — हुयुम पाईप निर्माण कार्य - राधे गौंड के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>465823.41</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035143018 — NIRMAL NEER KOOP NIRMAD KARY- MALKHAN KE GHAR KE PASS GRAM PIPARIYA GRAM PANCHAYAT NAYANAGAR</t>
+          <t>1733004065/WC/22012035134282 — हुयूम पाईप निर्माण कार्य - परमलाल गोंड के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>385307.96</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>304514.38</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45537</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035144361 — Dug pond nirmaan  karya sha. Bhoomi girvar ke khet ke pass gram bharatpur gram panchayat nayanagar</t>
+          <t>1733004065/WC/22012035134288 — उमरहा नाला में रिपटा निर्माण कर ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>385261.22</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>280960</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>45333</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035167890 — सामुदायिक तालाब निर्माण कार्य गौशाला के पास ग्राम पंचायत नयानगर ग्राम नयानगर</t>
+          <t>1733004065/WC/22012035134296 — निर्मल नीर कूप निर्माण कार्य - धूपे गौंड  के घर के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>0</v>
+        <v>403315.5</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>342653.82</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>46115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035169525 — सामुदायिक dag pound निर्माण कार्य गौ शाला के पास ग्राम पंचायत नयानगर ग्राम नयानगर</t>
+          <t>1733004065/WC/22012035142995 — POUND NIRMAD KARY - SHA. BHOOMI ME GIRVAR KE KHET KE PAS GRAM BHARATPUR GRAM PANCHAYAT NAYANAGAR</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>391719.28</v>
+        <v>465823.41</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>151714</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45352</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Repair and Maintenance of Stone Spur for Community / Repair and Maintenance of Stone Spur for Community</t>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035173286 — तालाब बिस्तरी करण निर्माण कार्य गो शाला के पास नायानगर ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012035143018 — NIRMAL NEER KOOP NIRMAD KARY- MALKHAN KE GHAR KE PASS GRAM PIPARIYA GRAM PANCHAYAT NAYANAGAR</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>385307.96</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>304514.38</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>45537</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>46151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035175132 — तलाब बिस्तरी करण कार्य    मांगों बाई की खेत के पास शासकीय भूमि पर ग्राम हाथी खंदार ग्राम पंचायत नयान</t>
+          <t>1733004065/WC/22012035144361 — Dug pond nirmaan  karya sha. Bhoomi girvar ke khet ke pass gram bharatpur gram panchayat nayanagar</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>668735.88</v>
+        <v>385261.22</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>280960</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>45333</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>45797</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035180212 — तालाब विस्तार निर्माण कार्य पटपराव में सुखराम मेहरा के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
+          <t>1733004065/WC/22012035167890 — सामुदायिक तालाब निर्माण कार्य गौशाला के पास ग्राम पंचायत नयानगर ग्राम नयानगर</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>995361.09</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45318</v>
+        <v>45317</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035180217 — Gully  plag निर्माण कार्य चन्नू लाल यादव के खेत के पास शासकीय भूमि पर ग्राम पिपरिया ग्राम पंचायत नया</t>
+          <t>1733004065/WC/22012035169525 — सामुदायिक dag pound निर्माण कार्य गौ शाला के पास ग्राम पंचायत नयानगर ग्राम नयानगर</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>391719.28</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>151714</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>45352</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>46115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair and Maintenance of Stone Spur for Community / Repair and Maintenance of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035180219 — Gully plag निर्माण कार्य  तालाब के पास  ग्राम पिपरिया ग्राम पंचायत नया नगर</t>
+          <t>1733004065/WC/22012035173286 — तालाब बिस्तरी करण निर्माण कार्य गो शाला के पास नायानगर ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035180221 — Gully plag निर्माण कार्य रामप्रसाद के खेत के पास शासकीय भूमि पर  ग्राम पिपरिया ग्राम पंचायत नया नगर</t>
+          <t>1733004065/WC/22012035175132 — तलाब बिस्तरी करण कार्य    मांगों बाई की खेत के पास शासकीय भूमि पर ग्राम हाथी खंदार ग्राम पंचायत नयान</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>668735.88</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035180225 — Gully plag निर्माण कार्य उमरिया नाला के पास ग्राम पिपरिया ग्राम पंचायत नया नगर</t>
+          <t>1733004065/WC/22012035180212 — तालाब विस्तार निर्माण कार्य पटपराव में सुखराम मेहरा के खेत के पास ग्राम पिपरिया ग्राम पंचायत नयानगर</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>995361.09</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035264007 — डग बैल रिचार्ज पिट निर्मल नीर कूप के पास ग्राम पिपरिया</t>
+          <t>1733004065/WC/22012035180217 — Gully  plag निर्माण कार्य चन्नू लाल यादव के खेत के पास शासकीय भूमि पर ग्राम पिपरिया ग्राम पंचायत नया</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>24899.46</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>45761</v>
+        <v>45318</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035307258 — JGSA 2025 Recharge Structure Nirmalneer koop ke passpipariya nayanagar1733004065/WC/ 22012035307256</t>
+          <t>1733004065/WC/22012035180219 — Gully plag निर्माण कार्य  तालाब के पास  ग्राम पिपरिया ग्राम पंचायत नया नगर</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45748</v>
+        <v>45318</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035312476 — JGSA2025 khet talab nirmad kary sha.bhoomi me puhup ke khet ke pass hathikhandar 1733004065/WC/22012</t>
+          <t>1733004065/WC/22012035180221 — Gully plag निर्माण कार्य रामप्रसाद के खेत के पास शासकीय भूमि पर  ग्राम पिपरिया ग्राम पंचायत नया नगर</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45748</v>
+        <v>45318</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035312556 — डग pond निर्माण कार्य खसरा no 118 me gram hathikhandar GH nayanagar</t>
+          <t>1733004065/WC/22012035180225 — Gully plag निर्माण कार्य उमरिया नाला के पास ग्राम पिपरिया ग्राम पंचायत नया नगर</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45748</v>
+        <v>45318</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/22012035312733 — Dag pond निर्माण कार्य खसरा no 118 me gram hathikhandar GH nayanagar</t>
+          <t>1733004065/WC/22012035264007 — डग बैल रिचार्ज पिट निर्मल नीर कूप के पास ग्राम पिपरिया</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>147621.16</v>
+        <v>24899.46</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>74907</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45813</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WC/9 — तालाब विस्‍तार कार्य हाथी खदार</t>
+          <t>1733004065/WC/22012035307258 — JGSA 2025 Recharge Structure Nirmalneer koop ke passpipariya nayanagar1733004065/WC/ 22012035307256</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>39473</v>
+        <v>45748</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WH/22012034443583 — NIRMAL NEER KOOP NIRMAN KARY GOA SHALA KE BAJU ME NAYANAGAR</t>
+          <t>1733004065/WC/22012035312476 — JGSA2025 khet talab nirmad kary sha.bhoomi me puhup ke khet ke pass hathikhandar 1733004065/WC/22012</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43856</v>
+        <v>45748</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WH/22012034443584 — KHET TALAB GAHRIKARAN KARY GRAM NAYANGAR</t>
+          <t>1733004065/WC/22012035312556 — डग pond निर्माण कार्य खसरा no 118 me gram hathikhandar GH nayanagar</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43856</v>
+        <v>45748</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1733004065/WH/22012034450016 — CTR- GULLY PLAG NIRMAD KARY DEVKA BIA KE KHET KE PASS SASHKIY BHOOMI ME GRAM PIPAREIYA</t>
+          <t>1733004065/WC/22012035312733 — Dag pond निर्माण कार्य खसरा no 118 me gram hathikhandar GH nayanagar</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>21404.68</v>
+        <v>147621.16</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>74907</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>45813</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>46202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1733004065/WC/9 — तालाब विस्‍तार कार्य हाथी खदार</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>39473</v>
+      </c>
+      <c r="K592" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPURA</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1733004065/WC/VB/YD/22012035337647 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>46307</v>
+      </c>
+      <c r="K593" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPURA</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1733004065/WH/22012034443583 — NIRMAL NEER KOOP NIRMAN KARY GOA SHALA KE BAJU ME NAYANAGAR</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K594" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPURA</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1733004065/WH/22012034443584 — KHET TALAB GAHRIKARAN KARY GRAM NAYANGAR</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>43856</v>
+      </c>
+      <c r="K595" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPURA</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1733004065/WH/22012034450016 — CTR- GULLY PLAG NIRMAD KARY DEVKA BIA KE KHET KE PASS SASHKIY BHOOMI ME GRAM PIPAREIYA</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>21404.68</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K596" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>SHAHPURA</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C592" s="1" t="inlineStr">
+      <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D592" s="1" t="inlineStr">
+      <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E592" s="1" t="inlineStr">
+      <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
-      <c r="F592" s="1" t="inlineStr">
+      <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1733/RC/22012034609996 — REGRAVELLING भरतपुर से हाथीखंडार</t>
         </is>
       </c>
-      <c r="G592" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H592" s="2" t="n">
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
         <v>711000</v>
       </c>
-      <c r="I592" s="2" t="n">
+      <c r="I597" s="2" t="n">
         <v>687072</v>
       </c>
-      <c r="J592" s="3" t="n">
+      <c r="J597" s="3" t="n">
         <v>44683</v>
       </c>
-      <c r="K592" s="3" t="n">
+      <c r="K597" s="3" t="n">
         <v>44802</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>