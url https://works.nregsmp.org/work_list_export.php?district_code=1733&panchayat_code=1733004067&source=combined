--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K588"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 04:37:33</t>
+          <t>Exported on: 2026-10-24 15:30:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1568,51 +1568,51 @@
       <c r="J38" s="3" t="n">
         <v>40504</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>41902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1733004067/DP/22012034408354 — वृक्षारोपण कार्य नवीन तालाब के किनारे</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>56376</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>43356</v>
@@ -1907,98 +1907,98 @@
       <c r="J45" s="3" t="n">
         <v>45199</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1733004067/DP/22012034581860 — Virkchharopan kary gram looti me khermai mandir se bade bagicha tak</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>103043.8</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1733004067/DP/22012034581862 — Virkchharopan kary gram looti me nahar se saibaba mandir tak</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>86733.8</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45184</v>
@@ -3569,98 +3569,98 @@
       <c r="J79" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012034433693 — khet ki medh par  briksharopan- chooraman, ram prasad , manoj ,param lal, bhole shankar.</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>25104</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012034433857 — khet ki med par briksharopan -vinod, sukhlal,jgannath,bhupendr,pasottam</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>43375</v>
@@ -5546,98 +5546,98 @@
       <c r="J120" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035585120 — मा के नाम के बगिया - भारती सिंह / उदयभान सिंह</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>139850.04</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>40977</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035585128 — मां के नाम एक बगिया - सुषमा सिंह/ बलराम सिंह</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>139850.04</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46057</v>
@@ -5687,145 +5687,145 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035642640 — PASHU SED NIRMAN KARY - DILLO BAI / SANKAR</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035642652 — PASHU SED NIRMAN KARY - BHARTI SINGH / UDAYBHAN SINGH</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035642657 — PASHU SED NIRMAN KARY - SHUSHMA SINGH / BALRAM SINGH</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45945</v>
@@ -23648,98 +23648,98 @@
       <c r="J490" s="3" t="n">
         <v>44147</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>44368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1733004067/RC/22012034849330 — c c road nirman kary uttam singh ke ghar se seetaram ke ghar ki or</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>65772</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1733004067/RC/22012034853735 — c c road nirman kary Shamshan se school ki or</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45945</v>
@@ -23791,51 +23791,51 @@
       <c r="J493" s="3" t="n">
         <v>40299</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>41721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1733004067/RS/22012034592608 — JAN SUVIDHA KENDRA GRAM LOOTI GP SAGDA MAHGAWA</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>43932</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>44496</v>
@@ -23936,51 +23936,51 @@
       <c r="J496" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>45667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1733004067/RS/22012035135890 — Nali nirman kary perdeep dubye ke ghar se vinod shahu ke ghar tak</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45689</v>
@@ -28120,51 +28120,51 @@
       <c r="J582" s="3" t="n">
         <v>44703</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>45481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1733004067/WC/22012034959474 — Pound nirman kary gram brha</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>446084.09</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>36720</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44709</v>
@@ -28265,51 +28265,51 @@
       <c r="J585" s="3" t="n">
         <v>44703</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>45111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1733004067/WC/22012034959486 — Bouldar chek Nirman Sagda mahangwa ke nala</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>232418.7</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>93158.23</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>44703</v>