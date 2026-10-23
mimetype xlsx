--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:50:40</t>
+          <t>Exported on: 2026-10-23 14:45:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,756 +367,756 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1733004067/DP/22012034408354 — वृक्षारोपण कार्य नवीन तालाब के किनारे</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43356</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1733004067/DP/22012034581860 — Virkchharopan kary gram looti me khermai mandir se bade bagicha tak</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1733004067/DP/22012034581862 — Virkchharopan kary gram looti me nahar se saibaba mandir tak</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45184</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012034433693 — khet ki medh par  briksharopan- chooraman, ram prasad , manoj ,param lal, bhole shankar.</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012034433857 — khet ki med par briksharopan -vinod, sukhlal,jgannath,bhupendr,pasottam</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035585120 — मा के नाम के बगिया - भारती सिंह / उदयभान सिंह</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>139850.04</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035585128 — मां के नाम एक बगिया - सुषमा सिंह/ बलराम सिंह</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>139850.04</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035642640 — PASHU SED NIRMAN KARY - DILLO BAI / SANKAR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035642652 — PASHU SED NIRMAN KARY - BHARTI SINGH / UDAYBHAN SINGH</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733004067/IF/22012035642657 — PASHU SED NIRMAN KARY - SHUSHMA SINGH / BALRAM SINGH</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733004067/RC/22012034849330 — c c road nirman kary uttam singh ke ghar se seetaram ke ghar ki or</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733004067/RC/22012034853735 — c c road nirman kary Shamshan se school ki or</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733004067/RS/22012034592608 — JAN SUVIDHA KENDRA GRAM LOOTI GP SAGDA MAHGAWA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44496</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1733004067/RS/22012035135890 — Nali nirman kary perdeep dubye ke ghar se vinod shahu ke ghar tak</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733004067/WC/22012034959474 — Pound nirman kary gram brha</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>446084.09</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44709</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733004067/WC/22012034959486 — Bouldar chek Nirman Sagda mahangwa ke nala</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>232418.7</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44703</v>