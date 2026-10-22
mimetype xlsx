--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K230"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 00:06:54</t>
+          <t>Exported on: 2026-10-22 05:13:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -563,51 +563,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733005077/DP/22012034587064 — PLANTATION BASUDHA VANDAN 75 PLANTMS &amp;PS PARISAR KHIRIYA KALAN</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>12633</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45177</v>
@@ -1876,51 +1876,51 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/22012034620925 — pashu shed meena bai gulab singh</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>63830.2</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>42909.65</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44683</v>
@@ -4998,51 +4998,51 @@
       <c r="J108" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5149763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115164107</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>21852</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45764</v>
@@ -5096,196 +5096,196 @@
       <c r="J110" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>43513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5182669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545964</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>22092</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5728625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545431</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5755353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113485375</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5755736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545666</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45909</v>
@@ -5388,198 +5388,198 @@
       <c r="J116" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5756555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115152536</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5756665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106677502</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5757158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115152594</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5758548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545422</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>46055</v>
@@ -5682,100 +5682,100 @@
       <c r="J122" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5758551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545522</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5758729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115192736</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45909</v>
@@ -6162,83 +6162,83 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1733005077/IF/IAY/5760143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106841095</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>0</v>
+        <v>8676</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -9670,98 +9670,98 @@
       <c r="J204" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>45703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1733005077/RS/22012035119562 — dharmendar patel ke ghar se baldev patel ke ghar tak nali nirman</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>15028</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45233</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>PANAGAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1733005077/RS/22012035136189 — 600mm hyum pipe nali nirman kary syam lal vashkar ke ghar se daurka patel ke ghar ki or</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45754</v>