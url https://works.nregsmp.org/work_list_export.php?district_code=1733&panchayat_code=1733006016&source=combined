--- v0 (2026-09-11)
+++ v1 (2026-09-13)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K705"/>
+  <dimension ref="A1:K710"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 11:41:53</t>
+          <t>Exported on: 2026-09-13 06:09:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -18607,76 +18607,76 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>45939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/5417640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124520186</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
@@ -19843,76 +19843,76 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/5541236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115290353</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
@@ -21169,76 +21169,76 @@
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/6182524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141623161</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
@@ -22344,76 +22344,76 @@
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/6194875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118313556</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
@@ -22861,76 +22861,76 @@
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/6197487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117347732</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
@@ -25540,76 +25540,76 @@
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/6214765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115689833</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
@@ -26069,7619 +26069,7854 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>17598</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>43132</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>45111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/744046 — Construction of IAY House -IAY REG. NO. MP2346416</t>
+          <t>1733006016/IF/IAY/6382996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117346641</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>15674</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46267</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/745441 — Construction of IAY House -IAY REG. NO. MP2385073</t>
+          <t>1733006016/IF/IAY/6384157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141614468</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>15672</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42932</v>
-[...3 lines deleted...]
-      </c>
+        <v>46267</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/747495 — Construction of IAY House -IAY REG. NO. MP2451728</t>
+          <t>1733006016/IF/IAY/6384253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137718189</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>17190</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46241</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/846555 — Construction of IAY House -IAY REG. NO. MP1444955</t>
+          <t>1733006016/IF/IAY/6385007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117719918</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>15690</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46268</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/849908 — Construction of IAY House -IAY REG. NO. MP1489878</t>
+          <t>1733006016/IF/IAY/6385803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123180827</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>15752</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46245</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/861779 — Construction of IAY House -IAY REG. NO. MP1635178</t>
+          <t>1733006016/IF/IAY/744046 — Construction of IAY House -IAY REG. NO. MP2346416</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>14964</v>
+        <v>15674</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42932</v>
+        <v>43039</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>43183</v>
+        <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/864505 — Construction of IAY House -IAY REG. NO. MP1664894</t>
+          <t>1733006016/IF/IAY/745441 — Construction of IAY House -IAY REG. NO. MP2385073</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>14978</v>
+        <v>15672</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43039</v>
+        <v>42932</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>43370</v>
+        <v>43582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/865304 — Construction of IAY House -IAY REG. NO. MP1673476</t>
+          <t>1733006016/IF/IAY/747495 — Construction of IAY House -IAY REG. NO. MP2451728</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>15882</v>
+        <v>17190</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42998</v>
+        <v>43039</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/865305 — Construction of IAY House -IAY REG. NO. MP1673498</t>
+          <t>1733006016/IF/IAY/846555 — Construction of IAY House -IAY REG. NO. MP1444955</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>15332</v>
+        <v>15690</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43434</v>
+        <v>43605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/865325 — Construction of IAY House -IAY REG. NO. MP1673683</t>
+          <t>1733006016/IF/IAY/849908 — Construction of IAY House -IAY REG. NO. MP1489878</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>14104</v>
+        <v>15752</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42932</v>
+        <v>43039</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>43183</v>
+        <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/866121 — Construction of IAY House -IAY REG. NO. MP1682750</t>
+          <t>1733006016/IF/IAY/861779 — Construction of IAY House -IAY REG. NO. MP1635178</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>15876</v>
+        <v>14964</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43039</v>
+        <v>42932</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>43434</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/866691 — Construction of IAY House -IAY REG. NO. MP1690255</t>
+          <t>1733006016/IF/IAY/864505 — Construction of IAY House -IAY REG. NO. MP1664894</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>15516</v>
+        <v>14978</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>43580</v>
+        <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/870213 — Construction of IAY House -IAY REG. NO. MP1737988</t>
+          <t>1733006016/IF/IAY/865304 — Construction of IAY House -IAY REG. NO. MP1673476</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>14792</v>
+        <v>15882</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42932</v>
+        <v>42998</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>43183</v>
+        <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/888710 — Construction of IAY House -IAY REG. NO. MP1981858</t>
+          <t>1733006016/IF/IAY/865305 — Construction of IAY House -IAY REG. NO. MP1673498</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>15392</v>
+        <v>15332</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42932</v>
+        <v>43039</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>43649</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/890564 — Construction of IAY House -IAY REG. NO. MP2007124</t>
+          <t>1733006016/IF/IAY/865325 — Construction of IAY House -IAY REG. NO. MP1673683</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>15012</v>
+        <v>14104</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42991</v>
+        <v>42932</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43370</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/894005 — Construction of IAY House -IAY REG. NO. MP2051105</t>
+          <t>1733006016/IF/IAY/866121 — Construction of IAY House -IAY REG. NO. MP1682750</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>14104</v>
+        <v>15876</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42932</v>
+        <v>43039</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43183</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/896224 — Construction of IAY House -IAY REG. NO. MP2083931</t>
+          <t>1733006016/IF/IAY/866691 — Construction of IAY House -IAY REG. NO. MP1690255</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>15698</v>
+        <v>15516</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>43493</v>
+        <v>43580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/914938 — Construction of IAY House -IAY REG. NO. MP2346616</t>
+          <t>1733006016/IF/IAY/870213 — Construction of IAY House -IAY REG. NO. MP1737988</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>15404</v>
+        <v>14792</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43039</v>
+        <v>42932</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>43649</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/917604 — Construction of IAY House -IAY REG. NO. MP2385049</t>
+          <t>1733006016/IF/IAY/888710 — Construction of IAY House -IAY REG. NO. MP1981858</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>15736</v>
+        <v>15392</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43039</v>
+        <v>42932</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>43616</v>
+        <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/919492 — Construction of IAY House -IAY REG. NO. MP2413273</t>
+          <t>1733006016/IF/IAY/890564 — Construction of IAY House -IAY REG. NO. MP2007124</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>15520</v>
+        <v>15012</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43039</v>
+        <v>42991</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>43580</v>
+        <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/919522 — Construction of IAY House -IAY REG. NO. MP2413605</t>
+          <t>1733006016/IF/IAY/894005 — Construction of IAY House -IAY REG. NO. MP2051105</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>15368</v>
+        <v>14104</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>43039</v>
+        <v>42932</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>43649</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/919539 — Construction of IAY House -IAY REG. NO. MP2413789</t>
+          <t>1733006016/IF/IAY/896224 — Construction of IAY House -IAY REG. NO. MP2083931</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>15308</v>
+        <v>15698</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42932</v>
+        <v>43039</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>43183</v>
+        <v>43493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/919549 — Construction of IAY House -IAY REG. NO. MP2413925</t>
+          <t>1733006016/IF/IAY/914938 — Construction of IAY House -IAY REG. NO. MP2346616</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>15308</v>
+        <v>15404</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42932</v>
+        <v>43039</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43183</v>
+        <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/921927 — Construction of IAY House -IAY REG. NO. MP2451057</t>
+          <t>1733006016/IF/IAY/917604 — Construction of IAY House -IAY REG. NO. MP2385049</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>15480</v>
+        <v>15736</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42932</v>
+        <v>43039</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43082</v>
+        <v>43616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/922254 — Construction of IAY House -IAY REG. NO. MP2458381</t>
+          <t>1733006016/IF/IAY/919492 — Construction of IAY House -IAY REG. NO. MP2413273</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>21208</v>
+        <v>15520</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>44749</v>
+        <v>43580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/925452 — Construction of IAY House -IAY REG. NO. MP2509552</t>
+          <t>1733006016/IF/IAY/919522 — Construction of IAY House -IAY REG. NO. MP2413605</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>15520</v>
+        <v>15368</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>43605</v>
+        <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/984414 — Construction of IAY House -IAY REG. NO. MP2035615</t>
+          <t>1733006016/IF/IAY/919539 — Construction of IAY House -IAY REG. NO. MP2413789</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>15520</v>
+        <v>15308</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>42932</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>43580</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/984912 — Construction of IAY House -IAY REG. NO. MP2418697</t>
+          <t>1733006016/IF/IAY/919549 — Construction of IAY House -IAY REG. NO. MP2413925</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>14792</v>
+        <v>15308</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43039</v>
+        <v>42932</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1733006016/IF/IAY/999458 — Construction of IAY House -IAY REG. NO. MP1867455</t>
+          <t>1733006016/IF/IAY/921927 — Construction of IAY House -IAY REG. NO. MP2451057</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>15752</v>
+        <v>15480</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43039</v>
+        <v>42932</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>43649</v>
+        <v>43082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/113 — व़क्षारोपण कार्य बरगी</t>
+          <t>1733006016/IF/IAY/922254 — Construction of IAY House -IAY REG. NO. MP2458381</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>496000</v>
+        <v>17100</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>235948</v>
+        <v>21208</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>40394</v>
+        <v>43039</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>42080</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/136 — कूप निर्माण कार्य रविकुमार/ हीरालाल बर्मन</t>
+          <t>1733006016/IF/IAY/925452 — Construction of IAY House -IAY REG. NO. MP2509552</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>202108</v>
+        <v>15520</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>40511</v>
+        <v>43039</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>41016</v>
+        <v>43605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/203 — मेंध बंधान कार्य रविशंकर मेहरा</t>
+          <t>1733006016/IF/IAY/984414 — Construction of IAY House -IAY REG. NO. MP2035615</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>28500</v>
+        <v>15480</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>43148</v>
+        <v>15520</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40698</v>
+        <v>42932</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41151</v>
+        <v>43580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034240913 — med bandhan ghasita, suresh  mehra/ chhokhelal</t>
+          <t>1733006016/IF/IAY/984912 — Construction of IAY House -IAY REG. NO. MP2418697</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>32486</v>
+        <v>15480</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>14792</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42345</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>43039</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>43183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034240914 — med bandhan seetaram/ chhedilal patel</t>
+          <t>1733006016/IF/IAY/999458 — Construction of IAY House -IAY REG. NO. MP1867455</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>37995</v>
+        <v>15480</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>47</v>
+        <v>15752</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42345</v>
+        <v>43039</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>42566</v>
+        <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034240915 — med bandhan ghasita sen/ bhadai</t>
+          <t>1733006016/LD/113 — व़क्षारोपण कार्य बरगी</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>25025</v>
+        <v>496000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>66</v>
+        <v>235948</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42345</v>
+        <v>40394</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>42566</v>
+        <v>42080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034240916 — med bandha ramprasad/ durjan lal raikwar</t>
+          <t>1733006016/LD/136 — कूप निर्माण कार्य रविकुमार/ हीरालाल बर्मन</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>28812</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>66</v>
+        <v>202108</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42354</v>
+        <v>40511</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>42566</v>
+        <v>41016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034240951 — med bandhan somwati bai/ ram gopal chouksey</t>
+          <t>1733006016/LD/203 — मेंध बंधान कार्य रविशंकर मेहरा</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>24106</v>
+        <v>28500</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>47</v>
+        <v>43148</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42345</v>
+        <v>40698</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>42566</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034240952 — med bandhan shakun bai/ jagdish prasad</t>
+          <t>1733006016/LD/22012034240913 — med bandhan ghasita, suresh  mehra/ chhokhelal</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>33864</v>
+        <v>32486</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42345</v>
       </c>
-      <c r="K585" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034240958 — med bandhan maya bai/ hubbi lal</t>
+          <t>1733006016/LD/22012034240914 — med bandhan seetaram/ chhedilal patel</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>40521</v>
+        <v>37995</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034241089 — med bandhan ravi shanbkar/ ranglal patel</t>
+          <t>1733006016/LD/22012034240915 — med bandhan ghasita sen/ bhadai</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>31683</v>
+        <v>25025</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42344</v>
+        <v>42345</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034241093 — med bandhan sahab lal/ imrat lal patel</t>
+          <t>1733006016/LD/22012034240916 — med bandha ramprasad/ durjan lal raikwar</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>39258</v>
+        <v>28812</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>42345</v>
+        <v>42354</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034241094 — med bandhan susheela ba/ himma</t>
+          <t>1733006016/LD/22012034240951 — med bandhan somwati bai/ ram gopal chouksey</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>32486</v>
+        <v>24106</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>47</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034241096 — med bandhan ishwar giri/ ramgir</t>
+          <t>1733006016/LD/22012034240952 — med bandhan shakun bai/ jagdish prasad</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>34208</v>
+        <v>33864</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>42345</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/22012034533468 — charagah. plantation, narsuary nirman karya gaushala bargi</t>
+          <t>1733006016/LD/22012034240958 — med bandhan maya bai/ hubbi lal</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>40521</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43984</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/278 — SHAMSHAN GHAT BARGHI</t>
+          <t>1733006016/LD/22012034241089 — med bandhan ravi shanbkar/ ranglal patel</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>0</v>
+        <v>31683</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>326378.34</v>
+        <v>50</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>40943</v>
+        <v>42344</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41151</v>
+        <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1733006016/LD/403 — Khal Madan BARGI</t>
+          <t>1733006016/LD/22012034241093 — med bandhan sahab lal/ imrat lal patel</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>295000</v>
+        <v>39258</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>6336</v>
+        <v>47</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41167</v>
+        <v>42345</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>41958</v>
+        <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/1759 — panch parmeshwar - antrik path c.c. sadak nirman Ravi jain se medikal.. Ts 1250</t>
+          <t>1733006016/LD/22012034241094 — med bandhan susheela ba/ himma</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>32486</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>63492</v>
+        <v>47</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>40985</v>
+        <v>42345</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>41063</v>
+        <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/1801 — panch parmeshwar - antrik path c.c. sadak nirman Khan ke ghar se Ts 1398</t>
+          <t>1733006016/LD/22012034241096 — med bandhan ishwar giri/ ramgir</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>34208</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/1802 — panch parmeshwar - antrik path c.c. sadak nirman Khan ke ghar se Ts 1398</t>
+          <t>1733006016/LD/22012034533468 — charagah. plantation, narsuary nirman karya gaushala bargi</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41120</v>
-[...3 lines deleted...]
-      </c>
+        <v>43984</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034160196 — panch parmeshwar - antrik path c.c. sadak nirman</t>
+          <t>1733006016/LD/278 — SHAMSHAN GHAT BARGHI</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>326378.34</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>40943</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>41151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034160198 — panch parmeshwar - antrik path c.c. sadak nirman</t>
+          <t>1733006016/LD/403 — Khal Madan BARGI</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>22898</v>
+        <v>295000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>13464</v>
+        <v>6336</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41336</v>
+        <v>41167</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>41389</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034177028 — cc road lekhram patel ke makan se dumari yadav ke</t>
+          <t>1733006016/RC/1759 — panch parmeshwar - antrik path c.c. sadak nirman Ravi jain se medikal.. Ts 1250</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>76500</v>
+        <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>69998</v>
+        <v>63492</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>41487</v>
+        <v>40985</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>41901</v>
+        <v>41063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034177029 — cc road nirman tidu yadav ke makan se parasram deh</t>
+          <t>1733006016/RC/1801 — panch parmeshwar - antrik path c.c. sadak nirman Khan ke ghar se Ts 1398</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>60562</v>
+        <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>57935.9</v>
+        <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>41529</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034177030 — cc road basanti bai ke ghar se dasai jhariya ke ma</t>
+          <t>1733006016/RC/1802 — panch parmeshwar - antrik path c.c. sadak nirman Khan ke ghar se Ts 1398</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>62000</v>
+        <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>60614</v>
+        <v>40000</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41493</v>
+        <v>41120</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>41631</v>
+        <v>41151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034182229 — C.C.Road Nirman  Ashok ke makan se Radhelal ke makan ke or</t>
+          <t>1733006016/RC/22012034160196 — panch parmeshwar - antrik path c.c. sadak nirman</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>58746</v>
+        <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>41365</v>
+        <v>41136</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034183985 — cc road gajna marg se ganesh yadav k ghar ki aur</t>
+          <t>1733006016/RC/22012034160198 — panch parmeshwar - antrik path c.c. sadak nirman</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>108374</v>
+        <v>22898</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>65360</v>
+        <v>13464</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41537</v>
+        <v>41336</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41758</v>
+        <v>41389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034200273 — cc road girish jain ki dukan se foola bai barman k</t>
+          <t>1733006016/RC/22012034177028 — cc road lekhram patel ke makan se dumari yadav ke</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>86213</v>
+        <v>76500</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>75174</v>
+        <v>69998</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41663</v>
+        <v>41487</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>41792</v>
+        <v>41901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034226706 — cc road koushalya mehra ke ghar se asha tiwari ke ghar ki aur</t>
+          <t>1733006016/RC/22012034177029 — cc road nirman tidu yadav ke makan se parasram deh</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>104242</v>
+        <v>60562</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>57935.9</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41775</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>41529</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>41758</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034290859 — cc road NH -7 se vikas khanna ke ghar ki aur</t>
+          <t>1733006016/RC/22012034177030 — cc road basanti bai ke ghar se dasai jhariya ke ma</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>41000</v>
+        <v>62000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>3796</v>
+        <v>60614</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42447</v>
+        <v>41493</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>42825</v>
+        <v>41631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034360420 — cc road nirman karya ravi khare ghar se muool chand tiwari ke ghar tak</t>
+          <t>1733006016/RC/22012034182229 — C.C.Road Nirman  Ashok ke makan se Radhelal ke makan ke or</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>3135000000</v>
+        <v>58746</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42795</v>
+        <v>41365</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034360423 — parmanand ke ghar se tirloke mahraj ke ghar tak</t>
+          <t>1733006016/RC/22012034183985 — cc road gajna marg se ganesh yadav k ghar ki aur</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>3611200000</v>
+        <v>108374</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>0</v>
+        <v>65360</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K608" s="3"/>
+        <v>41537</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>41758</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034369758 — C C ROAD NIRMAN KARY</t>
+          <t>1733006016/RC/22012034200273 — cc road girish jain ki dukan se foola bai barman k</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>86213</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>75174</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>41663</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>41792</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034383332 — SUDUR SADAK NIRMAN BARGI MANSHI SE SANTIDHAM TAK</t>
+          <t>1733006016/RC/22012034226706 — cc road koushalya mehra ke ghar se asha tiwari ke ghar ki aur</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1300000</v>
+        <v>104242</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42962</v>
+        <v>41775</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034438868 — CC ROAD NIRMAN KARYA</t>
+          <t>1733006016/RC/22012034290859 — cc road NH -7 se vikas khanna ke ghar ki aur</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>41000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>0</v>
+        <v>3796</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>42447</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>42825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034517028 — cc road NH-7 se radharani mandir ki aur</t>
+          <t>1733006016/RC/22012034360420 — cc road nirman karya ravi khare ghar se muool chand tiwari ke ghar tak</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>75000</v>
+        <v>3135000000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>76208</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43868</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034535188 — SUDUR SADAK bargi gayatri nagar se goushala pahuchmarg tal</t>
+          <t>1733006016/RC/22012034360423 — parmanand ke ghar se tirloke mahraj ke ghar tak</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>3611200000</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44062</v>
+        <v>42826</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034549130 — सुदूर सड़क इंद्रानगर मन्शी से शांतिधाम एवं कब्रस्तान तक</t>
+          <t>1733006016/RC/22012034369758 — C C ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>43984</v>
+        <v>43204</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034552808 — sudur sadak bargi NH7 se gaushala pahuch marg tak</t>
+          <t>1733006016/RC/22012034383332 — SUDUR SADAK NIRMAN BARGI MANSHI SE SANTIDHAM TAK</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>1300000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43984</v>
+        <v>42962</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034556238 — Bargi se Gaushala pahuch marg</t>
+          <t>1733006016/RC/22012034438868 — CC ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>43984</v>
+        <v>43569</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034570824 — bargi se gosala pahuch marg</t>
+          <t>1733006016/RC/22012034517028 — cc road NH-7 se radharani mandir ki aur</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>1496741.72</v>
+        <v>75000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>370809</v>
+        <v>76208</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44342</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>43868</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>44919</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034640402 — nali vishan ke makan se silai center ki aur</t>
+          <t>1733006016/RC/22012034535188 — SUDUR SADAK bargi gayatri nagar se goushala pahuchmarg tal</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45017</v>
+        <v>44062</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034648723 — cc road main road se shankar mandir tak</t>
+          <t>1733006016/RC/22012034549130 — सुदूर सड़क इंद्रानगर मन्शी से शांतिधाम एवं कब्रस्तान तक</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45017</v>
+        <v>43984</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034653544 — cc road main road se primary school tak</t>
+          <t>1733006016/RC/22012034552808 — sudur sadak bargi NH7 se gaushala pahuch marg tak</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45017</v>
+        <v>43984</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034660735 — cc road dinesh rajpoot ke ghar se achhe lal choudhary ke ghar tak</t>
+          <t>1733006016/RC/22012034556238 — Bargi se Gaushala pahuch marg</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45020</v>
+        <v>43984</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RC/22012034826781 — cc road ramesh bhumiya ke makan se bhuri bai ke ghar tak</t>
+          <t>1733006016/RC/22012034570824 — bargi se gosala pahuch marg</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>29000</v>
+        <v>1496741.72</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>370809</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45424</v>
+        <v>44342</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034375552 — Sochlay nirmaan chote Lal yadav</t>
+          <t>1733006016/RC/22012034640402 — nali vishan ke makan se silai center ki aur</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>12000</v>
+        <v>15000</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43056</v>
+        <v>45017</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034397555 — shochalay nirman karya babu lal/ chote lal gond</t>
+          <t>1733006016/RC/22012034648723 — cc road main road se shankar mandir tak</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>10800</v>
+        <v>88000</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43056</v>
+        <v>45017</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034397680 — shochalay nirman karya sattu yadav</t>
+          <t>1733006016/RC/22012034653544 — cc road main road se primary school tak</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>12000</v>
+        <v>32000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43054</v>
+        <v>45017</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034397681 — shochalay nirman karya raviram yavad</t>
+          <t>1733006016/RC/22012034660735 — cc road dinesh rajpoot ke ghar se achhe lal choudhary ke ghar tak</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>10800</v>
+        <v>155000</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43059</v>
+        <v>45020</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034397682 — shochalay nirman muliya bai</t>
+          <t>1733006016/RC/22012034826781 — cc road ramesh bhumiya ke makan se bhuri bai ke ghar tak</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>12000</v>
+        <v>29000</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43080</v>
+        <v>45424</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034397683 — shochalay nirman karya babli gond</t>
+          <t>1733006016/RS/22012034375552 — Sochlay nirmaan chote Lal yadav</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>43056</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399466 — shochalay nirman karya radhesyam yavad</t>
+          <t>1733006016/RS/22012034397555 — shochalay nirman karya babu lal/ chote lal gond</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>11354</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43521</v>
-[...3 lines deleted...]
-      </c>
+        <v>43056</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399468 — shochalay nirman karya asha tiwari</t>
+          <t>1733006016/RS/22012034397680 — shochalay nirman karya sattu yadav</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43095</v>
+        <v>43054</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399474 — shochalay nirman karya faggu yadav</t>
+          <t>1733006016/RS/22012034397681 — shochalay nirman karya raviram yavad</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>43081</v>
+        <v>43059</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399475 — shochalay nirman karya sandip choudhary</t>
+          <t>1733006016/RS/22012034397682 — shochalay nirman muliya bai</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>9788</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43287</v>
-[...3 lines deleted...]
-      </c>
+        <v>43080</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399476 — shochalay nirman karya mukesh yadav</t>
+          <t>1733006016/RS/22012034397683 — shochalay nirman karya babli gond</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>11180</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>43508</v>
-[...3 lines deleted...]
-      </c>
+        <v>43056</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399477 — shochalay nirman karya gumani yadav</t>
+          <t>1733006016/RS/22012034399466 — shochalay nirman karya radhesyam yavad</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>11354</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43092</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>43521</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>44755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399478 — shochalay nirman karya punnu lal</t>
+          <t>1733006016/RS/22012034399468 — shochalay nirman karya asha tiwari</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>43091</v>
+        <v>43095</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399479 — shochalay nirman karya manish bhumiya</t>
+          <t>1733006016/RS/22012034399474 — shochalay nirman karya faggu yadav</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>43095</v>
+        <v>43081</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399480 — shochalay nirman karya koushalya bai</t>
+          <t>1733006016/RS/22012034399475 — shochalay nirman karya sandip choudhary</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>9788</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>43082</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>43287</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>44755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034399482 — shochalay nirman karya kamla bai choudhary</t>
+          <t>1733006016/RS/22012034399476 — shochalay nirman karya mukesh yadav</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>11180</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>43287</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>43508</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>44755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034400475 — shochalay nirman karya vanshi lal choudhary</t>
+          <t>1733006016/RS/22012034399477 — shochalay nirman karya gumani yadav</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>10832</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>43508</v>
-[...3 lines deleted...]
-      </c>
+        <v>43092</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034400478 — shochalay nirman karya dilip kumar soni</t>
+          <t>1733006016/RS/22012034399478 — shochalay nirman karya punnu lal</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>43081</v>
+        <v>43091</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034400479 — shochalay nirman karya babu lal choudhary</t>
+          <t>1733006016/RS/22012034399479 — shochalay nirman karya manish bhumiya</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>10658</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43322</v>
-[...3 lines deleted...]
-      </c>
+        <v>43095</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034400480 — shochalay nirman karya jhagdu lal gond</t>
+          <t>1733006016/RS/22012034399480 — shochalay nirman karya koushalya bai</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>10658</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43322</v>
-[...3 lines deleted...]
-      </c>
+        <v>43082</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034400481 — shochalay nirman karya rakesh namdev</t>
+          <t>1733006016/RS/22012034399482 — shochalay nirman karya kamla bai choudhary</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43446</v>
+        <v>43287</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034400482 — shochalay nirman karya laxman barman</t>
+          <t>1733006016/RS/22012034400475 — shochalay nirman karya vanshi lal choudhary</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>10832</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43082</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>43508</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>44565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402112 — shochalay nirman karya prem lal choudhay</t>
+          <t>1733006016/RS/22012034400478 — shochalay nirman karya dilip kumar soni</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43164</v>
+        <v>43081</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402127 — shochalay nirman karya chhuttu lal yadav</t>
+          <t>1733006016/RS/22012034400479 — shochalay nirman karya babu lal choudhary</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>10658</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43164</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>43322</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>44755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402329 — shochalay nirman karya manoj choudhary</t>
+          <t>1733006016/RS/22012034400480 — shochalay nirman karya jhagdu lal gond</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>10136</v>
+        <v>10658</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43501</v>
+        <v>43322</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>44755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402330 — shochalay nirman karya ballu lal vanshkar</t>
+          <t>1733006016/RS/22012034400481 — shochalay nirman karya rakesh namdev</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43136</v>
+        <v>43446</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402332 — shochalay nirman karya shunnu lal choudhary</t>
+          <t>1733006016/RS/22012034400482 — shochalay nirman karya laxman barman</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43135</v>
+        <v>43082</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402333 — shochalay nirman karya janki bai choudhary</t>
+          <t>1733006016/RS/22012034402112 — shochalay nirman karya prem lal choudhay</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43133</v>
+        <v>43164</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402334 — shochalay nirman karya kadhori choudhary</t>
+          <t>1733006016/RS/22012034402127 — shochalay nirman karya chhuttu lal yadav</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>10832</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43521</v>
-[...3 lines deleted...]
-      </c>
+        <v>43164</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402336 — shochalay nirman karya lal singh chadar</t>
+          <t>1733006016/RS/22012034402329 — shochalay nirman karya manoj choudhary</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>10832</v>
+        <v>10136</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43521</v>
+        <v>43501</v>
       </c>
       <c r="K652" s="3" t="n">
         <v>44755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402337 — shochalay nirman karya phagu lal vanskar</t>
+          <t>1733006016/RS/22012034402330 — shochalay nirman karya ballu lal vanshkar</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43123</v>
+        <v>43136</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402791 — shochalay nirman karya mulchand tiwari</t>
+          <t>1733006016/RS/22012034402332 — shochalay nirman karya shunnu lal choudhary</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>10832</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43508</v>
-[...3 lines deleted...]
-      </c>
+        <v>43135</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402793 — shochalay nirman karya shivka bai tiwari</t>
+          <t>1733006016/RS/22012034402333 — shochalay nirman karya janki bai choudhary</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>11354</v>
+        <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43500</v>
-[...3 lines deleted...]
-      </c>
+        <v>43133</v>
+      </c>
+      <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402797 — shochalay nirman karya umesh vansakar</t>
+          <t>1733006016/RS/22012034402334 — shochalay nirman karya kadhori choudhary</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>10832</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43287</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>43521</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>44565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402799 — shochalay nirman karya krishna bai dehriya</t>
+          <t>1733006016/RS/22012034402336 — shochalay nirman karya lal singh chadar</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>10832</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43322</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>43521</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>44755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402801 — shochalay nirman karya prakash chakrvati</t>
+          <t>1733006016/RS/22012034402337 — shochalay nirman karya phagu lal vanskar</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>43154</v>
+        <v>43123</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402802 — shochalay nirman karya adlu rajak</t>
+          <t>1733006016/RS/22012034402791 — shochalay nirman karya mulchand tiwari</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>10832</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>43500</v>
+        <v>43508</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>44565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034402805 — shochalay nirman karya suresh jhariya</t>
+          <t>1733006016/RS/22012034402793 — shochalay nirman karya shivka bai tiwari</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>11180</v>
+        <v>11354</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>43500</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>44565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034405790 — shochalay nirman karya ganga ram yadav</t>
+          <t>1733006016/RS/22012034402797 — shochalay nirman karya umesh vansakar</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>1200000000</v>
+        <v>10800</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43129</v>
+        <v>43287</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034405791 — shochalay nirman karya laychi bai</t>
+          <t>1733006016/RS/22012034402799 — shochalay nirman karya krishna bai dehriya</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>1200000000</v>
+        <v>10800</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>43129</v>
+        <v>43322</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034405792 — shochalay nirman karya ram dulare  rajak</t>
+          <t>1733006016/RS/22012034402801 — shochalay nirman karya prakash chakrvati</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>1200000000</v>
+        <v>10800</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43129</v>
+        <v>43154</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034405793 — shochalay nirman karya revati bai jhariya</t>
+          <t>1733006016/RS/22012034402802 — shochalay nirman karya adlu rajak</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>1200000000</v>
+        <v>10800</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>10832</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43129</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>43500</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>44565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034405794 — shochalay nirman kary anni lal sahu</t>
+          <t>1733006016/RS/22012034402805 — shochalay nirman karya suresh jhariya</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>1200000000</v>
+        <v>10800</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>11180</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>43130</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>43500</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>44565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034405795 — shochalay nirman karya purashotam / chote lal</t>
+          <t>1733006016/RS/22012034405790 — shochalay nirman karya ganga ram yadav</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>1200000000</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>43129</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034502736 — samudayik swachhata parisar bargi shankar mandir ke pas</t>
+          <t>1733006016/RS/22012034405791 — shochalay nirman karya laychi bai</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>75000</v>
+        <v>1200000000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>42180</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44172</v>
-[...3 lines deleted...]
-      </c>
+        <v>43129</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034517847 — CTR SOAK FIT NIRMAN GOUSALA KE PASS</t>
+          <t>1733006016/RS/22012034405792 — shochalay nirman karya ram dulare  rajak</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>0</v>
+        <v>1200000000</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44299</v>
+        <v>43129</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034685066 — samudayik swachhata parisar balak high school shala gram bargi</t>
+          <t>1733006016/RS/22012034405793 — shochalay nirman karya revati bai jhariya</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>45000</v>
+        <v>1200000000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45008</v>
+        <v>43129</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034701615 — nali nirman karya bargi janpad star</t>
+          <t>1733006016/RS/22012034405794 — shochalay nirman kary anni lal sahu</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>119000</v>
+        <v>1200000000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45017</v>
+        <v>43130</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034704338 — cc nali yunish bhaijan ke ghar se shrikant dubey ke ghar tak</t>
+          <t>1733006016/RS/22012034405795 — shochalay nirman karya purashotam / chote lal</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>12000</v>
+        <v>1200000000</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45179</v>
+        <v>43129</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012034706070 — nali nirman karya bargi janpad star</t>
+          <t>1733006016/RS/22012034502736 — samudayik swachhata parisar bargi shankar mandir ke pas</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>119000</v>
+        <v>75000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>42180</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>44172</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>45706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012035131261 — rcc nali ganesh mandir se nala tak</t>
+          <t>1733006016/RS/22012034517847 — CTR SOAK FIT NIRMAN GOUSALA KE PASS</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>16000</v>
+        <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45424</v>
+        <v>44299</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012035131263 — nali nirman vedant school se nala tak</t>
+          <t>1733006016/RS/22012034685066 — samudayik swachhata parisar balak high school shala gram bargi</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>49000</v>
+        <v>45000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45548</v>
+        <v>45008</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012035131267 — rcc nali vandana sahu ke makan se nala tak</t>
+          <t>1733006016/RS/22012034701615 — nali nirman karya bargi janpad star</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>8000</v>
+        <v>119000</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45424</v>
+        <v>45017</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012035138617 — nali nirman karya sushil ke makan se gudda namdeo ke makan tak</t>
+          <t>1733006016/RS/22012034704338 — cc nali yunish bhaijan ke ghar se shrikant dubey ke ghar tak</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>17000</v>
+        <v>12000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>10136.88</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>46060</v>
+        <v>45179</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1733006016/RS/22012035139138 — nali nirman sushil ke makan se gudda namdeo ke makan tak</t>
+          <t>1733006016/RS/22012034706070 — nali nirman karya bargi janpad star</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>17000</v>
+        <v>119000</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45932</v>
+        <v>45017</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/17---1 — 17 कूप एवं मेंड बधान कार्य लोकराम/बाबुलाल</t>
+          <t>1733006016/RS/22012035131261 — rcc nali ganesh mandir se nala tak</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>133000</v>
+        <v>16000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>68900</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>39557</v>
+        <v>45424</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/  17---2 — 17 कूप निमार्ण एवं मेंड बधान कार्य दशोदा/सतार</t>
+          <t>1733006016/RS/22012035131263 — nali nirman vedant school se nala tak</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>152000</v>
+        <v>49000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>87300</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>39599</v>
+        <v>45548</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/ 17--3 — 17कूप निमार्ण व मेंड बधान कार्य फूला बाई/हरछत</t>
+          <t>1733006016/RS/22012035131267 — rcc nali vandana sahu ke makan se nala tak</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>146000</v>
+        <v>8000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>50143</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>39592</v>
-[...3 lines deleted...]
-      </c>
+        <v>45424</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/17---4 — कूप निमार्ण व मेड बधान कार्य रामलाल/लटोरी</t>
+          <t>1733006016/RS/22012035138617 — nali nirman karya sushil ke makan se gudda namdeo ke makan tak</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>158000</v>
+        <v>17000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>156434</v>
+        <v>10136.88</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39571</v>
+        <v>46060</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/17-----5 — 17 कूप निमार्ण व मेंड बधान कार्य बरगी</t>
+          <t>1733006016/RS/22012035139138 — nali nirman sushil ke makan se gudda namdeo ke makan tak</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>153000</v>
+        <v>17000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>138496</v>
+        <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39585</v>
+        <v>45932</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/ 17-----6 — 17 कूप निमार्ण व मेंड बधान कार्य बरगी तेजीलाल यादव</t>
+          <t>1733006016/WC/17---1 — 17 कूप एवं मेंड बधान कार्य लोकराम/बाबुलाल</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>151000</v>
+        <v>133000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>2000</v>
+        <v>68900</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39592</v>
+        <v>39557</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/ 17--------8 — 17 कूप निमार्ण कार्य बरगी सुरश /मस्‍राम</t>
+          <t>1733006016/WC/  17---2 — 17 कूप निमार्ण एवं मेंड बधान कार्य दशोदा/सतार</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>152000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>138116</v>
+        <v>87300</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39585</v>
+        <v>39599</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034317321 — KOOP NIRMAN KARYA</t>
+          <t>1733006016/WC/ 17--3 — 17कूप निमार्ण व मेंड बधान कार्य फूला बाई/हरछत</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>146000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>50143</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>42829</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>39592</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>40371</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034320479 — NIRMAL NEER KOOP NIRMAN KARYA BARGI 2016</t>
+          <t>1733006016/WC/17---4 — कूप निमार्ण व मेड बधान कार्य रामलाल/लटोरी</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>532000</v>
+        <v>158000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>321118.1</v>
+        <v>156434</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>39571</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034465968 — NIRMAL NEER KOOP NIRMAN KARYA BARGI SUBHASHNAGAR</t>
+          <t>1733006016/WC/17-----5 — 17 कूप निमार्ण व मेंड बधान कार्य बरगी</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>447511.08</v>
+        <v>153000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>29568</v>
+        <v>138496</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>43631</v>
+        <v>39585</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034508086 — NAVEEN TALAB NIRMAN bargi me ishwargiri ke khet ke pas</t>
+          <t>1733006016/WC/ 17-----6 — 17 कूप निमार्ण व मेंड बधान कार्य बरगी तेजीलाल यादव</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>151000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43618</v>
+        <v>39592</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034508087 — NAVEEN TALAB NIRMAN bargi me indradaman nala me</t>
+          <t>1733006016/WC/ 17--------8 — 17 कूप निमार्ण कार्य बरगी सुरश /मस्‍राम</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>152000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>138116</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43618</v>
+        <v>39585</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034508088 — chek dam nirman karya bargi</t>
+          <t>1733006016/WC/22012034317321 — KOOP NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>1223969.9</v>
+        <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43618</v>
+        <v>42829</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034508089 — khet talab rajesh patel/ sahab lal patel</t>
+          <t>1733006016/WC/22012034320479 — NIRMAL NEER KOOP NIRMAN KARYA BARGI 2016</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>310385.56</v>
+        <v>532000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>294708</v>
+        <v>321118.1</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>43812</v>
+        <v>42798</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>44448</v>
+        <v>43732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034511546 — NAVEEN TALAB NIRMAN SMALL SHANTIDHAM KE PAS BARGI</t>
+          <t>1733006016/WC/22012034465968 — NIRMAL NEER KOOP NIRMAN KARYA BARGI SUBHASHNAGAR</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>323277.62</v>
+        <v>447511.08</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>227401.2</v>
+        <v>29568</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43816</v>
-[...3 lines deleted...]
-      </c>
+        <v>43631</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034511547 — chekdam nirman karya somwati bai chouksey ke khet ke pas</t>
+          <t>1733006016/WC/22012034508086 — NAVEEN TALAB NIRMAN bargi me ishwargiri ke khet ke pas</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>43618</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034511548 — chekdam nirman karya gram bargi me bhura patel ke khet ke pas</t>
+          <t>1733006016/WC/22012034508087 — NAVEEN TALAB NIRMAN bargi me indradaman nala me</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>43618</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034524899 — CHEKDAM NIRMAN KARYA BARGI GAJNA NALA ME TEMAR NAHI KE PAS</t>
+          <t>1733006016/WC/22012034508088 — chek dam nirman karya bargi</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>1207561.8</v>
+        <v>1223969.9</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>1166862</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43885</v>
-[...3 lines deleted...]
-      </c>
+        <v>43618</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034603416 — nirmal neer koop nirman karya gaushala bargi me</t>
+          <t>1733006016/WC/22012034508089 — khet talab rajesh patel/ sahab lal patel</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>470874.11</v>
+        <v>310385.56</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>84360</v>
+        <v>294708</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>44192</v>
-[...1 lines deleted...]
-      <c r="K696" s="3"/>
+        <v>43812</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034699177 — ctr dab pond nirmaan kary gausala ke pass</t>
+          <t>1733006016/WC/22012034511546 — NAVEEN TALAB NIRMAN SMALL SHANTIDHAM KE PAS BARGI</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>268457.97</v>
+        <v>323277.62</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>172512</v>
+        <v>227401.2</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44340</v>
+        <v>43816</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>44595</v>
+        <v>44237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034699205 — ctr dab pond nirmaan iswar giri ke khat ke pass</t>
+          <t>1733006016/WC/22012034511547 — chekdam nirman karya somwati bai chouksey ke khet ke pas</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44299</v>
+        <v>43618</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034823602 — CTR chek dam nirmad bura patel ke khet ke pass bargi panchyat</t>
+          <t>1733006016/WC/22012034511548 — chekdam nirman karya gram bargi me bhura patel ke khet ke pas</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44426</v>
+        <v>43618</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034823603 — CTR chek dam nirmad bura patel ke khet ke pass bargi panchyat</t>
+          <t>1733006016/WC/22012034524899 — CHEKDAM NIRMAN KARYA BARGI GAJNA NALA ME TEMAR NAHI KE PAS</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>0</v>
+        <v>1207561.8</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>0</v>
+        <v>1166862</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44426</v>
-[...1 lines deleted...]
-      <c r="K700" s="3"/>
+        <v>43885</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>44140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/22012034851344 — CTR chek dam nirmaan samsaan ke samnai bargi panchyat</t>
+          <t>1733006016/WC/22012034603416 — nirmal neer koop nirman karya gaushala bargi me</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>0</v>
+        <v>470874.11</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>0</v>
+        <v>84360</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44481</v>
+        <v>44192</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/4185 — कूप निमार्ण कार्य/ क्रष्‍णाबाई/बरगी</t>
+          <t>1733006016/WC/22012034699177 — ctr dab pond nirmaan kary gausala ke pass</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>220000</v>
+        <v>268457.97</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>211058</v>
+        <v>172512</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>40565</v>
+        <v>44340</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>41012</v>
+        <v>44595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/4270 — Nal koop shokpeet</t>
+          <t>1733006016/WC/22012034699205 — ctr dab pond nirmaan iswar giri ke khat ke pass</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>93142</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>40964</v>
-[...3 lines deleted...]
-      </c>
+        <v>44299</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/65 — 17 तालाब विस्‍तारीकरण्</t>
+          <t>1733006016/WC/22012034823602 — CTR chek dam nirmad bura patel ke khet ke pass bargi panchyat</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>39540</v>
+        <v>44426</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1733006016/WC/VB/22012035332127 — Richarge Pite Word No.-03 Manshi Bargi</t>
+          <t>1733006016/WC/22012034823603 — CTR chek dam nirmad bura patel ke khet ke pass bargi panchyat</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
+        <v>44426</v>
+      </c>
+      <c r="K705" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C706" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D706" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E706" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F706" s="1" t="inlineStr">
+        <is>
+          <t>1733006016/WC/22012034851344 — CTR chek dam nirmaan samsaan ke samnai bargi panchyat</t>
+        </is>
+      </c>
+      <c r="G706" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H706" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I706" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J706" s="3" t="n">
+        <v>44481</v>
+      </c>
+      <c r="K706" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C707" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D707" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E707" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F707" s="1" t="inlineStr">
+        <is>
+          <t>1733006016/WC/4185 — कूप निमार्ण कार्य/ क्रष्‍णाबाई/बरगी</t>
+        </is>
+      </c>
+      <c r="G707" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H707" s="2" t="n">
+        <v>220000</v>
+      </c>
+      <c r="I707" s="2" t="n">
+        <v>211058</v>
+      </c>
+      <c r="J707" s="3" t="n">
+        <v>40565</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>41012</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C708" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D708" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E708" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F708" s="1" t="inlineStr">
+        <is>
+          <t>1733006016/WC/4270 — Nal koop shokpeet</t>
+        </is>
+      </c>
+      <c r="G708" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H708" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I708" s="2" t="n">
+        <v>93142</v>
+      </c>
+      <c r="J708" s="3" t="n">
+        <v>40964</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>41151</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C709" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D709" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E709" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F709" s="1" t="inlineStr">
+        <is>
+          <t>1733006016/WC/65 — 17 तालाब विस्‍तारीकरण्</t>
+        </is>
+      </c>
+      <c r="G709" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H709" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I709" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J709" s="3" t="n">
+        <v>39540</v>
+      </c>
+      <c r="K709" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C710" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D710" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E710" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F710" s="1" t="inlineStr">
+        <is>
+          <t>1733006016/WC/VB/22012035332127 — Richarge Pite Word No.-03 Manshi Bargi</t>
+        </is>
+      </c>
+      <c r="G710" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H710" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I710" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J710" s="3" t="n">
         <v>46212</v>
       </c>
-      <c r="K705" s="3"/>
+      <c r="K710" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>