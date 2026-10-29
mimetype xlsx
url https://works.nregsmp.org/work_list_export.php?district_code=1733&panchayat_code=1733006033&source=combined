--- v0 (2026-09-05)
+++ v1 (2026-10-29)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K528"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:21:01</t>
+          <t>Exported on: 2026-10-29 03:22:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1098,51 +1098,51 @@
         <v>273033.96</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45135</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733006033/DP/22012034581015 — VRICHHAROPAN KARYA TALAB KI BUND OR SITE GRAM NARRAI 2023-2024</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>147727.77</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45131</v>
@@ -2603,51 +2603,51 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Line Plantation Forstry Trees-Individual / Wasteland Line Plantation of Forestry Trees for Individuals</t>
+          <t>Wasteland Line Plantation Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/22012034975772 — HITESHI KOOP NIRMAN KARYA MAGAN LAL NARRAI</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>259046.52</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>190251.55</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45077</v>
@@ -2844,145 +2844,145 @@
       <c r="J64" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/22012035380599 — Dug well recharge Gora sahu gram narrai gp sohad</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/22012035380621 — Dug well recharge Rakkhi bai gram sohad</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>260</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/22012035380651 — Dug well recharge  Kamlesh patel gram sohad</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>260</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45777</v>
@@ -3689,51 +3689,51 @@
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/22012035606588 — EK BAGIYA MAA KE NAME SWATI KESHARWANI / BASANT KESHARWANI</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>171333.47</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>70277.2</v>
+        <v>73931.2</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>46000</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -4741,51 +4741,51 @@
       <c r="J103" s="3" t="n">
         <v>43252</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>43575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/1644134 — Construction of IAY House -IAY REG. NO. MP2457762</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>43252</v>
@@ -5278,51 +5278,51 @@
       <c r="J114" s="3" t="n">
         <v>43228</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>43698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/1698143 — Construction of IAY House -IAY REG. NO. MP2513353</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>43285</v>
@@ -10125,51 +10125,51 @@
       <c r="J213" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/4313624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3622305</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>44742</v>
@@ -10956,145 +10956,147 @@
       <c r="J230" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5134885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118139277</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5135154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100789485</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>16704</v>
+        <v>23490</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K232" s="3"/>
+      <c r="K232" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5135743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104922584</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>20304</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45771</v>
@@ -11146,51 +11148,51 @@
       <c r="J234" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>45918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5136233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118826103</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46058</v>
@@ -11291,51 +11293,51 @@
       <c r="J237" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5138079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114889920</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45803</v>
@@ -11387,265 +11389,265 @@
       <c r="J239" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5138081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114890029</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5138774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118138923</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5139004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106083071</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>22185</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5139079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106921797</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5139739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121989432</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>11952</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11773,51 +11775,51 @@
       <c r="J247" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5141857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150585363</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45700</v>
@@ -11869,120 +11871,120 @@
       <c r="J249" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5142232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146468419</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5142233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146468593</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>22446</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12061,98 +12063,98 @@
       <c r="J253" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5142236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146468817</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>7776</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5142237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146468879</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45700</v>
@@ -12204,51 +12206,51 @@
       <c r="J256" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5142278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106865657</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45803</v>
@@ -12300,51 +12302,51 @@
       <c r="J258" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5143646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107079270</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45700</v>
@@ -12592,51 +12594,51 @@
       <c r="J264" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5470914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113724168</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45700</v>
@@ -12737,51 +12739,51 @@
       <c r="J267" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>43021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5702614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114889963</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45700</v>
@@ -12833,78 +12835,80 @@
       <c r="J269" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5703073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116355195</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K270" s="3"/>
+      <c r="K270" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13027,51 +13031,51 @@
       <c r="J273" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>43021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/584510 — Construction of IAY House -IAY REG. NO. MP1447088</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>334</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>42773</v>
@@ -13221,98 +13225,98 @@
       <c r="J277" s="3" t="n">
         <v>42800</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>43021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5884799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146468344</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1733006033/IF/IAY/5884860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146469001</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45702</v>
@@ -17323,98 +17327,98 @@
       <c r="J361" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1733006033/RC/22012034844680 — cc road nirman karya mandir se nale ki aur</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>37313.01</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45831</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1733006033/RC/22012034849790 — cc road kailash kachhi ke ghar se shakun ke ghar ki aur</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>72000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45761</v>