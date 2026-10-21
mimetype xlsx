--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K454"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 03:11:19</t>
+          <t>Exported on: 2026-10-21 13:39:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -559,98 +559,98 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43984</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733006071/AV/22012034562777 — AGANBADI BHAVAN NIRMAN KARYA SILPURI 02</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>108721</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44276</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733006071/AV/22012034562779 — AGANBADI BHAVAN NIRMAN KARYA SILPURI 01</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>70197</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44276</v>
@@ -1225,51 +1225,51 @@
       <c r="J31" s="3" t="n">
         <v>44606</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>45049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1733006071/DP/22012034580613 — vrachharopan goumukha nala ke pass bilgada</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>757490.82</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>196275.84</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45126</v>
@@ -1366,51 +1366,51 @@
         <v>121381.07</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45127</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733006071/DP/22012034584706 — Amrit vatika gram Bilgada</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>54569.95</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>14981</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45146</v>
@@ -2908,51 +2908,51 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035174275 — Kup Nirman Kary Rajesh Patel / gopal Patel</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>391335.16</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>225228.32</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45326</v>
@@ -3004,51 +3004,51 @@
       <c r="J68" s="3" t="n">
         <v>45326</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035196502 — Khet talab Nanhe singh/sukal shingh</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>89960</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45328</v>
@@ -3098,474 +3098,474 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035233945 — hiteshi koop nirman karya puneet lodhi/ shyam lal</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035233994 — hiteshi koop nirman karya bharosa prasad/ bhangi lal</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035233999 — hiteshi koop nirman karya santosh kumar patel/ ganpat</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035234745 — hiteshi koop nirman karya bharosa/bhangi lal patel</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>299248.6</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>217304.08</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035234759 — HITESHI KOOP NIRMAN KARYA SANTOSH KUMAR/GANPAT PATEL</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>299248.6</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>217631.5</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035382365 — Dug well Recharge Santosh Kumar Lodhi gram Bilgada</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406559 — Dug well Recharge bharosa Patel gram Bilgada</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406660 — Dug well Recharge bharosa Patel gram Bilgada</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406881 — Dug well Recharge omkar patel gram Bilgada</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406976 — Dug well Recharge Rajesh Patel gram Bilgada</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45771</v>
@@ -3909,51 +3909,51 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035517625 — Khet talab Deepak warkade/Aghanu</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>61050.71</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45799</v>
@@ -4052,98 +4052,98 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035560203 — khet talab deepak gudda lal / balkishan gond</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035560219 — khet talab gudda lal / balkishan gonda</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45765</v>
@@ -11829,51 +11829,51 @@
       <c r="J249" s="3" t="n">
         <v>44747</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>44889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/4222093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113726392</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>5684</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>44762</v>
@@ -13003,51 +13003,51 @@
       <c r="J273" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>45764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/4558108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115329280</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>19683</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45721</v>
@@ -13248,51 +13248,51 @@
       <c r="J278" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>45764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/4568367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116913477</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>12159</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45721</v>
@@ -13442,51 +13442,51 @@
       <c r="J282" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5223894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115321844</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45840</v>
@@ -13685,98 +13685,98 @@
       <c r="J287" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5754709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113923353</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5754826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113715829</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45700</v>
@@ -14122,145 +14122,145 @@
       <c r="J296" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117680705</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>7308</v>
+        <v>10962</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115110864</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115120515</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45700</v>
@@ -14459,51 +14459,51 @@
       <c r="J303" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115333541</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46018</v>
@@ -14653,120 +14653,120 @@
       <c r="J307" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116908822</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45544</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116910134</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14894,192 +14894,192 @@
       <c r="J312" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115099734</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115102209</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115108406</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115109883</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45700</v>
@@ -15131,51 +15131,51 @@
       <c r="J317" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115122404</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45700</v>
@@ -15472,51 +15472,51 @@
       <c r="J324" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117428194</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45990</v>
@@ -15617,73 +15617,73 @@
       <c r="J327" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116877199</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>10962</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15762,98 +15762,98 @@
       <c r="J330" s="3" t="n">
         <v>45990</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106958359</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119889105</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45700</v>
@@ -15905,51 +15905,51 @@
       <c r="J333" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118150357</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45700</v>
@@ -16138,108 +16138,108 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5758312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106939542</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5758369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119898737</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45990</v>
@@ -16389,98 +16389,98 @@
       <c r="J343" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5759106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116912747</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>7308</v>
+        <v>10962</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5759110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106946292</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45700</v>
@@ -17267,51 +17267,51 @@
       <c r="J361" s="3" t="n">
         <v>42871</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/66158 — Construction of IAY House -IAY REG. NO. MP-33-006-071-002/3</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>42369</v>
@@ -21205,51 +21205,51 @@
       <c r="J443" s="3" t="n">
         <v>44375</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1733006071/WC/22012034749429 — CTR dug pond schoola ke pash silpuri</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>338041.22</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>71359</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44367</v>
@@ -21348,51 +21348,51 @@
       <c r="J446" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1733006071/WC/22012035302287 — Dug Pond Vrachharopan ke pass gram Bilgada</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45765</v>
@@ -21689,51 +21689,51 @@
       <c r="J453" s="3" t="n">
         <v>42350</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>43609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1733006071/WH/22012034939449 — nala pathopchar karya</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>845153.75</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>27548</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45368</v>