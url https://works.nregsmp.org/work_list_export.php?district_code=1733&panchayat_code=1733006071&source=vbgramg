--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:04:21</t>
+          <t>Exported on: 2026-10-19 22:45:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,98 +320,98 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44212</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1733006071/AV/22012034562777 — AGANBADI BHAVAN NIRMAN KARYA SILPURI 02</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44276</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1733006071/AV/22012034562779 — AGANBADI BHAVAN NIRMAN KARYA SILPURI 01</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44276</v>
@@ -508,51 +508,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1733006071/DP/22012034580613 — vrachharopan goumukha nala ke pass bilgada</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>757490.82</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45126</v>
@@ -602,756 +602,756 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45127</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733006071/DP/22012034584706 — Amrit vatika gram Bilgada</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>54569.95</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45146</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035174275 — Kup Nirman Kary Rajesh Patel / gopal Patel</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>391335.16</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45326</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035196502 — Khet talab Nanhe singh/sukal shingh</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45328</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035233945 — hiteshi koop nirman karya puneet lodhi/ shyam lal</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035233994 — hiteshi koop nirman karya bharosa prasad/ bhangi lal</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035233999 — hiteshi koop nirman karya santosh kumar patel/ ganpat</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035234745 — hiteshi koop nirman karya bharosa/bhangi lal patel</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>299248.6</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035234759 — HITESHI KOOP NIRMAN KARYA SANTOSH KUMAR/GANPAT PATEL</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>299248.6</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035382365 — Dug well Recharge Santosh Kumar Lodhi gram Bilgada</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406559 — Dug well Recharge bharosa Patel gram Bilgada</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406660 — Dug well Recharge bharosa Patel gram Bilgada</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406881 — Dug well Recharge omkar patel gram Bilgada</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035406976 — Dug well Recharge Rajesh Patel gram Bilgada</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035517625 — Khet talab Deepak warkade/Aghanu</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035560203 — khet talab deepak gudda lal / balkishan gond</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/22012035560219 — khet talab gudda lal / balkishan gonda</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45765</v>
@@ -1589,1275 +1589,1275 @@
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/4222093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113726392</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44762</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/4558108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115329280</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/4568367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116913477</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5223894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115321844</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5754709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113923353</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5754826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113715829</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117680705</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115110864</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115120515</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5755921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115333541</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46018</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116908822</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45544</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116910134</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115099734</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115102209</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115108406</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115109883</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5756491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115122404</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117428194</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45990</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116877199</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>0</v>
+        <v>10962</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46207</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106958359</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46224</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119889105</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5757827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118150357</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5758312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106939542</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45700</v>
+        <v>46295</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5758369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119898737</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45990</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5759106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116912747</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/5759110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106946292</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1733006071/IF/IAY/66158 — Construction of IAY House -IAY REG. NO. MP-33-006-071-002/3</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>42369</v>
@@ -2907,145 +2907,145 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1733006071/WC/22012034749429 — CTR dug pond schoola ke pash silpuri</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>338041.22</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44367</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1733006071/WC/22012035302287 — Dug Pond Vrachharopan ke pass gram Bilgada</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1733006071/WH/22012034939449 — nala pathopchar karya</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>845153.75</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45368</v>