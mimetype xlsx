--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K476"/>
+  <dimension ref="A1:K508"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 08:04:54</t>
+          <t>Exported on: 2026-10-25 01:04:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -559,51 +559,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733006072/AV/22012034599164 — samudayik park nirman avam podharopan park me paver block bench footpath karya</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>158634.2</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44469</v>
@@ -796,51 +796,51 @@
         <v>5173</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45176</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733006072/DP/22012034613463 — Dug pond Nirman karya gram Panchayat Padwar</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>1023013.73</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>156160</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45330</v>
@@ -1515,192 +1515,192 @@
         <v>808</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035196494 — koop nirman mahesh yadav</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>286486.14</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>186240.52</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035199488 — कूप निर्माण कार्य सतीश चौबे</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>286486.14</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>62365.1</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035368693 — JSGL RECHARGE STRUCTURE KPIL DHARA MAHESH YADAV</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035368725 — JGSL RECHARGE STRUTURE KAPIL DHARA SATISH CHOBEY</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45766</v>
@@ -1797,286 +1797,286 @@
         <v>97</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035545573 — Khet talab jitendra nambev</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035546208 — Kheta talab jitendra nambev</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035546245 — Khet talab Ramadhar Upadhyay</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035546248 — Khet Talab Ramadhar Upadhyay</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035551219 — खेत तालाब निर्माण कार्य  रामाधार उपाध्याय</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/22012035565014 — hiteshi koop nirman hargovind upadhye</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>327831.8</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>69308.82</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45991</v>
@@ -2471,51 +2471,51 @@
       <c r="J57" s="3" t="n">
         <v>43325</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>43649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/1682228 — Construction of IAY House -IAY REG. NO. MP1450439</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>16048</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43267</v>
@@ -3694,51 +3694,51 @@
       <c r="J82" s="3" t="n">
         <v>44355</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/2668605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4758138</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>44117</v>
@@ -4280,51 +4280,51 @@
       <c r="J94" s="3" t="n">
         <v>44442</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>44683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/3262723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4346228</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44117</v>
@@ -7512,51 +7512,51 @@
       <c r="J160" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/4546571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106964057</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>18126</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45571</v>
@@ -8147,147 +8147,147 @@
       <c r="J173" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/4861075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912555</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>22041</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/4861267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545547</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>46229</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/4861268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106545700</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>19863</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45705</v>
@@ -8339,78 +8339,80 @@
       <c r="J177" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/4883749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113464917</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>19863</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45705</v>
       </c>
-      <c r="K178" s="3"/>
+      <c r="K178" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8484,51 +8486,51 @@
       <c r="J180" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5147400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114204980</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45761</v>
@@ -9168,51 +9170,51 @@
       <c r="J194" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>45929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5175871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114845136</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45712</v>
@@ -9313,51 +9315,51 @@
       <c r="J197" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>45929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5178291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115933241</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
@@ -9507,98 +9509,98 @@
       <c r="J201" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5181883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114207093</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5182396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115838893</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45712</v>
@@ -9699,51 +9701,51 @@
       <c r="J205" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5188211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115074028</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45761</v>
@@ -9797,120 +9799,120 @@
       <c r="J207" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5190874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120342705</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5192597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114987878</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>10962</v>
+        <v>15462</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9940,73 +9942,73 @@
       <c r="J210" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5195204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121985397</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>11484</v>
+        <v>15984</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10134,51 +10136,51 @@
       <c r="J214" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5203265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146050669</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45790</v>
@@ -10230,51 +10232,51 @@
       <c r="J216" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>45846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5209191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106923801</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45761</v>
@@ -10326,51 +10328,51 @@
       <c r="J218" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5212023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114844764</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45761</v>
@@ -10667,51 +10669,51 @@
       <c r="J225" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5223187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113461601</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45761</v>
@@ -10763,78 +10765,80 @@
       <c r="J227" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>45929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5226052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118751704</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>21276</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K228" s="3"/>
+      <c r="K228" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10957,51 +10961,51 @@
       <c r="J231" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5232996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114987902</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45761</v>
@@ -11200,78 +11204,80 @@
       <c r="J236" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>45846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5436745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073861</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45920</v>
       </c>
-      <c r="K237" s="3"/>
+      <c r="K237" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11345,51 +11351,51 @@
       <c r="J239" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5439315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118751925</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45954</v>
@@ -11443,51 +11449,51 @@
       <c r="J241" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5581563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121984276</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45905</v>
@@ -11539,78 +11545,80 @@
       <c r="J243" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5581838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141483897</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>16182</v>
+        <v>20082</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45807</v>
       </c>
-      <c r="K244" s="3"/>
+      <c r="K244" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11733,10846 +11741,12378 @@
       <c r="J247" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5806999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113463162</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45972</v>
       </c>
-      <c r="K248" s="3"/>
+      <c r="K248" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5807095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106801724</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>46250</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5903027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106645060</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5903373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121989598</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5904638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141485601</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>17400</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5904802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113462863</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5904938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115074165</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5905650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912065</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5905783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115890634</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46045</v>
       </c>
-      <c r="K256" s="3"/>
+      <c r="K256" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5905979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119584520</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>1827</v>
+        <v>6327</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5906219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120343961</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5906296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115838839</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5906391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114207502</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5906930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113462682</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>3654</v>
+        <v>30654</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46192</v>
       </c>
-      <c r="K261" s="3"/>
+      <c r="K261" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5908592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119318754</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5908655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113459356</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5909317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106548743</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5910142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115074256</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5910406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141486098</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>15660</v>
+        <v>16860</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5911144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121987809</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46170</v>
       </c>
-      <c r="K267" s="3"/>
+      <c r="K267" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5911248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114208294</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46138</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5911705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106901755</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5911877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120343199</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5912394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148758420</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5912451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115911874</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5914235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118074236</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5914296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119318312</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5915816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142479241</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>7830</v>
+        <v>16830</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5916179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119319180</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5916402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121992689</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5916501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113971608</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5917054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073384</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5918185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128069447</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5918811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115838862</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5918955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106644955</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46128</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5918996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141483975</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5919039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113509677</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K284" s="3"/>
+      <c r="K284" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5919061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121991597</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5919776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114204751</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>3654</v>
+        <v>12654</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46192</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5920034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113462786</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46045</v>
       </c>
-      <c r="K287" s="3"/>
+      <c r="K287" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5920113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113462556</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>22314</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46119</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5920839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115839017</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5920880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073486</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5921148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121994094</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5922111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106801759</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5922167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106964117</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>15399</v>
+        <v>19899</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5922967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115365937</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5924023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121984986</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>3654</v>
+        <v>12654</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46192</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5924642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114207993</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5926074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115839028</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>1827</v>
+        <v>6327</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5926284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113971358</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5926337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118751849</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5927034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113509478</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>7830</v>
+        <v>25830</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46188</v>
       </c>
-      <c r="K300" s="3"/>
+      <c r="K300" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5928223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118074501</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>3654</v>
+        <v>12654</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5930042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119582174</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>11745</v>
+        <v>16245</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5930504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115891826</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5931718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793689</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5969930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113459486</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5969952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793543</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115890971</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146050348</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>15660</v>
+        <v>24660</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118751061</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113508671</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115881454</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>7830</v>
+        <v>16830</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46188</v>
       </c>
-      <c r="K311" s="3"/>
+      <c r="K311" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141473723</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073241</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>5742</v>
+        <v>14742</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114207929</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114208485</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>3915</v>
+        <v>8415</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141483027</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5970920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121994447</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148758277</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115838761</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106693383</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148758327</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114987973</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119583937</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>7308</v>
+        <v>16308</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115948708</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121373892</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115891656</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118073805</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141486181</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141486602</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>7830</v>
+        <v>16830</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K329" s="3"/>
+      <c r="K329" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141486991</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141487104</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073733</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46119</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106919053</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113509863</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5971986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120341503</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/5972147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115890744</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46076</v>
       </c>
-      <c r="K336" s="3"/>
+      <c r="K336" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6175990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141474074</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6176210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115839123</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>11484</v>
+        <v>20484</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6176439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116234758</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>7830</v>
+        <v>12330</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6176570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141488334</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1827</v>
+        <v>10827</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6176981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120339938</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6177816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106923581</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6178597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115920355</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>3915</v>
+        <v>12915</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46146</v>
       </c>
-      <c r="K343" s="3"/>
+      <c r="K343" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6179846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120339269</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6180589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141474439</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>3915</v>
+        <v>8415</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6180604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119085433</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>19575</v>
+        <v>24075</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46150</v>
       </c>
-      <c r="K346" s="3"/>
+      <c r="K346" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6180768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106645028</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6181626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116234886</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6183456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106801664</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>7830</v>
+        <v>16830</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6183463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114208195</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6183548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114207232</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6185351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114988006</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6185977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793481</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6186812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141483662</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>3915</v>
+        <v>12915</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6186986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141473967</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6187594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113971529</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6187618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106923908</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6188713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141474210</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6188836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113445104</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6189739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116239197</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6190182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115838931</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6191954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106528918</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>7569</v>
+        <v>18669</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6192390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106949771</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6193179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106802277</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46079</v>
       </c>
-      <c r="K364" s="3"/>
+      <c r="K364" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6193821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116234797</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6194162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106924165</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6195694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106645104</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6196489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106644988</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>13572</v>
+        <v>18072</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46138</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6197293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115890711</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>11484</v>
+        <v>20484</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6197312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141485799</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6197330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141483807</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6197395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117681289</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6197537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113462956</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6199242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073992</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6199767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106645254</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6201920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141473663</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6203468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912179</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>2088</v>
+        <v>11088</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6203627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115074147</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6203889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120340320</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6205963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119584685</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6206214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106801825</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>3654</v>
+        <v>21654</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6206410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114207856</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46192</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6206830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120339595</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>1827</v>
+        <v>6327</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46192</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6208263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106923047</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6208591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121990266</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6209570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118073664</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6210996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114207578</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>3654</v>
+        <v>12654</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46190</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6211100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073700</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6212502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115074336</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6213725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115839051</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6214226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118073949</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1733006072/IF/IAY/6216975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141486005</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>26400</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1733006072/IF/IAY/6349939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146050921</t>
+          <t>1733006072/IF/IAY/6249175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113508594</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>46218</v>
+        <v>46128</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1733006072/IF/IAY/6349963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120343696</t>
+          <t>1733006072/IF/IAY/6249546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113971838</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>46206</v>
+        <v>46045</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1733006072/IF/IAY/6349975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114988102</t>
+          <t>1733006072/IF/IAY/6251537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115911985</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>46206</v>
+        <v>46045</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1733006072/IF/IAY/67494 — Construction of IAY House -IAY REG. NO. MP-33-006-072-001/248</t>
+          <t>1733006072/IF/IAY/6252038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115933393</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42370</v>
+        <v>46045</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1733006072/IF/IAY/67495 — Construction of IAY House -IAY REG. NO. MP-33-006-072-001/260</t>
+          <t>1733006072/IF/IAY/6273442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141473862</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42370</v>
+        <v>46122</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1733006072/LD/22012034226735 — med bandhan ganpat singh/ gopal singh</t>
+          <t>1733006072/IF/IAY/6279708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106919116</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>44774</v>
+        <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42175</v>
+        <v>46045</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1733006072/LD/22012034243056 — med bandhan omkar namdeo/ baliram namdeo</t>
+          <t>1733006072/IF/IAY/6283623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121988452</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>43620</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>42347</v>
+        <v>46122</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1733006072/LD/22012034464654 — khel medan kanya hai school padwar</t>
+          <t>1733006072/IF/IAY/6300540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119585925</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43610</v>
+        <v>46128</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1733006072/LD/22012034464656 — khel medan balak hai school padwar</t>
+          <t>1733006072/IF/IAY/6300757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121993352</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>404323.99</v>
+        <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>315511</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43635</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1733006072/LD/322 — 1733006072/LD/322</t>
+          <t>1733006072/IF/IAY/6306640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114208056</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I402" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J402" s="3" t="n">
-        <v>40914</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1733006072/PG/9425892580 — KHEL MAIDAN NIRMAN KARYA GRAM PADWAR 2016</t>
+          <t>1733006072/IF/IAY/6329487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120342902</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>353000</v>
+        <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42754</v>
+        <v>46045</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034170620 — cc road munna kumhar ke ghar se padwar main road k</t>
+          <t>1733006072/IF/IAY/6330011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073590</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>110000</v>
+        <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>57907</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>41442</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034176113 — panch parmeshwar - antrik path c.c. sadak nirman brajlal ke makan le</t>
+          <t>1733006072/IF/IAY/6330116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118751795</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41136</v>
+        <v>46045</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034176114 — panch parmeshwar - antrik path c.c. sadak nirman Dannu barman ke ghar se kamal ke ghar ke or</t>
+          <t>1733006072/IF/IAY/6330303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141485354</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>85400</v>
+        <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41136</v>
+        <v>46045</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034177572 — cc road punnu yadav k makan se magan kacchi k maka</t>
+          <t>1733006072/IF/IAY/6330311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073565</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>39000</v>
+        <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>24397.92</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41550</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034183390 — cc road shiv mandir se ashvani jyoti k ghar aor</t>
+          <t>1733006072/IF/IAY/6330486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121992356</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>37500</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41550</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034220600 — cc road ram mandir se heera sahu ke makan ki aur</t>
+          <t>1733006072/IF/IAY/6330513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115366333</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>191000</v>
+        <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>138543</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41821</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034267186 — cc road vikas tiwari ke prakash jyotiki ke ghar ki aur</t>
+          <t>1733006072/IF/IAY/6349825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115366194</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>28170</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>27771</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42201</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034292073 — cc road prakash jyotiki se main road padwar tak</t>
+          <t>1733006072/IF/IAY/6349853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141484141</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>4920</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46319</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034292074 — cc road seetaram batai ke makn se bijju doctor ke ghar tak</t>
+          <t>1733006072/IF/IAY/6349939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146050921</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>214000</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42347</v>
+        <v>46218</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034350446 — cc road nirman karya rohani ke makan se chhote lal ke makan tak</t>
+          <t>1733006072/IF/IAY/6349963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120343696</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>40200</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42474</v>
+        <v>46206</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034367937 — C C ROAD OR NALI NIRMAN KHUSHI LAL KE MAKAN SE MAIN ROAD KI OR</t>
+          <t>1733006072/IF/IAY/6349975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114988102</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>37260</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42761</v>
+        <v>46206</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034367938 — C C ROAD OR NALI NIRMAN MUKUNDI KE MAKAN SE GYANI KUMHAR KE MAKAN OR BEDI KUMHAR KE GHAR TAK</t>
+          <t>1733006072/IF/IAY/6350002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115366086</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>55125</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42761</v>
+        <v>46045</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034369833 — C C ROAD NIRMAN KARY</t>
+          <t>1733006072/IF/IAY/6350052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114208250</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43204</v>
+        <v>46045</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034371260 — C C ROAD OR NALI NIRMAN SANJAY KUSWAHA (SANJU) KE GHAR SE BIHARI LAL CHAUDHARY KE GHAR TAK</t>
+          <t>1733006072/IF/IAY/6350061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106923334</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>23820</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42761</v>
+        <v>46045</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034438910 — CC ROAD NIRMAN KARYA</t>
+          <t>1733006072/IF/IAY/6364497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106793514</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43569</v>
+        <v>46076</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034534559 — C C ROAD MUKHYA MARG KUNDAM ROAD SE SANTIDHAM TAK</t>
+          <t>1733006072/IF/IAY/6382976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114208352</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>38250</v>
+        <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43935</v>
+        <v>46076</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034556700 — C C ROAD KRISHNA KUMAR RAJAK KE GHAR SE AAKASH BARMAN KI MADAIYA KI OR TALAB KE MADE HOTE HUE</t>
+          <t>1733006072/IF/IAY/6383165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113974192</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>59670</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>34348</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44225</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034609102 — rcc nirman karya balak prathmik shala se kuwa tak</t>
+          <t>1733006072/IF/IAY/6384689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106802819</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>5790</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44632</v>
+        <v>46076</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034649812 — cc road maru kumhar ke makan se deena jyotiki ke makan ki aur</t>
+          <t>1733006072/IF/IAY/6384871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115839232</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>27900</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45162</v>
+        <v>46182</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RC/22012034653547 — cc road maru kumhar ke makan se deena jyotiki ke makan ki aur</t>
+          <t>1733006072/IF/IAY/6386125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118750941</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45017</v>
+        <v>46045</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034385051 — सोचलाए निमार कार्य सुनील नामदेव</t>
+          <t>1733006072/IF/IAY/6386126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119584325</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>10790</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034385079 — sochalaye nirman karya prabhudayal</t>
+          <t>1733006072/IF/IAY/6386216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106949710</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>10790</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43081</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034385633 — sochayal nirman karya laxmi prasad</t>
+          <t>1733006072/IF/IAY/6405067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073421</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>10796</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43083</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034385636 — sochalaye nirman karya sushil dumar</t>
+          <t>1733006072/IF/IAY/6405222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141485534</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43010</v>
+        <v>46293</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034385638 — sochayal nirman karye dinesh dumar</t>
+          <t>1733006072/IF/IAY/67494 — Construction of IAY House -IAY REG. NO. MP-33-006-072-001/248</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>10796</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43083</v>
-[...3 lines deleted...]
-      </c>
+        <v>42370</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034433983 — souchalay nirman ashok jamdaar 334</t>
+          <t>1733006072/IF/IAY/67495 — Construction of IAY House -IAY REG. NO. MP-33-006-072-001/260</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>12000</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>11826</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43446</v>
-[...3 lines deleted...]
-      </c>
+        <v>42370</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571135 — Ram Mandir bajar moholla padwar nadep nirman</t>
+          <t>1733006072/LD/22012034226735 — med bandhan ganpat singh/ gopal singh</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>44774</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44426</v>
+        <v>42175</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571140 — Vikash Tiwari ke gar ke pass Bajar moholla nadep nirman</t>
+          <t>1733006072/LD/22012034243056 — med bandhan omkar namdeo/ baliram namdeo</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>43620</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44426</v>
+        <v>42347</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571824 — khermai ke pass nadif nirman karye</t>
+          <t>1733006072/LD/22012034464654 — khel medan kanya hai school padwar</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44457</v>
+        <v>43610</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571826 — rang manch kishani mololla me nadif nirman karye</t>
+          <t>1733006072/LD/22012034464656 — khel medan balak hai school padwar</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>404323.99</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>315511</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>43635</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>46165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571827 — aksha barman ke makan ke pass kishani mololla me nadif nirman karye</t>
+          <t>1733006072/LD/322 — 1733006072/LD/322</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>126755.53</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>40914</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>42737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571829 — kishani mololla me nadif nirman karye</t>
+          <t>1733006072/PG/9425892580 — KHEL MAIDAN NIRMAN KARYA GRAM PADWAR 2016</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>353000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44457</v>
+        <v>42754</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571830 — gullu ki dukan ke pass bajar me nadif nirman karye</t>
+          <t>1733006072/RC/22012034170620 — cc road munna kumhar ke ghar se padwar main road k</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>57907</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>41442</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>42076</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571831 — bank ke pass bajar me nadif nirman karye</t>
+          <t>1733006072/RC/22012034176113 — panch parmeshwar - antrik path c.c. sadak nirman brajlal ke makan le</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44457</v>
+        <v>41136</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571870 — haige school me nadif nirman karye</t>
+          <t>1733006072/RC/22012034176114 — panch parmeshwar - antrik path c.c. sadak nirman Dannu barman ke ghar se kamal ke ghar ke or</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>0</v>
+        <v>85400</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44457</v>
+        <v>41136</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571872 — pani ki tanki ke pass nadif nirman karye</t>
+          <t>1733006072/RC/22012034177572 — cc road punnu yadav k makan se magan kacchi k maka</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>24397.92</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>42087</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034571873 — pani ki tanki ke pass nadif nirman karye</t>
+          <t>1733006072/RC/22012034183390 — cc road shiv mandir se ashvani jyoti k ghar aor</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>37500</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>42087</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034573398 — CTR soak pit nirman puran lal mehra</t>
+          <t>1733006072/RC/22012034220600 — cc road ram mandir se heera sahu ke makan ki aur</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>191000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>138543</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>41821</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>42737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574753 — CTR soak pit nirman krishnkumar namdeo</t>
+          <t>1733006072/RC/22012034267186 — cc road vikas tiwari ke prakash jyotiki ke ghar ki aur</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>28170</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>27771</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>42201</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>42933</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574758 — CTR soak pit nirman mohan namdeo</t>
+          <t>1733006072/RC/22012034292073 — cc road prakash jyotiki se main road padwar tak</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>37000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>4920</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>42347</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>42933</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574763 — CTR soak pit nirman shek samshad</t>
+          <t>1733006072/RC/22012034292074 — cc road seetaram batai ke makn se bijju doctor ke ghar tak</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>214000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44457</v>
+        <v>42347</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574768 — CTR soak pit nirman ramlal kushwaha</t>
+          <t>1733006072/RC/22012034350446 — cc road nirman karya rohani ke makan se chhote lal ke makan tak</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>40200</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44457</v>
+        <v>42474</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574770 — CTR soak pit nirman jitendra namdeo</t>
+          <t>1733006072/RC/22012034367937 — C C ROAD OR NALI NIRMAN KHUSHI LAL KE MAKAN SE MAIN ROAD KI OR</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>37260</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44457</v>
+        <v>42761</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574773 — CTR soak pit nirman omkar namdeo</t>
+          <t>1733006072/RC/22012034367938 — C C ROAD OR NALI NIRMAN MUKUNDI KE MAKAN SE GYANI KUMHAR KE MAKAN OR BEDI KUMHAR KE GHAR TAK</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>55125</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44457</v>
+        <v>42761</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574777 — CTR soak pit nirman sohan namdeo</t>
+          <t>1733006072/RC/22012034369833 — C C ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44457</v>
+        <v>43204</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574778 — CTR soak pit nirman ganpat barman</t>
+          <t>1733006072/RC/22012034371260 — C C ROAD OR NALI NIRMAN SANJAY KUSWAHA (SANJU) KE GHAR SE BIHARI LAL CHAUDHARY KE GHAR TAK</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>23820</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44457</v>
+        <v>42761</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574781 — CTR soak pit nirman dayalu barman</t>
+          <t>1733006072/RC/22012034438910 — CC ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44457</v>
+        <v>43569</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574784 — CTR soak pit nirman ballu barman</t>
+          <t>1733006072/RC/22012034534559 — C C ROAD MUKHYA MARG KUNDAM ROAD SE SANTIDHAM TAK</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>38250</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44457</v>
+        <v>43935</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574785 — CTR soak pit nirman santosh kushwaha</t>
+          <t>1733006072/RC/22012034556700 — C C ROAD KRISHNA KUMAR RAJAK KE GHAR SE AAKASH BARMAN KI MADAIYA KI OR TALAB KE MADE HOTE HUE</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>59670</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>34348</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>44225</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>44899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574788 — CTR soak pit nirman mohammd ekbal</t>
+          <t>1733006072/RC/22012034609102 — rcc nirman karya balak prathmik shala se kuwa tak</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>5790</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44457</v>
+        <v>44632</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574793 — CTR soak pit nirman mohammd vahid</t>
+          <t>1733006072/RC/22012034649812 — cc road maru kumhar ke makan se deena jyotiki ke makan ki aur</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>27900</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44457</v>
+        <v>45162</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574797 — CTR soak pit nirman asgar shah</t>
+          <t>1733006072/RC/22012034653547 — cc road maru kumhar ke makan se deena jyotiki ke makan ki aur</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44457</v>
+        <v>45017</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574799 — CTR soak pit nirman aslam</t>
+          <t>1733006072/RS/22012034385051 — सोचलाए निमार कार्य सुनील नामदेव</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>10790</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43081</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44469</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574802 — CTR soak pit nirman chandrabhan kushwaha</t>
+          <t>1733006072/RS/22012034385079 — sochalaye nirman karya prabhudayal</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>10790</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>43081</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>44469</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574805 — CTR soak pit nirman ajaye kushwaha</t>
+          <t>1733006072/RS/22012034385633 — sochayal nirman karya laxmi prasad</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>10796</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>43083</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>44469</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574807 — CTR soak pit nirman sunil namdeo</t>
+          <t>1733006072/RS/22012034385636 — sochalaye nirman karya sushil dumar</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44457</v>
+        <v>43010</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034574809 — CTR soak pit nirman satish soni</t>
+          <t>1733006072/RS/22012034385638 — sochayal nirman karye dinesh dumar</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>10796</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44457</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>43083</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>46109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012034679680 — samudayik swachhata parisar balak high school padwar</t>
+          <t>1733006072/RS/22012034433983 — souchalay nirman ashok jamdaar 334</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>46900</v>
+        <v>12000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>44676</v>
+        <v>11826</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44908</v>
+        <v>43446</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>45334</v>
+        <v>43602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012035124174 — nali nirman karya chhota masab ke makan se purani pani ki tanki ke pas</t>
+          <t>1733006072/RS/22012034571135 — Ram Mandir bajar moholla padwar nadep nirman</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15848</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45355</v>
+        <v>44426</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012035126852 — nali nirman naresh kumhar se gyani kumhar ki aur</t>
+          <t>1733006072/RS/22012034571140 — Vikash Tiwari ke gar ke pass Bajar moholla nadep nirman</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>31140</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45383</v>
+        <v>44426</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012035127341 — rcc nali nirman karya ram mandir se bazar talab ki aur</t>
+          <t>1733006072/RS/22012034571824 — khermai ke pass nadif nirman karye</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45017</v>
+        <v>44457</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012035135817 — nali nirman mukesh jhariya ke makan se chand mishra ke makan tak</t>
+          <t>1733006072/RS/22012034571826 — rang manch kishani mololla me nadif nirman karye</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>17370</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45696</v>
+        <v>44457</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012035138500 — nali nirman karya foolmati mata madhiya se mahesh barman ki aur</t>
+          <t>1733006072/RS/22012034571827 — aksha barman ke makan ke pass kishani mololla me nadif nirman karye</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45761</v>
+        <v>44457</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012035138503 — cc nali kandhi barman ke ghar se chhote yadav ke makan ki aur</t>
+          <t>1733006072/RS/22012034571829 — kishani mololla me nadif nirman karye</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>43000</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>19852.25</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45907</v>
-[...3 lines deleted...]
-      </c>
+        <v>44457</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1733006072/RS/22012035138733 — rcc nali nirman karya vikas tiwari ke ghar ke samne se</t>
+          <t>1733006072/RS/22012034571830 — gullu ki dukan ke pass bajar me nadif nirman karye</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>10543.26</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45957</v>
-[...3 lines deleted...]
-      </c>
+        <v>44457</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1733006072/SK/1301 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PADWAR</t>
+          <t>1733006072/RS/22012034571831 — bank ke pass bajar me nadif nirman karye</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>946300</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41552</v>
-[...3 lines deleted...]
-      </c>
+        <v>44457</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1733006072/WC/004/2 — 73talab vistarikaran  work 004/273</t>
+          <t>1733006072/RS/22012034571870 — haige school me nadif nirman karye</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>354000</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39570</v>
+        <v>44457</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1733006072/WC/22012034546617 — BARHA TALAB GAHRIKARAN PADWAR</t>
+          <t>1733006072/RS/22012034571872 — pani ki tanki ke pass nadif nirman karye</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43935</v>
+        <v>44457</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1733006072/WC/22012034673399 — CTR REN WATAR HARWESTING KARY GRAM PANCHYAT BHAWN PADWAR</t>
+          <t>1733006072/RS/22012034571873 — pani ki tanki ke pass nadif nirman karye</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>31787.6</v>
+        <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44300</v>
+        <v>44457</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1733006072/WC/22012034770420 — CTR-WATER HARVETING GRAM PANCHYAT BHAVAN PADWAR</t>
+          <t>1733006072/RS/22012034573398 — CTR soak pit nirman puran lal mehra</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44300</v>
+        <v>44457</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1733006072/WC/22012035310467 — Ram mandir recharge pit nirman karye</t>
+          <t>1733006072/RS/22012034574753 — CTR soak pit nirman krishnkumar namdeo</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45761</v>
+        <v>44457</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1733006072/WH/22012034443387 — BAJARHA TALAB GAHRIKARAN PADWAR</t>
+          <t>1733006072/RS/22012034574758 — CTR soak pit nirman mohan namdeo</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43935</v>
+        <v>44457</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574763 — CTR soak pit nirman shek samshad</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K476" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C477" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D477" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574768 — CTR soak pit nirman ramlal kushwaha</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I477" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J477" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K477" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C478" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D478" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E478" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F478" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574770 — CTR soak pit nirman jitendra namdeo</t>
+        </is>
+      </c>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I478" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J478" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K478" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574773 — CTR soak pit nirman omkar namdeo</t>
+        </is>
+      </c>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I479" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J479" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K479" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574777 — CTR soak pit nirman sohan namdeo</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K480" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C481" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E481" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F481" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574778 — CTR soak pit nirman ganpat barman</t>
+        </is>
+      </c>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I481" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J481" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K481" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574781 — CTR soak pit nirman dayalu barman</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K482" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574784 — CTR soak pit nirman ballu barman</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K483" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574785 — CTR soak pit nirman santosh kushwaha</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K484" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574788 — CTR soak pit nirman mohammd ekbal</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K485" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574793 — CTR soak pit nirman mohammd vahid</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K486" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574797 — CTR soak pit nirman asgar shah</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K487" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574799 — CTR soak pit nirman aslam</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K488" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574802 — CTR soak pit nirman chandrabhan kushwaha</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K489" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574805 — CTR soak pit nirman ajaye kushwaha</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K490" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574807 — CTR soak pit nirman sunil namdeo</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K491" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034574809 — CTR soak pit nirman satish soni</t>
+        </is>
+      </c>
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I492" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J492" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K492" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C493" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D493" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012034679680 — samudayik swachhata parisar balak high school padwar</t>
+        </is>
+      </c>
+      <c r="G493" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="n">
+        <v>46900</v>
+      </c>
+      <c r="I493" s="2" t="n">
+        <v>44676</v>
+      </c>
+      <c r="J493" s="3" t="n">
+        <v>44908</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>45334</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C494" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D494" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E494" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F494" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012035124174 — nali nirman karya chhota masab ke makan se purani pani ki tanki ke pas</t>
+        </is>
+      </c>
+      <c r="G494" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="n">
+        <v>35000</v>
+      </c>
+      <c r="I494" s="2" t="n">
+        <v>15848</v>
+      </c>
+      <c r="J494" s="3" t="n">
+        <v>45355</v>
+      </c>
+      <c r="K494" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C495" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F495" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012035126852 — nali nirman naresh kumhar se gyani kumhar ki aur</t>
+        </is>
+      </c>
+      <c r="G495" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="n">
+        <v>33000</v>
+      </c>
+      <c r="I495" s="2" t="n">
+        <v>31140</v>
+      </c>
+      <c r="J495" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K495" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C496" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D496" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E496" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F496" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012035127341 — rcc nali nirman karya ram mandir se bazar talab ki aur</t>
+        </is>
+      </c>
+      <c r="G496" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="n">
+        <v>37000</v>
+      </c>
+      <c r="I496" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J496" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K496" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C497" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D497" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E497" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F497" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012035135817 — nali nirman mukesh jhariya ke makan se chand mishra ke makan tak</t>
+        </is>
+      </c>
+      <c r="G497" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I497" s="2" t="n">
+        <v>17370</v>
+      </c>
+      <c r="J497" s="3" t="n">
+        <v>45696</v>
+      </c>
+      <c r="K497" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C498" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D498" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E498" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F498" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012035138500 — nali nirman karya foolmati mata madhiya se mahesh barman ki aur</t>
+        </is>
+      </c>
+      <c r="G498" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I498" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J498" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K498" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C499" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D499" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E499" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F499" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012035138503 — cc nali kandhi barman ke ghar se chhote yadav ke makan ki aur</t>
+        </is>
+      </c>
+      <c r="G499" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="n">
+        <v>43000</v>
+      </c>
+      <c r="I499" s="2" t="n">
+        <v>19852.25</v>
+      </c>
+      <c r="J499" s="3" t="n">
+        <v>45907</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C500" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D500" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E500" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F500" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/RS/22012035138733 — rcc nali nirman karya vikas tiwari ke ghar ke samne se</t>
+        </is>
+      </c>
+      <c r="G500" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="n">
+        <v>13000</v>
+      </c>
+      <c r="I500" s="2" t="n">
+        <v>10543.26</v>
+      </c>
+      <c r="J500" s="3" t="n">
+        <v>45957</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C501" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+        </is>
+      </c>
+      <c r="D501" s="1" t="inlineStr">
+        <is>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+        </is>
+      </c>
+      <c r="E501" s="1" t="inlineStr">
+        <is>
+          <t>Constr of GP Bhawan</t>
+        </is>
+      </c>
+      <c r="F501" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/SK/1301 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PADWAR</t>
+        </is>
+      </c>
+      <c r="G501" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="n">
+        <v>1285000</v>
+      </c>
+      <c r="I501" s="2" t="n">
+        <v>946300</v>
+      </c>
+      <c r="J501" s="3" t="n">
+        <v>41552</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>43434</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C502" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D502" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E502" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F502" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/WC/004/2 — 73talab vistarikaran  work 004/273</t>
+        </is>
+      </c>
+      <c r="G502" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="n">
+        <v>354000</v>
+      </c>
+      <c r="I502" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J502" s="3" t="n">
+        <v>39570</v>
+      </c>
+      <c r="K502" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C503" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D503" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E503" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F503" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/WC/22012034546617 — BARHA TALAB GAHRIKARAN PADWAR</t>
+        </is>
+      </c>
+      <c r="G503" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H503" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I503" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J503" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K503" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C504" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D504" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E504" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F504" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/WC/22012034673399 — CTR REN WATAR HARWESTING KARY GRAM PANCHYAT BHAWN PADWAR</t>
+        </is>
+      </c>
+      <c r="G504" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H504" s="2" t="n">
+        <v>31787.6</v>
+      </c>
+      <c r="I504" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J504" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K504" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C505" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/WC/22012034770420 — CTR-WATER HARVETING GRAM PANCHYAT BHAVAN PADWAR</t>
+        </is>
+      </c>
+      <c r="G505" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I505" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J505" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K505" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C506" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D506" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E506" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/WC/22012035310467 — Ram mandir recharge pit nirman karye</t>
+        </is>
+      </c>
+      <c r="G506" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I506" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J506" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K506" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C507" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D476" s="1" t="inlineStr">
+      <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E476" s="1" t="inlineStr">
+      <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F476" s="1" t="inlineStr">
+      <c r="F507" s="1" t="inlineStr">
+        <is>
+          <t>1733006072/WH/22012034443387 — BAJARHA TALAB GAHRIKARAN PADWAR</t>
+        </is>
+      </c>
+      <c r="G507" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K507" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C508" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D508" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E508" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1733006072/WH/22012034449519 — सार्वजानिक  खेत तालाब पडवार</t>
         </is>
       </c>
-      <c r="G476" s="1" t="inlineStr">
+      <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H476" s="2" t="n">
+      <c r="H508" s="2" t="n">
         <v>529735.42</v>
       </c>
-      <c r="I476" s="2" t="n">
+      <c r="I508" s="2" t="n">
         <v>190138</v>
       </c>
-      <c r="J476" s="3" t="n">
+      <c r="J508" s="3" t="n">
         <v>44420</v>
       </c>
-      <c r="K476" s="3" t="n">
+      <c r="K508" s="3" t="n">
         <v>45041</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>