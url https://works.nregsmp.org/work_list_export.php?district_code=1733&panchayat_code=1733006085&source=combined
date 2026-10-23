--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K337"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 07:32:06</t>
+          <t>Exported on: 2026-10-23 21:23:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1386,51 +1386,51 @@
       <c r="J34" s="3" t="n">
         <v>44595</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>44800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733006085/DP/22012034557888 — बांस वृक्षारोपण कार्य नान्हाखेड़ा</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1824000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>44880</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44815</v>
@@ -1482,73 +1482,73 @@
       <c r="J36" s="3" t="n">
         <v>44810</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1733006085/DP/22012034580950 — resham kendr se mukhy marg seonitola ki or</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>20852.6</v>
+        <v>26085.95</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45129</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
@@ -4064,98 +4064,98 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/22012035171353 — kapil dhara koop nirman kary heera lal</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>277295.67</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>84404</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/22012035171383 — kapil dhara koop nirman kary chetram gond</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>277295.67</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>82508</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45327</v>
@@ -4493,51 +4493,51 @@
         <v>777.44</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/22012035544404 — dugwell recharge pit jhunni lal/ sundar nanhakheda</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
@@ -6682,51 +6682,51 @@
       <c r="J144" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/IAY/2843604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4329110</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>11400</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>44294</v>
@@ -7317,51 +7317,51 @@
       <c r="J157" s="3" t="n">
         <v>44294</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>44524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/IAY/2952635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4274143</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>14431</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>44325</v>
@@ -8491,98 +8491,98 @@
       <c r="J181" s="3" t="n">
         <v>44751</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/IAY/4543561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105380542</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45739</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/IAY/4554768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113890019</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>18018</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45699</v>
@@ -8830,98 +8830,98 @@
       <c r="J188" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/IAY/59357 — Construction of IAY House -IAY REG. NO. MP-33-006-085-004/31</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1733006085/IF/IAY/76483 — Construction of IAY House -IAY REG. NO. MP-33-006-085-003/101</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>42374</v>
@@ -11320,120 +11320,120 @@
       <c r="J240" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>45307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1733006085/RC/22012034845702 — cc road babu lal yadav ke ghar se ramesh patel ke ghar ki aur</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>57000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>47308.3</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1733006085/RC/22012034854170 — Sudur Sadak Nirman karya chargawan mukhya marg se seoni basti ki aur</t>
+          <t>1733006085/RC/22012034854170 — Gravel road Nirman karya chargawan mukhya marg se seoni basti ki aur gp Nanakheda</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>0</v>
+        <v>1964298.28</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>1497.3</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
@@ -15650,51 +15650,51 @@
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>39588</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>JABALPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1733006085/WC/VB/22012035332109 — Soakpit Nirman Kary Panchayat Bhavan Ke Pass</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46128</v>