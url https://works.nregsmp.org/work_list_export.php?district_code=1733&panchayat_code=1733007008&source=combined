--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K527"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 00:42:17</t>
+          <t>Exported on: 2026-10-25 18:45:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: JABALPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -753,51 +753,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733007008/DP/22012034621410 — सामुदायिक वृक्षारोपण कार्य शांतिधाम के पास ग्राम कल्‍याणपुर</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45451</v>
@@ -1911,51 +1911,51 @@
       <c r="J45" s="3" t="n">
         <v>44335</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/22012034751852 — CTR - Hiteshi Kapildhara koop Nirman Kary Rohani/Channi Lal</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>249399.43</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>162789.34</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44342</v>
@@ -2491,98 +2491,98 @@
       <c r="J57" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/22012035544058 — JGSA खेत तालाब निर्माण कार्य गुलाब प्रसाद/मक्‍खन ग्राम बटई ग्राम पंचायत कल्‍याणपुर</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/22012035545165 — JGSA खेत तालाब निर्माण कार्य रामगोपाल/दुल्‍लू ग्राम बटई ग्राम पंचायत कल्‍याणपुर</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
@@ -2607,51 +2607,51 @@
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/22012035611751 — एक बगिया मां के नाम सुक्‍को बाई/सुखलाल ग्राम बटई ग्राम पंचायत कल्‍याणपुर</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>266448.03</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>65612.87</v>
+        <v>74655.82</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -4505,51 +4505,51 @@
       <c r="J99" s="3" t="n">
         <v>42536</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>42700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/1142724 — Construction of IAY House -IAY REG. NO. MP-33-007-008-002/36484030</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>42460</v>
@@ -5091,51 +5091,51 @@
       <c r="J111" s="3" t="n">
         <v>43258</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>43810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/1265769 — Construction of IAY House -IAY REG. NO. MP1817971</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>43153</v>
@@ -5971,51 +5971,51 @@
       <c r="J129" s="3" t="n">
         <v>42760</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/132229 — Construction of IAY House -IAY REG. NO. MP-33-007-008-002/22464769</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>42410</v>
@@ -9399,51 +9399,51 @@
       <c r="J199" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/2246366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3093836</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>2464</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>43792</v>
@@ -14442,51 +14442,51 @@
       <c r="J302" s="3" t="n">
         <v>44380</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>45267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/3022584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1847621</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>44146</v>
@@ -16984,51 +16984,51 @@
       <c r="J354" s="3" t="n">
         <v>44811</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/3953569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146089492</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>44685</v>
@@ -17609,76 +17609,76 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>21817</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>45847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/4651555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146069537</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
@@ -19526,51 +19526,51 @@
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>42823</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1733007008/IF/IAY/775603 — Construction of IAY House -IAY REG. NO. MP3708621</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42815</v>
@@ -20912,98 +20912,98 @@
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1733007008/LD/22012034598989 — anganvadi ke pas samtalikaran kalyanpur</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>235803.27</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>18596.75</v>
+        <v>53826.88</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1733007008/LD/22012034598991 — PANCHAYAT BHAVAN KE PAS SAMTALI KARAN KALYANPUR</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>416094.7</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>248379.2</v>
+        <v>299293.68</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KUNDAM</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>