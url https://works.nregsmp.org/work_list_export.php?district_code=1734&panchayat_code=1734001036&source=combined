--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K480"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 07:22:51</t>
+          <t>Exported on: 2026-10-27 19:00:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARSINGHPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42592</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1734001036/AV/22012034392359 — Bharat Nirman Rajeev Gandhi Sewa Kendra, BARONDA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>579200</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>144583</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43637</v>
@@ -853,51 +853,51 @@
       <c r="J23" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Renovation of minor Canal for Community / Renovation of minor Canal for Community</t>
+          <t>Renovation of minor Canal for Community / Repair &amp; Maintenance of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Renovation of Canal</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1734001036/IC/22012034883867 — नहर सफाई एवं मिटटी का कार्य बरौदा माईनर आरडी 1.50 से 3.00 किमी बरौदा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>192024.39</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>133957</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45364</v>
@@ -3968,51 +3968,51 @@
       <c r="J88" s="3" t="n">
         <v>44344</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>44441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/22012035220982 — khet talab kary laljee /bhairo prasad sahajpura</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45317</v>
@@ -10769,51 +10769,51 @@
       <c r="J227" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>45772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/4627470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128092492</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>3285</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45650</v>
@@ -10914,51 +10914,51 @@
       <c r="J230" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5173219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126811890</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45896</v>
@@ -11059,286 +11059,288 @@
       <c r="J233" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5190727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128094918</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5193913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127354341</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>20916</v>
+        <v>24516</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45889</v>
       </c>
-      <c r="K235" s="3"/>
+      <c r="K235" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5194801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131798151</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>15162</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5200247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128094344</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>9681</v>
+        <v>11781</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5204383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128875522</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5242193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126813031</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45896</v>
@@ -11439,315 +11441,319 @@
       <c r="J241" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5669687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126837221</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>20631</v>
+        <v>22731</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>46252</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5669688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126850352</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5670270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127318908</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>5481</v>
+        <v>7581</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5678262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126841388</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>17523</v>
+        <v>25323</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45896</v>
       </c>
-      <c r="K245" s="3"/>
+      <c r="K245" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5678459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127353515</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>17535</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5721184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128093700</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45896</v>
       </c>
-      <c r="K247" s="3"/>
+      <c r="K247" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11772,51 +11778,51 @@
       <c r="J248" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5755133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128878468</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45896</v>
@@ -11917,98 +11923,98 @@
       <c r="J251" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5755951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127311675</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>11769</v>
+        <v>23769</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1734001036/IF/IAY/5755956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127361398</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45903</v>
@@ -16056,51 +16062,51 @@
       <c r="J336" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1734001036/RC/22012034668841 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt PB To Nala 150mt बरौदा</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>91000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>61683</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45343</v>
@@ -20427,125 +20433,127 @@
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1734001036/RS/22012035138748 — सीसीनाली सलेब सहित निर्माण कार्य कन्‍वर्जेंस 15Vitt Ganesh Home to Nala 52Mt बरौदा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1734001036/RS/22012035138749 — सीसीनाली सलेब सहित निर्माण कार्य कन्‍वर्जेंस 15Vitt Tikarm Home to Handpump 43Mt बरौदा</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>15800</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K429" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
@@ -20570,125 +20578,127 @@
       <c r="J430" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1734001036/RS/22012035138751 — सीसीनाली सलेब सहित निर्माण कार्य कन्‍वर्जेंस 15Vitt Rakesh Home to Nala 45Mt बरौदा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>16600</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1734001036/RS/22012035139401 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Sanjay Home to Anganwadi 110Mt सहजपुरा बरौदा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>50600</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>34644</v>
+        <v>50544</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46092</v>
       </c>
-      <c r="K432" s="3"/>
+      <c r="K432" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
@@ -22196,51 +22206,51 @@
       <c r="J464" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1734001036/WC/22012035315351 — चेकडेम निर्माण कार्य कन्‍वर्जेंस 15Viit शमशान घाट के पास बरौदा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45748</v>