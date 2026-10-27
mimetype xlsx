--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K488"/>
+  <dimension ref="A1:K493"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 23:10:42</t>
+          <t>Exported on: 2026-10-27 11:36:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARSINGHPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4421,98 +4421,98 @@
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/22012035649371 — एक बगिया मां के नाम निर्माण कार्य संध्‍या रामचरन पटैल MP154482 इमलिया</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>167153.5</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>63889</v>
+        <v>78289</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/22012035650831 — एक बगिया मां के नाम निर्माण कार्य माया तिवारी ओमप्रकाश तिवारी MP154482 इमलिया</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>167153.5</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>65194</v>
+        <v>79594</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -4564,98 +4564,98 @@
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/22012035662473 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP151253843</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>12267</v>
+        <v>23067</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/22012035662474 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP151214362</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>16965</v>
+        <v>22065</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -8056,51 +8056,51 @@
       <c r="J172" s="3" t="n">
         <v>43673</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>45065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/1988461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2661002</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>5238</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>43778</v>
@@ -8299,51 +8299,51 @@
       <c r="J177" s="3" t="n">
         <v>43673</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/2128582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1413324</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45308</v>
@@ -9718,51 +9718,51 @@
       <c r="J206" s="3" t="n">
         <v>44713</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>45324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/3259343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3878397</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>8049</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>44713</v>
@@ -11480,51 +11480,51 @@
       <c r="J242" s="3" t="n">
         <v>45161</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>45548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/4617635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125829949</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>19368</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45657</v>
@@ -11674,51 +11674,51 @@
       <c r="J246" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/4659901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148550892</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>22962</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45657</v>
@@ -11919,51 +11919,51 @@
       <c r="J251" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/4666249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151231410</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>3897</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45657</v>
@@ -12064,73 +12064,73 @@
       <c r="J254" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5202944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151208672</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>17226</v>
+        <v>23802</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12307,192 +12307,192 @@
       <c r="J259" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5721439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151202166</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5722086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144170838</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5722611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151210354</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5722613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151213709</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45888</v>
@@ -12544,51 +12544,51 @@
       <c r="J264" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5754929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151191273</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45903</v>
@@ -12934,167 +12934,167 @@
       <c r="J272" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5755168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151251111</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5755598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151233916</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5755600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151263455</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>10701</v>
+        <v>15501</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13173,78 +13173,80 @@
       <c r="J277" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5755772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148557910</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>21924</v>
+        <v>23229</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45903</v>
       </c>
-      <c r="K278" s="3"/>
+      <c r="K278" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13514,73 +13516,73 @@
       <c r="J284" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5757133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148557009</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>18270</v>
+        <v>24270</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13904,98 +13906,100 @@
       <c r="J292" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5758667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144170970</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>19836</v>
+        <v>23490</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45903</v>
       </c>
-      <c r="K293" s="3"/>
+      <c r="K293" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5758668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144171147</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45903</v>
@@ -14243,145 +14247,145 @@
       <c r="J299" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5759263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151204223</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>18270</v>
+        <v>23229</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5759410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151189878</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5759411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151190592</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45915</v>
@@ -14629,98 +14633,98 @@
       <c r="J307" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5759962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148922666</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5760210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151205943</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45915</v>
@@ -14772,8693 +14776,8932 @@
       <c r="J310" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5760262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148552172</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>23697</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45903</v>
       </c>
-      <c r="K311" s="3"/>
+      <c r="K311" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5760274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144168044</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>10701</v>
+        <v>20301</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5760361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151215991</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1734001046/IF/IAY/5942214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151249016</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/1153 — शासकीय भू‍मि पर विकास कार्य (इमलिया) (106/1=4.9500</t>
+          <t>1734001046/IF/IAY/6315405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151262873</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>495000</v>
+        <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>484372</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41091</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/1215 — खेल मैदान समतलीकरण (इमलिया) (143/2=2.34700/-)</t>
+          <t>1734001046/IF/IAY/6371486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148910031</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>234700</v>
+        <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>216133.1</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41236</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034463842 — भूमि विकास समतलीकरण कार्य Near Shantidham इमलिया</t>
+          <t>1734001046/IF/IAY/6371497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151253154</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>96000</v>
+        <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>34140</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43617</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034463843 — भूमि विकास समतलीकरण कार्य Near Rangmanch  इमलिया</t>
+          <t>1734001046/IF/IAY/6371543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151246418</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>96000</v>
+        <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>66522</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43624</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034463849 — भूमि विकास समतलीकरण कार्य Near Anganwadi Bhawan  इमलिया</t>
+          <t>1734001046/IF/IAY/6371589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148553434</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>96000</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>36990</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43617</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034465729 — मैदान समतलीकरण सामुदायिक  भवन  के सामने , इमलिया</t>
+          <t>1734001046/LD/1153 — शासकीय भू‍मि पर विकास कार्य (इमलिया) (106/1=4.9500</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>0</v>
+        <v>495000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>484372</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43612</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>41091</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034465755 — भूमी विकास कार्य सामुदायिक भवन के सामने</t>
+          <t>1734001046/LD/1215 — खेल मैदान समतलीकरण (इमलिया) (143/2=2.34700/-)</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>234700</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>216133.1</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>41236</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034465767 — BHUMI VIKAS KARYA SAMUDAYAK BHAVAN KE SAMNE, IMALIYA</t>
+          <t>1734001046/LD/22012034463842 — भूमि विकास समतलीकरण कार्य Near Shantidham इमलिया</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>139138.93</v>
+        <v>96000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>132045</v>
+        <v>34140</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>43645</v>
+        <v>43617</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>44071</v>
+        <v>44559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034569401 — नदी के पास मैदान समतलीकरण कार्य इमलिया</t>
+          <t>1734001046/LD/22012034463843 — भूमि विकास समतलीकरण कार्य Near Rangmanch  इमलिया</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>408042</v>
+        <v>96000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>66522</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>43624</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>44533</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/22012034599953 — swachchta parisar ke pass maidan samtalikaran kary gp imaliya</t>
+          <t>1734001046/LD/22012034463849 — भूमि विकास समतलीकरण कार्य Near Anganwadi Bhawan  इमलिया</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>90169.64</v>
+        <v>96000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>36990</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>43617</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>44559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/7 — मेढ बंधान लालमन/जुग्‍गे चमार (इमलिया)</t>
+          <t>1734001046/LD/22012034465729 — मैदान समतलीकरण सामुदायिक  भवन  के सामने , इमलिया</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>8190</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>39957</v>
-[...3 lines deleted...]
-      </c>
+        <v>43612</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1734001046/LD/9926707319 — शांतिधाम में भूमि विकास कार्य (इमलिया) (2844/07=2.</t>
+          <t>1734001046/LD/22012034465755 — भूमी विकास कार्य सामुदायिक भवन के सामने</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>257200</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>242937.77</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034184570 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Su</t>
+          <t>1734001046/LD/22012034465767 — BHUMI VIKAS KARYA SAMUDAYAK BHAVAN KE SAMNE, IMALIYA</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>104600</v>
+        <v>139138.93</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>58044</v>
+        <v>132045</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41545</v>
+        <v>43645</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>41689</v>
+        <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034184572 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस आदिमजाति कल्‍या</t>
+          <t>1734001046/LD/22012034569401 — नदी के पास मैदान समतलीकरण कार्य इमलिया</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>72500</v>
+        <v>408042</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>43680</v>
+        <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>41545</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034186025 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Hanuman Madiya_Haigh School (इमलिया) (1228/1032=1.58</t>
+          <t>1734001046/LD/22012034599953 — swachchta parisar ke pass maidan samtalikaran kary gp imaliya</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>158500</v>
+        <v>90169.64</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>41545</v>
+        <v>45153</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034203162 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर  A</t>
+          <t>1734001046/LD/7 — मेढ बंधान लालमन/जुग्‍गे चमार (इमलिया)</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>63200</v>
+        <v>12000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>42050</v>
+        <v>8190</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>41678</v>
+        <v>39957</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>41784</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034220393 — सुदूर सडक निर्माण Imaliya_Shantidham Tak 200Mt.  इ</t>
+          <t>1734001046/LD/9926707319 — शांतिधाम में भूमि विकास कार्य (इमलिया) (2844/07=2.</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>271000</v>
+        <v>257200</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>242937.77</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>41797</v>
       </c>
-      <c r="K331" s="3"/>
+      <c r="K331" s="3" t="n">
+        <v>42394</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034223254 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Ja</t>
+          <t>1734001046/RC/22012034184570 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Su</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>47200</v>
+        <v>104600</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>36862</v>
+        <v>58044</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41818</v>
+        <v>41545</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>42004</v>
+        <v>41689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034303827 — cc road</t>
+          <t>1734001046/RC/22012034184572 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस आदिमजाति कल्‍या</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>72500</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>43680</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>41545</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>41870</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034322366 — CC ROAD NIRMAD</t>
+          <t>1734001046/RC/22012034186025 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Hanuman Madiya_Haigh School (इमलिया) (1228/1032=1.58</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>158500</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42826</v>
+        <v>41545</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034368629 — SUDUR SADAK NIRMAN</t>
+          <t>1734001046/RC/22012034203162 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर  A</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>63200</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>42050</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>41678</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>41784</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034510848 — Approach Road मुख्‍यमंत्री सडक से शांतिधाम तक 400 Mtr इमलिया</t>
+          <t>1734001046/RC/22012034220393 — सुदूर सडक निर्माण Imaliya_Shantidham Tak 200Mt.  इ</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>271000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43809</v>
+        <v>41797</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034633468 — खेत सडक निर्माण कार्य कंछेदीलाल पटैल के खेत से डेलन पटैल के खेत तक 1000 मीटर इमलिया</t>
+          <t>1734001046/RC/22012034223254 — सीसीरोड सहनाली निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Ja</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>0</v>
+        <v>47200</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>36862</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>41818</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034634948 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Basor Mohalla to Jairam 100 Mt इमलिया</t>
+          <t>1734001046/RC/22012034303827 — cc road</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>63427</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45115</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034647925 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Ajay to Baddu Home 40Mt इमलिया</t>
+          <t>1734001046/RC/22012034322366 — CC ROAD NIRMAD</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>25857</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45196</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034653959 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Inder to Netram Home 38Mt इमलिया</t>
+          <t>1734001046/RC/22012034368629 — SUDUR SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>39600</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>39338</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45196</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034834837 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Durga Home to Nadi Or 15Mt इमलिया</t>
+          <t>1734001046/RC/22012034510848 — Approach Road मुख्‍यमंत्री सडक से शांतिधाम तक 400 Mtr इमलिया</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>10701</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45770</v>
-[...3 lines deleted...]
-      </c>
+        <v>43809</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034846071 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Jhanda Chowk to Durgaji Manch 62Mt इमलिया</t>
+          <t>1734001046/RC/22012034633468 — खेत सडक निर्माण कार्य कंछेदीलाल पटैल के खेत से डेलन पटैल के खेत तक 1000 मीटर इमलिया</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>43000</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>41238</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45888</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034846073 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Neelesh Home to Main Road 25Mt इमलिया</t>
+          <t>1734001046/RC/22012034634948 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Basor Mohalla to Jairam 100 Mt इमलिया</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>5000</v>
+        <v>64000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>4959</v>
+        <v>63427</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45888</v>
+        <v>45115</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>45954</v>
+        <v>45154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034848569 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Jhanda Chouk to Durgaji Munch 38Mt इमलिया</t>
+          <t>1734001046/RC/22012034647925 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Ajay to Baddu Home 40Mt इमलिया</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>18000</v>
+        <v>28000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>17487</v>
+        <v>25857</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45944</v>
+        <v>45196</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>46100</v>
+        <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034849510 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Maipura Mandir to Sukhlal Home 50Mt इमलिया</t>
+          <t>1734001046/RC/22012034653959 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Inder to Netram Home 38Mt इमलिया</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>22800</v>
+        <v>39600</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>9918</v>
+        <v>39338</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>46070</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>45196</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>45252</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/22012034851438 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 5Vitt Shantidham Shed to Shantidham Gate 160Mt इमलिया</t>
+          <t>1734001046/RC/22012034834837 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Durga Home to Nadi Or 15Mt इमलिया</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>76000</v>
+        <v>12000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>68382</v>
+        <v>10701</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>46077</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>45770</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/389 — पहुंच मार्ग इमलिया से मानेगांव सुनार वाले आम तक (इमलिया)</t>
+          <t>1734001046/RC/22012034846071 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Jhanda Chowk to Durgaji Manch 62Mt इमलिया</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>492600</v>
+        <v>43000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>218418.92</v>
+        <v>41238</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>39874</v>
+        <v>45888</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>39480</v>
+        <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/548 — सीसी रोड निर्माण कन्‍वर्जेंस विनि 09 (इमलिया) (65/335)</t>
+          <t>1734001046/RC/22012034846073 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Neelesh Home to Main Road 25Mt इमलिया</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>558000</v>
+        <v>5000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>358109</v>
+        <v>4959</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>40135</v>
+        <v>45888</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>41346</v>
+        <v>45954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/855 — सीसीरोडनिर्माण कन्‍व पंचपरमेश्‍वर Ward 02-Maipura Home State Colony(इमलिया)(1062/680=1.12000/-)</t>
+          <t>1734001046/RC/22012034848569 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Jhanda Chouk to Durgaji Munch 38Mt इमलिया</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>112000</v>
+        <v>18000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>107548</v>
+        <v>17487</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41073</v>
+        <v>45944</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>41438</v>
+        <v>46100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RC/932 — सीसीरोडनिर्माण नालीसहित कन्‍व-पंचपरमेश्‍वर Santosh_Somnath (इमलिया) (591/4986=1.55000/-)</t>
+          <t>1734001046/RC/22012034849510 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Maipura Mandir to Sukhlal Home 50Mt इमलिया</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>155000</v>
+        <v>22800</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>9918</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41734</v>
+        <v>46070</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308519 — SBM TOILET CONSTRUCTION ANNILAL/BAKU (IMALIYA) (719/5/1046/5=0.10800/-)</t>
+          <t>1734001046/RC/22012034851438 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 5Vitt Shantidham Shed to Shantidham Gate 160Mt इमलिया</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>10800</v>
+        <v>76000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>10788</v>
+        <v>68382</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42742</v>
+        <v>46077</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>42795</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308520 — SBM TOILET CONSTRUCTION SHIVPRASAD/GOVIND (IMALIYA) (719/1/1046/1=0.10800/-)</t>
+          <t>1734001046/RC/389 — पहुंच मार्ग इमलिया से मानेगांव सुनार वाले आम तक (इमलिया)</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>10800</v>
+        <v>492600</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>10788</v>
+        <v>218418.92</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42705</v>
+        <v>39874</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>42748</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308521 — SBM TOILET CONSTRUCTION LOTAN/HAKAM (IMALIYA) (719/6/1046/6=0.10800/-)</t>
+          <t>1734001046/RC/548 — सीसी रोड निर्माण कन्‍वर्जेंस विनि 09 (इमलिया) (65/335)</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>10800</v>
+        <v>558000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>10788</v>
+        <v>358109</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42705</v>
+        <v>40135</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>42748</v>
+        <v>41346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308522 — SBM TOILET CONSTRUCTION SHRIRAM/KHOOBCHAND (IMALIYA) (719/19/1046/19=0.10800/-)</t>
+          <t>1734001046/RC/855 — सीसीरोडनिर्माण कन्‍व पंचपरमेश्‍वर Ward 02-Maipura Home State Colony(इमलिया)(1062/680=1.12000/-)</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>10800</v>
+        <v>112000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>10788</v>
+        <v>107548</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42705</v>
+        <v>41073</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>42747</v>
+        <v>41438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308523 — SBM TOILET CONSTRUCTION BHOPAT/SOBRAN (IMALIYA) (719/16/1046/16=0.10800/-)</t>
+          <t>1734001046/RC/932 — सीसीरोडनिर्माण नालीसहित कन्‍व-पंचपरमेश्‍वर Santosh_Somnath (इमलिया) (591/4986=1.55000/-)</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>10800</v>
+        <v>155000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42705</v>
-[...3 lines deleted...]
-      </c>
+        <v>41734</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308524 — SBM TOILET CONSTRUCTION DASRATH/KANCHAN (IMALIYA) (719/17/1046/17=0.10800/-)</t>
+          <t>1734001046/RS/22012034308519 — SBM TOILET CONSTRUCTION ANNILAL/BAKU (IMALIYA) (719/5/1046/5=0.10800/-)</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42741</v>
+        <v>42742</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308525 — SBM TOILET CONSTRUCTION NANHELAL/TOKSINGH (IMALIYA) (719/13/1046/13=0.10800/-)</t>
+          <t>1734001046/RS/22012034308520 — SBM TOILET CONSTRUCTION SHIVPRASAD/GOVIND (IMALIYA) (719/1/1046/1=0.10800/-)</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42734</v>
+        <v>42705</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>42776</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308526 — SBM TOILET CONSTRUCTION BHOJRAJ/TOKSINGH (IMALIYA) (719/14/1046/14=0.10800/-)</t>
+          <t>1734001046/RS/22012034308521 — SBM TOILET CONSTRUCTION LOTAN/HAKAM (IMALIYA) (719/6/1046/6=0.10800/-)</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42714</v>
+        <v>42705</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>42795</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308527 — SBM TOILET CONSTRUCTION YOGESH/ASHARAM (IMALIYA) (719/25/1046/25=0.10800/-)</t>
+          <t>1734001046/RS/22012034308522 — SBM TOILET CONSTRUCTION SHRIRAM/KHOOBCHAND (IMALIYA) (719/19/1046/19=0.10800/-)</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42707</v>
+        <v>42705</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>42776</v>
+        <v>42747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308528 — SBM TOILET CONSTRUCTION KUNBIHARI/NARAYAN (IMALIYA) (719/11/1046/11=0.10800/-)</t>
+          <t>1734001046/RS/22012034308523 — SBM TOILET CONSTRUCTION BHOPAT/SOBRAN (IMALIYA) (719/16/1046/16=0.10800/-)</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>42747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308529 — SBM TOILET CONSTRUCTION RADHESHYAM/BAISHKHU (IMALIYA) (719/20/1046/20=0.10800/-)</t>
+          <t>1734001046/RS/22012034308524 — SBM TOILET CONSTRUCTION DASRATH/KANCHAN (IMALIYA) (719/17/1046/17=0.10800/-)</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42705</v>
+        <v>42741</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>42747</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308531 — SBM TOILET CONSTRUCTION RAMESH/SUKHRAM (IMALIYA) (719/21/1046/21=0.10800/-)</t>
+          <t>1734001046/RS/22012034308525 — SBM TOILET CONSTRUCTION NANHELAL/TOKSINGH (IMALIYA) (719/13/1046/13=0.10800/-)</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42721</v>
+        <v>42734</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308532 — SBM TOILET CONSTRUCTION PARWATI/PRAKASH (IMALIYA) (719/10/1046/10=0.10800/-)</t>
+          <t>1734001046/RS/22012034308526 — SBM TOILET CONSTRUCTION BHOJRAJ/TOKSINGH (IMALIYA) (719/14/1046/14=0.10800/-)</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42705</v>
+        <v>42714</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42748</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308533 — SBM TOILET CONSTRUCTION CHANAI/GIRANI (IMALIYA) (719/15/1046/15=0.10800/-)</t>
+          <t>1734001046/RS/22012034308527 — SBM TOILET CONSTRUCTION YOGESH/ASHARAM (IMALIYA) (719/25/1046/25=0.10800/-)</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42705</v>
+        <v>42707</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>42748</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308534 — SBM TOILET CONSTRUCTION NETRAM/PARAMLAL (IMALIYA) (719/22/1046/22=0.10800/-)</t>
+          <t>1734001046/RS/22012034308528 — SBM TOILET CONSTRUCTION KUNBIHARI/NARAYAN (IMALIYA) (719/11/1046/11=0.10800/-)</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>42748</v>
+        <v>42747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308535 — SBM TOILET CONSTRUCTION THAMMAN/TEKSINGH (IMALIYA) (719/12/1046/12=0.10800/-)</t>
+          <t>1734001046/RS/22012034308529 — SBM TOILET CONSTRUCTION RADHESHYAM/BAISHKHU (IMALIYA) (719/20/1046/20=0.10800/-)</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>42705</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>42747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308536 — SBM TOILET CONSTRUCTION JHALKAN/BHAGIRATH (IMALIYA) (719/23/1046/23=0.10800/-)</t>
+          <t>1734001046/RS/22012034308531 — SBM TOILET CONSTRUCTION RAMESH/SUKHRAM (IMALIYA) (719/21/1046/21=0.10800/-)</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42705</v>
+        <v>42721</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42747</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308537 — SBM TOILET CONSTRUCTION RAMSEVAK/GULAB (IMALIYA) (719/9/1046/9=0.10800/-)</t>
+          <t>1734001046/RS/22012034308532 — SBM TOILET CONSTRUCTION PARWATI/PRAKASH (IMALIYA) (719/10/1046/10=0.10800/-)</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>42738</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308538 — SBM TOILET CONSTRUCTION DHANNULAL/DASRATH (IMALIYA) (719/18/1046/18=0.10800/-)</t>
+          <t>1734001046/RS/22012034308533 — SBM TOILET CONSTRUCTION CHANAI/GIRANI (IMALIYA) (719/15/1046/15=0.10800/-)</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42741</v>
+        <v>42705</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>42795</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308539 — SBM TOILET CONSTRUCTION HULKAR/GULAB (IMALIYA) (719/7/1046/7=0.10800/-)</t>
+          <t>1734001046/RS/22012034308534 — SBM TOILET CONSTRUCTION NETRAM/PARAMLAL (IMALIYA) (719/22/1046/22=0.10800/-)</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>42705</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>42738</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034308540 — SBM TOILET CONSTRUCTION RAMSINGH/LAKHAN (IMALIYA) (719/8/1046/8=0.10800/-)</t>
+          <t>1734001046/RS/22012034308535 — SBM TOILET CONSTRUCTION THAMMAN/TEKSINGH (IMALIYA) (719/12/1046/12=0.10800/-)</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42705</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309284 — SBM TOILET CONSTRUCTION CHETAN/DURGA SINGH (IMALIYA) (719/34/1046/34=0.10800/-)</t>
+          <t>1734001046/RS/22012034308536 — SBM TOILET CONSTRUCTION JHALKAN/BHAGIRATH (IMALIYA) (719/23/1046/23=0.10800/-)</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42714</v>
+        <v>42705</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>42748</v>
+        <v>42747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309285 — SBM TOILET CONSTRUCTION MANAK/BENISINGH (IMALIYA) (719/36/1046/36=0.10800/-)</t>
+          <t>1734001046/RS/22012034308537 — SBM TOILET CONSTRUCTION RAMSEVAK/GULAB (IMALIYA) (719/9/1046/9=0.10800/-)</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42714</v>
+        <v>42705</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>42748</v>
+        <v>42738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309286 — SBM TOILET CONSTRUCTION PRESM SINGH/SUKHLAL (IMALIYA) (719/37/1046/37=0.10800/-)</t>
+          <t>1734001046/RS/22012034308538 — SBM TOILET CONSTRUCTION DHANNULAL/DASRATH (IMALIYA) (719/18/1046/18=0.10800/-)</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42714</v>
+        <v>42741</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>42748</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309287 — SBM TOILET CONSTRUCTION BABULAL/TIJAI (IMALIYA) (719/44/1046/44=0.10800/-)</t>
+          <t>1734001046/RS/22012034308539 — SBM TOILET CONSTRUCTION HULKAR/GULAB (IMALIYA) (719/7/1046/7=0.10800/-)</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42714</v>
+        <v>42705</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>42748</v>
+        <v>42738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309288 — SBM TOILET CONSTRUCTION HULKAR/SEETARAM (IMALIYA) (719/49/1046/49=0.10800/-)</t>
+          <t>1734001046/RS/22012034308540 — SBM TOILET CONSTRUCTION RAMSINGH/LAKHAN (IMALIYA) (719/8/1046/8=0.10800/-)</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42714</v>
+        <v>42705</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>42748</v>
+        <v>42738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309289 — SBM TOILET CONSTRUCTION BHAGGU/SOMNATH (IMALIYA) (719/56/1046/56=0.10800/-)</t>
+          <t>1734001046/RS/22012034309284 — SBM TOILET CONSTRUCTION CHETAN/DURGA SINGH (IMALIYA) (719/34/1046/34=0.10800/-)</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42721</v>
+        <v>42714</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>42776</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309290 — SBM TOILET CONSTRUCTION MAYARAM/GAYA PRASAD (IMALIYA) (719/58/1046/58=0.10800/-)</t>
+          <t>1734001046/RS/22012034309285 — SBM TOILET CONSTRUCTION MANAK/BENISINGH (IMALIYA) (719/36/1046/36=0.10800/-)</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309291 — SBM TOILET CONSTRUCTION KEERAT/MULAM SINGH (IMALIYA) (719/73/1046/73=0.10800/-)</t>
+          <t>1734001046/RS/22012034309286 — SBM TOILET CONSTRUCTION PRESM SINGH/SUKHLAL (IMALIYA) (719/37/1046/37=0.10800/-)</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309293 — SBM TOILET CONSTRUCTION ANNILAL/DADURAM (IMALIYA) (719/75/1046/75=0.10800/-)</t>
+          <t>1734001046/RS/22012034309287 — SBM TOILET CONSTRUCTION BABULAL/TIJAI (IMALIYA) (719/44/1046/44=0.10800/-)</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309294 — SBM TOILET CONSTRUCTION UJYAR/MOORAT (IMALIYA) (719/82/1046/82=0.10800/-)</t>
+          <t>1734001046/RS/22012034309288 — SBM TOILET CONSTRUCTION HULKAR/SEETARAM (IMALIYA) (719/49/1046/49=0.10800/-)</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309906 — SBM TOILET CONSTRUCTION DASRATH/KANDHILAL (IMALIYA) (719/26/1046/26=0.10800/-)</t>
+          <t>1734001046/RS/22012034309289 — SBM TOILET CONSTRUCTION BHAGGU/SOMNATH (IMALIYA) (719/56/1046/56=0.10800/-)</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42741</v>
+        <v>42721</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>42795</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309907 — SBM TOILET CONSTRUCTION MOHAN/BHAWANI (IMALIYA) (719/27/1046/27=0.10800/-)</t>
+          <t>1734001046/RS/22012034309290 — SBM TOILET CONSTRUCTION MAYARAM/GAYA PRASAD (IMALIYA) (719/58/1046/58=0.10800/-)</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42721</v>
+        <v>42714</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>42776</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309908 — SBM TOILET CONSTRUCTION KAMAL/TODAL SINGH (IMALIYA) (719/29/1046/29=0.10800/-)</t>
+          <t>1734001046/RS/22012034309291 — SBM TOILET CONSTRUCTION KEERAT/MULAM SINGH (IMALIYA) (719/73/1046/73=0.10800/-)</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42721</v>
+        <v>42714</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>42831</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309909 — SBM TOILET CONSTRUCTION HEMRAJ/HRIRAM (IMALIYA) (719/30/1046/30=0.10800/-)</t>
+          <t>1734001046/RS/22012034309293 — SBM TOILET CONSTRUCTION ANNILAL/DADURAM (IMALIYA) (719/75/1046/75=0.10800/-)</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42728</v>
+        <v>42714</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>42776</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309910 — SBM TOILET CONSTRUCTION CHHATTAR/HARIRAM (IMALIYA) (719/31/1046/31=0.10800/-)</t>
+          <t>1734001046/RS/22012034309294 — SBM TOILET CONSTRUCTION UJYAR/MOORAT (IMALIYA) (719/82/1046/82=0.10800/-)</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>42795</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309911 — SBM TOILET CONSTRUCTION POORAN/HALKE (IMALIYA) (719/32/1046/32=0.10800/-)</t>
+          <t>1734001046/RS/22012034309906 — SBM TOILET CONSTRUCTION DASRATH/KANDHILAL (IMALIYA) (719/26/1046/26=0.10800/-)</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42721</v>
+        <v>42741</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>42776</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309912 — SBM TOILET CONSTRUCTION DALCHAND/KADORI (IMALIYA) (719/33/1046/33=0.10800/-)</t>
+          <t>1734001046/RS/22012034309907 — SBM TOILET CONSTRUCTION MOHAN/BHAWANI (IMALIYA) (719/27/1046/27=0.10800/-)</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42728</v>
+        <v>42721</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309913 — SBM TOILET CONSTRUCTION CHANDAN/BABULAL (IMALIYA) (719/35/1046/35=0.10800/-)</t>
+          <t>1734001046/RS/22012034309908 — SBM TOILET CONSTRUCTION KAMAL/TODAL SINGH (IMALIYA) (719/29/1046/29=0.10800/-)</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42728</v>
+        <v>42721</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>42776</v>
+        <v>42831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309914 — SBM TOILET CONSTRUCTION GOKAL/MUNNA LAL (IMALIYA) (719/38/1046/38=0.10800/-)</t>
+          <t>1734001046/RS/22012034309909 — SBM TOILET CONSTRUCTION HEMRAJ/HRIRAM (IMALIYA) (719/30/1046/30=0.10800/-)</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42714</v>
+        <v>42728</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42748</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309915 — SBM TOILET CONSTRUCTION BHAGWATI/ROOP SINGH (IMALIYA) (719/39/1046/39=0.10800/-)</t>
+          <t>1734001046/RS/22012034309910 — SBM TOILET CONSTRUCTION CHHATTAR/HARIRAM (IMALIYA) (719/31/1046/31=0.10800/-)</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>42734</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309916 — SBM TOILET CONSTRUCTION NARENDRA/BALIRAM (IMALIYA) (719/40/1046/40=0.10800/-)</t>
+          <t>1734001046/RS/22012034309911 — SBM TOILET CONSTRUCTION POORAN/HALKE (IMALIYA) (719/32/1046/32=0.10800/-)</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42714</v>
+        <v>42721</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42748</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309917 — SBM TOILET CONSTRUCTION VINOD/NIRANJAN (IMALIYA) (719/41/1046/41=0.10800/-)</t>
+          <t>1734001046/RS/22012034309912 — SBM TOILET CONSTRUCTION DALCHAND/KADORI (IMALIYA) (719/33/1046/33=0.10800/-)</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42742</v>
+        <v>42728</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>42795</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309918 — SBM TOILET CONSTRUCTION NIRANJAN/TIJAI (IMALIYA) (719/42/1046/42=0.10800/-)</t>
+          <t>1734001046/RS/22012034309913 — SBM TOILET CONSTRUCTION CHANDAN/BABULAL (IMALIYA) (719/35/1046/35=0.10800/-)</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42734</v>
+        <v>42728</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309920 — SBM TOILET CONSTRUCTION CHHOKHELAL/KARAN SINGH  (IMALIYA) (719/46/1046/46=0.10800/-)</t>
+          <t>1734001046/RS/22012034309914 — SBM TOILET CONSTRUCTION GOKAL/MUNNA LAL (IMALIYA) (719/38/1046/38=0.10800/-)</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42721</v>
+        <v>42714</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>42776</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309921 — SBM TOILET CONSTRUCTION DELAN/NIJAM (IMALIYA) (719/48/1046/48=0.10800/-)</t>
+          <t>1734001046/RS/22012034309915 — SBM TOILET CONSTRUCTION BHAGWATI/ROOP SINGH (IMALIYA) (719/39/1046/39=0.10800/-)</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42742</v>
+        <v>42734</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309922 — SBM TOILET CONSTRUCTION PUSHPRAJ/SEETARAM (IMALIYA) (719/50/1046/50=0.10800/-)</t>
+          <t>1734001046/RS/22012034309916 — SBM TOILET CONSTRUCTION NARENDRA/BALIRAM (IMALIYA) (719/40/1046/40=0.10800/-)</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309923 — SBM TOILET CONSTRUCTION RAMCHARAN/SEETARAM (IMALIYA) (719/51/1046/51=0.10800/-)</t>
+          <t>1734001046/RS/22012034309917 — SBM TOILET CONSTRUCTION VINOD/NIRANJAN (IMALIYA) (719/41/1046/41=0.10800/-)</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42728</v>
+        <v>42742</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>42776</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309924 — SBM TOILET CONSTRUCTION DEVENDRA/LALJI (IMALIYA) (719/52/1046/52=0.10800/-)</t>
+          <t>1734001046/RS/22012034309918 — SBM TOILET CONSTRUCTION NIRANJAN/TIJAI (IMALIYA) (719/42/1046/42=0.10800/-)</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>42728</v>
+        <v>42734</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>42795</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309925 — SBM TOILET CONSTRUCTION GOVIND/LALJI (IMALIYA) (719/53/1046/53=0.10800/-)</t>
+          <t>1734001046/RS/22012034309920 — SBM TOILET CONSTRUCTION CHHOKHELAL/KARAN SINGH  (IMALIYA) (719/46/1046/46=0.10800/-)</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42742</v>
+        <v>42721</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>42795</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309926 — SBM TOILET CONSTRUCTION DULAM/JHALKAN (IMALIYA) (719/54/1046/54=0.10800/-)</t>
+          <t>1734001046/RS/22012034309921 — SBM TOILET CONSTRUCTION DELAN/NIJAM (IMALIYA) (719/48/1046/48=0.10800/-)</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42734</v>
+        <v>42742</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42776</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309927 — SBM TOILET CONSTRUCTION PREMPURI/SHANKAR GIR (IMALIYA) (719/57/1046/57=0.10800/-)</t>
+          <t>1734001046/RS/22012034309922 — SBM TOILET CONSTRUCTION PUSHPRAJ/SEETARAM (IMALIYA) (719/50/1046/50=0.10800/-)</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>10950</v>
+        <v>10800</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309928 — SBM TOILET CONSTRUCTION GEETABAI/ROOP SINGH (IMALIYA) (719/59/1046/59=0.10800/-)</t>
+          <t>1734001046/RS/22012034309923 — SBM TOILET CONSTRUCTION RAMCHARAN/SEETARAM (IMALIYA) (719/51/1046/51=0.10800/-)</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42734</v>
+        <v>42728</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309929 — SBM TOILET CONSTRUCTION NETRAM/JEEWAN LAL (IMALIYA) (719/60/1046/60=0.10800/-)</t>
+          <t>1734001046/RS/22012034309924 — SBM TOILET CONSTRUCTION DEVENDRA/LALJI (IMALIYA) (719/52/1046/52=0.10800/-)</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42734</v>
+        <v>42728</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309930 — SBM TOILET CONSTRUCTION PEETAM/JEEWANLAL (IMALIYA) (719/61/1046/61=0.10800/-)</t>
+          <t>1734001046/RS/22012034309925 — SBM TOILET CONSTRUCTION GOVIND/LALJI (IMALIYA) (719/53/1046/53=0.10800/-)</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42756</v>
+        <v>42742</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309931 — SBM TOILET CONSTRUCTION SUNITA/DHANIRAM (IMALIYA) (719/62/1046/62=0.10800/-)</t>
+          <t>1734001046/RS/22012034309926 — SBM TOILET CONSTRUCTION DULAM/JHALKAN (IMALIYA) (719/54/1046/54=0.10800/-)</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42742</v>
+        <v>42734</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>42795</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309932 — SBM TOILET CONSTRUCTION SUNDAR/MANGAL (IMALIYA) (719/63/1046/63=0.10800/-)</t>
+          <t>1734001046/RS/22012034309927 — SBM TOILET CONSTRUCTION PREMPURI/SHANKAR GIR (IMALIYA) (719/57/1046/57=0.10800/-)</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>10800</v>
+        <v>10950</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42721</v>
+        <v>42714</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>42776</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309933 — SBM TOILET CONSTRUCTION RAMBAGAS/DABBAL (IMALIYA) (719/64/1046/64=0.10800/-)</t>
+          <t>1734001046/RS/22012034309928 — SBM TOILET CONSTRUCTION GEETABAI/ROOP SINGH (IMALIYA) (719/59/1046/59=0.10800/-)</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>42734</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309934 — SBM TOILET CONSTRUCTION CHANDABAI/DURGA PRASAD (IMALIYA) (719/65/1046/65=0.10800/-)</t>
+          <t>1734001046/RS/22012034309929 — SBM TOILET CONSTRUCTION NETRAM/JEEWAN LAL (IMALIYA) (719/60/1046/60=0.10800/-)</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>42734</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>42776</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309935 — SBM TOILET CONSTRUCTION KHAYAL SINGH/KANCHAN (IMALIYA) (719/66/1046/66=0.10800/-)</t>
+          <t>1734001046/RS/22012034309930 — SBM TOILET CONSTRUCTION PEETAM/JEEWANLAL (IMALIYA) (719/61/1046/61=0.10800/-)</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42721</v>
+        <v>42756</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42776</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309936 — SBM TOILET CONSTRUCTION YASHODA/RAJARAM VISHWAKARMA (IMALIYA) (719/67/1046/67=0.10800/-)</t>
+          <t>1734001046/RS/22012034309931 — SBM TOILET CONSTRUCTION SUNITA/DHANIRAM (IMALIYA) (719/62/1046/62=0.10800/-)</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42714</v>
+        <v>42742</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>42748</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309937 — SBM TOILET CONSTRUCTION SANTOSH/TARA SINGH (IMALIYA) (719/68/1046/68=0.10800/-)</t>
+          <t>1734001046/RS/22012034309932 — SBM TOILET CONSTRUCTION SUNDAR/MANGAL (IMALIYA) (719/63/1046/63=0.10800/-)</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>42721</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309938 — SBM TOILET CONSTRUCTION MUKESH/LEKHRAM (IMALIYA) (719/69/1046/69=0.10800/-)</t>
+          <t>1734001046/RS/22012034309933 — SBM TOILET CONSTRUCTION RAMBAGAS/DABBAL (IMALIYA) (719/64/1046/64=0.10800/-)</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42721</v>
+        <v>42734</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309939 — SBM TOILET CONSTRUCTION MOTILAL/PANCHAM (IMALIYA) (719/70/1046/70=0.10800/-)</t>
+          <t>1734001046/RS/22012034309934 — SBM TOILET CONSTRUCTION CHANDABAI/DURGA PRASAD (IMALIYA) (719/65/1046/65=0.10800/-)</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42721</v>
+        <v>42734</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309940 — SBM TOILET CONSTRUCTION TARASINGH/KANCHAN SINGH (IMALIYA) (719/71/1046/71=0.10800/-)</t>
+          <t>1734001046/RS/22012034309935 — SBM TOILET CONSTRUCTION KHAYAL SINGH/KANCHAN (IMALIYA) (719/66/1046/66=0.10800/-)</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42714</v>
+        <v>42721</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>42748</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309941 — SBM TOILET CONSTRUCTION SANJAY/CHURAMAN  (IMALIYA) (719/72/1046/72=0.10800/-)</t>
+          <t>1734001046/RS/22012034309936 — SBM TOILET CONSTRUCTION YASHODA/RAJARAM VISHWAKARMA (IMALIYA) (719/67/1046/67=0.10800/-)</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>42795</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309942 — SBM TOILET CONSTRUCTION ARVIND/SURESH (IMALIYA) (719/74/1046/74=0.10800/-)</t>
+          <t>1734001046/RS/22012034309937 — SBM TOILET CONSTRUCTION SANTOSH/TARA SINGH (IMALIYA) (719/68/1046/68=0.10800/-)</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42734</v>
+        <v>42721</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309943 — SBM TOILET CONSTRUCTION DALCHAND/GULAB (IMALIYA) (719/76/1046/76=0.10800/-)</t>
+          <t>1734001046/RS/22012034309938 — SBM TOILET CONSTRUCTION MUKESH/LEKHRAM (IMALIYA) (719/69/1046/69=0.10800/-)</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>42721</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309944 — SBM TOILET CONSTRUCTION POORAN/JEERALAL (IMALIYA) (719/77/1046/77=0.10800/-)</t>
+          <t>1734001046/RS/22012034309939 — SBM TOILET CONSTRUCTION MOTILAL/PANCHAM (IMALIYA) (719/70/1046/70=0.10800/-)</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>42721</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309945 — SBM TOILET CONSTRUCTION KALURAM/TULSIRAM (IMALIYA) (719/78/1046/78=0.10800/-)</t>
+          <t>1734001046/RS/22012034309940 — SBM TOILET CONSTRUCTION TARASINGH/KANCHAN SINGH (IMALIYA) (719/71/1046/71=0.10800/-)</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42728</v>
+        <v>42714</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>42776</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309946 — SBM TOILET CONSTRUCTION BHARAT/MUNNALAL (IMALIYA) (719/79/1046/79=0.10800/-)</t>
+          <t>1734001046/RS/22012034309941 — SBM TOILET CONSTRUCTION SANJAY/CHURAMAN  (IMALIYA) (719/72/1046/72=0.10800/-)</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42714</v>
+        <v>42734</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>42748</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309947 — SBM TOILET CONSTRUCTION DHANIRAM/NIJAM (IMALIYA) (719/80/1046/80=0.10800/-)</t>
+          <t>1734001046/RS/22012034309942 — SBM TOILET CONSTRUCTION ARVIND/SURESH (IMALIYA) (719/74/1046/74=0.10800/-)</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>13126</v>
+        <v>10788</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42714</v>
+        <v>42734</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>42748</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309948 — SBM TOILET CONSTRUCTION RAMSINGH/NIJAM SINGH (IMALIYA) (719/81/1046/81=0.10800/-)</t>
+          <t>1734001046/RS/22012034309943 — SBM TOILET CONSTRUCTION DALCHAND/GULAB (IMALIYA) (719/76/1046/76=0.10800/-)</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42714</v>
+        <v>42721</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>42748</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309949 — SBM TOILET CONSTRUCTION KHETSINGH/MOORAT (IMALIYA) (719/83/1046/83=0.10800/-)</t>
+          <t>1734001046/RS/22012034309944 — SBM TOILET CONSTRUCTION POORAN/JEERALAL (IMALIYA) (719/77/1046/77=0.10800/-)</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>42721</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>42770</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309950 — SBM TOILET CONSTRUCTION RAMPRASAD/NADRAM (IMALIYA) (719/84/1046/84=0.10800/-)</t>
+          <t>1734001046/RS/22012034309945 — SBM TOILET CONSTRUCTION KALURAM/TULSIRAM (IMALIYA) (719/78/1046/78=0.10800/-)</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42756</v>
+        <v>42728</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>42829</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309951 — SBM TOILET CONSTRUCTION AMARSINGH/LAXMAN (IMALIYA) (719/85/1046/85=0.10800/-)</t>
+          <t>1734001046/RS/22012034309946 — SBM TOILET CONSTRUCTION BHARAT/MUNNALAL (IMALIYA) (719/79/1046/79=0.10800/-)</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42721</v>
+        <v>42714</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>42770</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309952 — SBM TOILET CONSTRUCTION NARAYAN/GULAB SINGH (IMALIYA) (719/86/1046/86=0.10800/-)</t>
+          <t>1734001046/RS/22012034309947 — SBM TOILET CONSTRUCTION DHANIRAM/NIJAM (IMALIYA) (719/80/1046/80=0.10800/-)</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>10788</v>
+        <v>13126</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42721</v>
+        <v>42714</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42770</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309953 — SBM TOILET CONSTRUCTION SUMANTRA BAI/RAM BAGAS (IMALIYA) (719/87/1046/87=0.10800/-)</t>
+          <t>1734001046/RS/22012034309948 — SBM TOILET CONSTRUCTION RAMSINGH/NIJAM SINGH (IMALIYA) (719/81/1046/81=0.10800/-)</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309954 — SBM TOILET CONSTRUCTION SHIVKUMAR/SUKHRAM (IMALIYA) (719/88/1046/88=0.10800/-)</t>
+          <t>1734001046/RS/22012034309949 — SBM TOILET CONSTRUCTION KHETSINGH/MOORAT (IMALIYA) (719/83/1046/83=0.10800/-)</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42734</v>
+        <v>42721</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034309955 — SBM TOILET CONSTRUCTION VIJAY/POORAN LAL (IMALIYA) (719/89/1046/89=0.10800/-)</t>
+          <t>1734001046/RS/22012034309950 — SBM TOILET CONSTRUCTION RAMPRASAD/NADRAM (IMALIYA) (719/84/1046/84=0.10800/-)</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42721</v>
+        <v>42756</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>42770</v>
+        <v>42829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034310017 — SBM TOILET CONSTRUCTION MAHESH/CHANAI (IMALIYA) (719/43/1046/43=0.10800/-)</t>
+          <t>1734001046/RS/22012034309951 — SBM TOILET CONSTRUCTION AMARSINGH/LAXMAN (IMALIYA) (719/85/1046/85=0.10800/-)</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42714</v>
+        <v>42721</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>42748</v>
+        <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034310018 — SBM TOILET CONSTRUCTION HAMEER/KOMAL (IMALIYA) (719/45/1046/45=0.10800/-)</t>
+          <t>1734001046/RS/22012034309952 — SBM TOILET CONSTRUCTION NARAYAN/GULAB SINGH (IMALIYA) (719/86/1046/86=0.10800/-)</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42714</v>
+        <v>42721</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>42748</v>
+        <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034310019 — SBM TOILET CONSTRUCTION TEEKARAM/KARAN SINGH (IMALIYA) (719/47/1046/47=0.10800/-)</t>
+          <t>1734001046/RS/22012034309953 — SBM TOILET CONSTRUCTION SUMANTRA BAI/RAM BAGAS (IMALIYA) (719/87/1046/87=0.10800/-)</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>42714</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034310020 — SBM TOILET CONSTRUCTION RAJJU/SOMNATH (IMALIYA) (719/55/1046/55=0.10800/-)</t>
+          <t>1734001046/RS/22012034309954 — SBM TOILET CONSTRUCTION SHIVKUMAR/SUKHRAM (IMALIYA) (719/88/1046/88=0.10800/-)</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42728</v>
+        <v>42734</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034312448 — SBM TOILET CONSTRUCTION BIHARISINGH/GOVIND (IMALIYA) (719/2/1046/2=0.10800/-)</t>
+          <t>1734001046/RS/22012034309955 — SBM TOILET CONSTRUCTION VIJAY/POORAN LAL (IMALIYA) (719/89/1046/89=0.10800/-)</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42728</v>
+        <v>42721</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034312449 — SBM TOILET CONSTRUCTION BHANU/BIHARI (IMALIYA) (719/3/1046/3=0.10800/-)</t>
+          <t>1734001046/RS/22012034310017 — SBM TOILET CONSTRUCTION MAHESH/CHANAI (IMALIYA) (719/43/1046/43=0.10800/-)</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42728</v>
+        <v>42714</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>42770</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034312450 — SBM TOILET CONSTRUCTION JAIRAM/SUKHRAM (IMALIYA) (719/24/1046/24=0.10800/-)</t>
+          <t>1734001046/RS/22012034310018 — SBM TOILET CONSTRUCTION HAMEER/KOMAL (IMALIYA) (719/45/1046/45=0.10800/-)</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>42795</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034312451 — SBM TOILET CONSTRUCTION RAJESH/LEKHRAM (IMALIYA) (719/28/1046/28=0.10800/-)</t>
+          <t>1734001046/RS/22012034310019 — SBM TOILET CONSTRUCTION TEEKARAM/KARAN SINGH (IMALIYA) (719/47/1046/47=0.10800/-)</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>42795</v>
+        <v>42748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317333 — SBM TOILET CONSTRUCTION JAMNA PRASAD/ANANDI LAL CHAMAR (IMALIYA) (719/90/1046/90=0.10800/-)</t>
+          <t>1734001046/RS/22012034310020 — SBM TOILET CONSTRUCTION RAJJU/SOMNATH (IMALIYA) (719/55/1046/55=0.10800/-)</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42756</v>
+        <v>42728</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>42795</v>
+        <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317335 — SBM TOILET CONSTRUCTION SOBHARAM/DHARAM SINGH LODHI (IMALIYA) (719/91/1046/91=0.10800/-)</t>
+          <t>1734001046/RS/22012034312448 — SBM TOILET CONSTRUCTION BIHARISINGH/GOVIND (IMALIYA) (719/2/1046/2=0.10800/-)</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42756</v>
+        <v>42728</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>42795</v>
+        <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317336 — SBM TOILET CONSTRUCTION HALKE/BHAIYALAL KURMI (IMALIYA) (719/92/1046/92=0.10800/-)</t>
+          <t>1734001046/RS/22012034312449 — SBM TOILET CONSTRUCTION BHANU/BIHARI (IMALIYA) (719/3/1046/3=0.10800/-)</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42756</v>
+        <v>42728</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>42795</v>
+        <v>42770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317337 — SBM TOILET CONSTRUCTION BADDU/MAHESH BASOR (IMALIYA) (719/93/1046/93=0.10800/-)</t>
+          <t>1734001046/RS/22012034312450 — SBM TOILET CONSTRUCTION JAIRAM/SUKHRAM (IMALIYA) (719/24/1046/24=0.10800/-)</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42756</v>
+        <v>42734</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317338 — SBM TOILET CONSTRUCTION LEKHRAM/TODAL CHAMAR (IMALIYA) (719/94/1046/94=0.10800/-)</t>
+          <t>1734001046/RS/22012034312451 — SBM TOILET CONSTRUCTION RAJESH/LEKHRAM (IMALIYA) (719/28/1046/28=0.10800/-)</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42756</v>
+        <v>42734</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317340 — SBM TOILET CONSTRUCTION MAHESH/SUKHRAM BASOR (IMALIYA) (719/95/1046/95=0.10800/-)</t>
+          <t>1734001046/RS/22012034317333 — SBM TOILET CONSTRUCTION JAMNA PRASAD/ANANDI LAL CHAMAR (IMALIYA) (719/90/1046/90=0.10800/-)</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317341 — SBM TOILET CONSTRUCTION NAREDNRA/MOORAT PURI (IMALIYA) (719/96/1046/96=0.10800/-)</t>
+          <t>1734001046/RS/22012034317335 — SBM TOILET CONSTRUCTION SOBHARAM/DHARAM SINGH LODHI (IMALIYA) (719/91/1046/91=0.10800/-)</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317342 — SBM TOILET CONSTRUCTION POORANLAL/GOVIND MEHRA (IMALIYA) (719/97/1046/97=0.10800/-)</t>
+          <t>1734001046/RS/22012034317336 — SBM TOILET CONSTRUCTION HALKE/BHAIYALAL KURMI (IMALIYA) (719/92/1046/92=0.10800/-)</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317343 — SBM TOILET CONSTRUCTION POORANLAL/IMRAT LAL VISHWAKRAMA (IMALIYA) (719/98/1046/98=0.10800/-)</t>
+          <t>1734001046/RS/22012034317337 — SBM TOILET CONSTRUCTION BADDU/MAHESH BASOR (IMALIYA) (719/93/1046/93=0.10800/-)</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317344 — SBM TOILET CONSTRUCTION LAXMAN/PREETAM LODHI (IMALIYA) (719/99/1046/99=0.10800/-)</t>
+          <t>1734001046/RS/22012034317338 — SBM TOILET CONSTRUCTION LEKHRAM/TODAL CHAMAR (IMALIYA) (719/94/1046/94=0.10800/-)</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317345 — SBM TOILET CONSTRUCTION UMESH/NANHELAL VISHWAKARMA (IMALIYA) (719/100/1046/100=0.10800/-)</t>
+          <t>1734001046/RS/22012034317340 — SBM TOILET CONSTRUCTION MAHESH/SUKHRAM BASOR (IMALIYA) (719/95/1046/95=0.10800/-)</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317346 — SBM TOILET CONSTRUCTION MADANGOPAL/KAMLA SINGH  (IMALIYA) (719/101/1046/101=0.10800/-)</t>
+          <t>1734001046/RS/22012034317341 — SBM TOILET CONSTRUCTION NAREDNRA/MOORAT PURI (IMALIYA) (719/96/1046/96=0.10800/-)</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317347 — SBM TOILET CONSTRUCTION SOMNATH/BASORI LAL (IMALIYA) (719/102/1046/102=0.10800/-)</t>
+          <t>1734001046/RS/22012034317342 — SBM TOILET CONSTRUCTION POORANLAL/GOVIND MEHRA (IMALIYA) (719/97/1046/97=0.10800/-)</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317348 — SBM TOILET CONSTRUCTION PREM PURI/MOORAT PURI (IMALIYA) (719/103/1046/103=0.10800/-)</t>
+          <t>1734001046/RS/22012034317343 — SBM TOILET CONSTRUCTION POORANLAL/IMRAT LAL VISHWAKRAMA (IMALIYA) (719/98/1046/98=0.10800/-)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317349 — SBM TOILET CONSTRUCTION BHAGIRATH/MAHADEV CHAMAR (IMALIYA) (719/104/1046/104=0.10800/-)</t>
+          <t>1734001046/RS/22012034317344 — SBM TOILET CONSTRUCTION LAXMAN/PREETAM LODHI (IMALIYA) (719/99/1046/99=0.10800/-)</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317350 — SBM TOILET CONSTRUCTION MUKESH/BAHADUR KURMI (IMALIYA) (719/105/1046/105=0.10800/-)</t>
+          <t>1734001046/RS/22012034317345 — SBM TOILET CONSTRUCTION UMESH/NANHELAL VISHWAKARMA (IMALIYA) (719/100/1046/100=0.10800/-)</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317351 — SBM TOILET CONSTRUCTION MURARI LAL/SUNDAR LAL (IMALIYA) (719/106/1046/106=0.10800/-)</t>
+          <t>1734001046/RS/22012034317346 — SBM TOILET CONSTRUCTION MADANGOPAL/KAMLA SINGH  (IMALIYA) (719/101/1046/101=0.10800/-)</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317353 — SBM TOILET CONSTRUCTION CHIRONJILAL/PREETAM (IMALIYA) (719/107/1046/107=0.10800/-)</t>
+          <t>1734001046/RS/22012034317347 — SBM TOILET CONSTRUCTION SOMNATH/BASORI LAL (IMALIYA) (719/102/1046/102=0.10800/-)</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>42829</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317354 — SBM TOILET CONSTRUCTION ARVIND/RAMKUMAR CHAMAR (IMALIYA) (719/108/1046/108=0.10800/-)</t>
+          <t>1734001046/RS/22012034317348 — SBM TOILET CONSTRUCTION PREM PURI/MOORAT PURI (IMALIYA) (719/103/1046/103=0.10800/-)</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034317355 — SBM TOILET CONSTRUCTION BHAGWANDAS/KADORI LAL LODHI (IMALIYA) (719/109/1046/109=0.10800/-)</t>
+          <t>1734001046/RS/22012034317349 — SBM TOILET CONSTRUCTION BHAGIRATH/MAHADEV CHAMAR (IMALIYA) (719/104/1046/104=0.10800/-)</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42756</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>42829</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034583083 — शौचालय निर्माण कार्य कन्‍वर्जेंस 15Vitt सामुदायिक भवन के पास इमलिया</t>
+          <t>1734001046/RS/22012034317350 — SBM TOILET CONSTRUCTION MUKESH/BAHADUR KURMI (IMALIYA) (719/105/1046/105=0.10800/-)</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>60000</v>
+        <v>10800</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>41881</v>
+        <v>10788</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44478</v>
+        <v>42756</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44750</v>
+        <v>42795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034624583 — nadep nirman kary tola mohallla gp imaliya</t>
+          <t>1734001046/RS/22012034317351 — SBM TOILET CONSTRUCTION MURARI LAL/SUNDAR LAL (IMALIYA) (719/106/1046/106=0.10800/-)</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>42756</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>42795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034624585 — nadep nirman kary jhandachouk gp imaliya</t>
+          <t>1734001046/RS/22012034317353 — SBM TOILET CONSTRUCTION CHIRONJILAL/PREETAM (IMALIYA) (719/107/1046/107=0.10800/-)</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>42756</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>42829</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034624589 — nadep nirman kary maipura gp imaliya</t>
+          <t>1734001046/RS/22012034317354 — SBM TOILET CONSTRUCTION ARVIND/RAMKUMAR CHAMAR (IMALIYA) (719/108/1046/108=0.10800/-)</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>42756</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>42795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034624591 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Sanosh Garij to Nadi 400Mt इमलिया</t>
+          <t>1734001046/RS/22012034317355 — SBM TOILET CONSTRUCTION BHAGWANDAS/KADORI LAL LODHI (IMALIYA) (719/109/1046/109=0.10800/-)</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>88000</v>
+        <v>10800</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>87815</v>
+        <v>10788</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44567</v>
+        <v>42756</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>44628</v>
+        <v>42829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034624603 — soakpit nirman kary gp imaliya tigadda ke pass</t>
+          <t>1734001046/RS/22012034583083 — शौचालय निर्माण कार्य कन्‍वर्जेंस 15Vitt सामुदायिक भवन के पास इमलिया</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>41881</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>44478</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>44750</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034644146 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Umar Nadi to Rambagas Sahu Home 130Mt  इमलिया</t>
+          <t>1734001046/RS/22012034624583 — nadep nirman kary tola mohallla gp imaliya</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>18528</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44617</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012034652114 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य कन्‍वर्जेंस SBM 15Vitt सामुदायिक भवन के पास इमलिया</t>
+          <t>1734001046/RS/22012034624585 — nadep nirman kary jhandachouk gp imaliya</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>44897</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44909</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012035135676 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Hanuman Mandir to Nadi Or 240Mt इमलिया</t>
+          <t>1734001046/RS/22012034624589 — nadep nirman kary maipura gp imaliya</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>42000</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>41634</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45699</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012035137184 — सीसीनाली सेलेब सहित निर्माण कार्य कन्‍वर्जेंस 15Vitt Rameshwar to Kamal Home 65Mt इमलिया</t>
+          <t>1734001046/RS/22012034624591 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Sanosh Garij to Nadi 400Mt इमलिया</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>29000</v>
+        <v>88000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>28449</v>
+        <v>87815</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45827</v>
+        <v>44567</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>46023</v>
+        <v>44628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012035138186 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Jhanda Chowk to Durgaji Manch 100Mt इमलिया</t>
+          <t>1734001046/RS/22012034624603 — soakpit nirman kary gp imaliya tigadda ke pass</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>14616</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45909</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734001046/RS/22012035138187 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Neelesh Home to Main Road 25Mt इमलिया</t>
+          <t>1734001046/RS/22012034644146 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Umar Nadi to Rambagas Sahu Home 130Mt  इमलिया</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>4000</v>
+        <v>19000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>3922.04</v>
+        <v>18528</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45888</v>
+        <v>44617</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>46023</v>
+        <v>44682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034322637 — CHECK DAM</t>
+          <t>1734001046/RS/22012034652114 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य कन्‍वर्जेंस SBM 15Vitt सामुदायिक भवन के पास इमलिया</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>22300</v>
+        <v>45000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>344</v>
+        <v>44897</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42854</v>
+        <v>44909</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>42972</v>
+        <v>45307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034323945 — नवीन तालाब निर्माण कार्य इमलिया    (354/354=1.65000/-)</t>
+          <t>1734001046/RS/22012035135676 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Hanuman Mandir to Nadi Or 240Mt इमलिया</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>165000</v>
+        <v>42000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>41634</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42835</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>45699</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>45772</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034381642 — नाला सुद़ढीकरण कार्य शातिधाम के पास इमलिया</t>
+          <t>1734001046/RS/22012035137184 — सीसीनाली सेलेब सहित निर्माण कार्य कन्‍वर्जेंस 15Vitt Rameshwar to Kamal Home 65Mt इमलिया</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>88600</v>
+        <v>29000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>28449</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>45827</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>46023</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034382109 — Recharge Pit With Nali Near Mohan Chamr Home (1253/18=0.16900/-)</t>
+          <t>1734001046/RS/22012035138186 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Jhanda Chowk to Durgaji Manch 100Mt इमलिया</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>16900</v>
+        <v>17000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>8772</v>
+        <v>14616</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43085</v>
+        <v>45909</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>44034</v>
+        <v>46100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034382113 — Recharge Pit With Nali Near Dasrath Chamar Home (1254/19=0.16900/-)</t>
+          <t>1734001046/RS/22012035138187 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Neelesh Home to Main Road 25Mt इमलिया</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>16900</v>
+        <v>4000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>8772</v>
+        <v>3922.04</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43085</v>
+        <v>45888</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>44034</v>
+        <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034382115 — Recharge Pit With Nali Near Dalchand Sen Home  (1255/20=0.16900/-)</t>
+          <t>1734001046/WC/22012034322637 — CHECK DAM</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>16900</v>
+        <v>22300</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>6020</v>
+        <v>344</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43092</v>
+        <v>42854</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44034</v>
+        <v>42972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034382120 — Recharge Pit With Nali Near Ramkumar Home (1256/17=0.16900/-)</t>
+          <t>1734001046/WC/22012034323945 — नवीन तालाब निर्माण कार्य इमलिया    (354/354=1.65000/-)</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>16900</v>
+        <v>165000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>11524</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43092</v>
-[...3 lines deleted...]
-      </c>
+        <v>42835</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034382126 — Recharge Pit With Nali Near Bhanu Mehra Home  (1257/16=0.16900/-)</t>
+          <t>1734001046/WC/22012034381642 — नाला सुद़ढीकरण कार्य शातिधाम के पास इमलिया</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>16900</v>
+        <v>88600</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>11524</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43092</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034382129 — Recharge Pit With Nali near Shanti Dham (1258/15=0.16900/-)</t>
+          <t>1734001046/WC/22012034382109 — Recharge Pit With Nali Near Mohan Chamr Home (1253/18=0.16900/-)</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>16900</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>11524</v>
+        <v>8772</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>43085</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034435603 — चेक डेम  निर्माण</t>
+          <t>1734001046/WC/22012034382113 — Recharge Pit With Nali Near Dasrath Chamar Home (1254/19=0.16900/-)</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>16900</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>8772</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43085</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>44034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034553862 — mitti katav roktham avam pitching kary rajkumar vishwakarma ke peeche se retaining wal pull tak gp i</t>
+          <t>1734001046/WC/22012034382115 — Recharge Pit With Nali Near Dalchand Sen Home  (1255/20=0.16900/-)</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>294630.75</v>
+        <v>16900</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>98040</v>
+        <v>6020</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43988</v>
+        <v>43092</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>44291</v>
+        <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034819610 — tollamohalla ke pass naala vitarikaran kary gp imaliya</t>
+          <t>1734001046/WC/22012034382120 — Recharge Pit With Nali Near Ramkumar Home (1256/17=0.16900/-)</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>16900</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>11524</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>43092</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>44034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034819621 — शान्तिधाम के पास जल निकासी हेतु कच्ची नाली का निर्माण कार्य इमलिया</t>
+          <t>1734001046/WC/22012034382126 — Recharge Pit With Nali Near Bhanu Mehra Home  (1257/16=0.16900/-)</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>34975</v>
+        <v>16900</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>22002</v>
+        <v>11524</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44457</v>
+        <v>43092</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>44750</v>
+        <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034819643 — जल निकासी के लिए कच्ची नाली निर्माण कार्य इमलिया</t>
+          <t>1734001046/WC/22012034382129 — Recharge Pit With Nali near Shanti Dham (1258/15=0.16900/-)</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>16900</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>11524</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>43085</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>44034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/22012034985183 — kacchi nali nirman kary ramesh to nadi gp imaliya</t>
+          <t>1734001046/WC/22012034435603 — चेक डेम  निर्माण</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44685</v>
+        <v>43491</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/9993660694 — रिचार्ज पिट सहनाली निर्माण NEAR HEMRAJ HOME (इमलिया) (3253/11=0.12900/-)</t>
+          <t>1734001046/WC/22012034553862 — mitti katav roktham avam pitching kary rajkumar vishwakarma ke peeche se retaining wal pull tak gp i</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>12900</v>
+        <v>294630.75</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>159</v>
+        <v>98040</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42343</v>
+        <v>43988</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>42362</v>
+        <v>44291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734001046/WC/9993660696 — रिचार्ज पिट सहनाली निर्माण NEAR CHIRONJI LAL SHOP (इमलिया) (3252/09=0.12900/-)</t>
+          <t>1734001046/WC/22012034819610 — tollamohalla ke pass naala vitarikaran kary gp imaliya</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>12900</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>10105</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Grass Land Development</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1734001046/WC/22012034819621 — शान्तिधाम के पास जल निकासी हेतु कच्ची नाली का निर्माण कार्य इमलिया</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>34975</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>22002</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>44750</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1734001046/WC/22012034819643 — जल निकासी के लिए कच्ची नाली निर्माण कार्य इमलिया</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>44423</v>
+      </c>
+      <c r="K489" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1734001046/WC/22012034985183 — kacchi nali nirman kary ramesh to nadi gp imaliya</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>44685</v>
+      </c>
+      <c r="K490" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1734001046/WC/9993660694 — रिचार्ज पिट सहनाली निर्माण NEAR HEMRAJ HOME (इमलिया) (3253/11=0.12900/-)</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>12900</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>159</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>42343</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>42362</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>1734001046/WC/9993660696 — रिचार्ज पिट सहनाली निर्माण NEAR CHIRONJI LAL SHOP (इमलिया) (3252/09=0.12900/-)</t>
+        </is>
+      </c>
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
+        <v>12900</v>
+      </c>
+      <c r="I492" s="2" t="n">
+        <v>10105</v>
+      </c>
+      <c r="J492" s="3" t="n">
+        <v>42343</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>42629</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
           <t>2026-2027</t>
         </is>
       </c>
-      <c r="C488" s="1" t="inlineStr">
+      <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D488" s="1" t="inlineStr">
+      <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
-      <c r="E488" s="1" t="inlineStr">
+      <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
-      <c r="F488" s="1" t="inlineStr">
+      <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1734001046/WC/VB/22012035332272 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य सामुदायिक भवन इमलिया</t>
         </is>
       </c>
-      <c r="G488" s="1" t="inlineStr">
+      <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H488" s="2" t="n">
+      <c r="H493" s="2" t="n">
         <v>30496.65</v>
       </c>
-      <c r="I488" s="2" t="n">
+      <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J488" s="3" t="n">
+      <c r="J493" s="3" t="n">
         <v>46235</v>
       </c>
-      <c r="K488" s="3"/>
+      <c r="K493" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>