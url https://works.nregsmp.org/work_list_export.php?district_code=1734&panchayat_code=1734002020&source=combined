--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K444"/>
+  <dimension ref="A1:K445"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 06:05:40</t>
+          <t>Exported on: 2026-10-21 04:12:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARSINGHPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7349,51 +7349,51 @@
       <c r="J157" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>44932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/3740957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124488104</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>14790</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>44706</v>
@@ -10336,73 +10336,73 @@
       <c r="J218" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/5660279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118594409</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>18270</v>
+        <v>20670</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
@@ -10434,10827 +10434,10874 @@
       <c r="J220" s="3" t="n">
         <v>42902</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6176060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124491676</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6176516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118856553</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6176826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118594433</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6179570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125776862</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6180143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121582049</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6181703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125776053</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6183509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121619957</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6184314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119351615</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6184694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120817516</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6185277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126802954</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6185744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121574553</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6185949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120795766</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6185957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118601917</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6187075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120792428</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6189134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107070762</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6189280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120803271</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6189522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119350019</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6189699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126803743</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6190732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120977874</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6190963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119362862</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6191687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125301642</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6193368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126082154</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6194848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121581169</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6194958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124502875</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6195262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118631023</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6195801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125063020</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6196349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124784739</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6197591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119353750</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6198234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125554208</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>4200</v>
+        <v>22500</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6200217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118841118</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6200788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120815198</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6200831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124477114</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6202639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120807345</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6202679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118601985</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6203028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125567677</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6203671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119349853</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6204508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120795666</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6205534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730398</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6205721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120807205</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6207722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124784291</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6210650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120786748</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6210906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125062331</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6211665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125061573</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>4200</v>
+        <v>25200</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6211784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119350485</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6212724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118856267</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6212738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125782383</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6214029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120792514</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6214268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126805210</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6216307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120795582</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6216497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126137513</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1734002020/IF/IAY/6216999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118841180</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/631990 — Construction of IAY House -IAY REG. NO. MP1030183</t>
+          <t>1734002020/IF/IAY/6314736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121575817</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>15131</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42803</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/632300 — Construction of IAY House -IAY REG. NO. MP1045385</t>
+          <t>1734002020/IF/IAY/631990 — Construction of IAY House -IAY REG. NO. MP1030183</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>15131</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42810</v>
+        <v>42803</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/632332 — Construction of IAY House -IAY REG. NO. MP1047309</t>
+          <t>1734002020/IF/IAY/632300 — Construction of IAY House -IAY REG. NO. MP1045385</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>15303</v>
+        <v>15131</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>42803</v>
+        <v>42810</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/632333 — Construction of IAY House -IAY REG. NO. MP1047318</t>
+          <t>1734002020/IF/IAY/632332 — Construction of IAY House -IAY REG. NO. MP1047309</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15131</v>
+        <v>15303</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42810</v>
+        <v>42803</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/632394 — Construction of IAY House -IAY REG. NO. MP1052853</t>
+          <t>1734002020/IF/IAY/632333 — Construction of IAY House -IAY REG. NO. MP1047318</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>15303</v>
+        <v>15131</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42789</v>
+        <v>42810</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/641101 — Construction of IAY House -IAY REG. NO. MP1039730</t>
+          <t>1734002020/IF/IAY/632394 — Construction of IAY House -IAY REG. NO. MP1052853</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>15528</v>
+        <v>15303</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42884</v>
+        <v>42789</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>43314</v>
+        <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/641234 — Construction of IAY House -IAY REG. NO. MP1047322</t>
+          <t>1734002020/IF/IAY/641101 — Construction of IAY House -IAY REG. NO. MP1039730</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>15564</v>
+        <v>15528</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>43278</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/641415 — Construction of IAY House -IAY REG. NO. MP1059349</t>
+          <t>1734002020/IF/IAY/641234 — Construction of IAY House -IAY REG. NO. MP1047322</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15480</v>
+        <v>15564</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42865</v>
+        <v>42884</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>43095</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/641589 — Construction of IAY House -IAY REG. NO. MP1073437</t>
+          <t>1734002020/IF/IAY/641415 — Construction of IAY House -IAY REG. NO. MP1059349</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>15552</v>
+        <v>15480</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42884</v>
+        <v>42865</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43278</v>
+        <v>43095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/646424 — Construction of IAY House -IAY REG. NO. MP1656888</t>
+          <t>1734002020/IF/IAY/641589 — Construction of IAY House -IAY REG. NO. MP1073437</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15475</v>
+        <v>15552</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42817</v>
+        <v>42884</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43171</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/646451 — Construction of IAY House -IAY REG. NO. MP1663503</t>
+          <t>1734002020/IF/IAY/646424 — Construction of IAY House -IAY REG. NO. MP1656888</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>15233</v>
+        <v>15475</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43399</v>
+        <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/986952 — Construction of IAY House -IAY REG. NO. MP1662346</t>
+          <t>1734002020/IF/IAY/646451 — Construction of IAY House -IAY REG. NO. MP1663503</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>15528</v>
+        <v>15233</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42928</v>
+        <v>42817</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43417</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/986954 — Construction of IAY House -IAY REG. NO. MP1663285</t>
+          <t>1734002020/IF/IAY/986952 — Construction of IAY House -IAY REG. NO. MP1662346</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>16620</v>
+        <v>15528</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42884</v>
+        <v>42928</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43354</v>
+        <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/986958 — Construction of IAY House -IAY REG. NO. MP1670353</t>
+          <t>1734002020/IF/IAY/986954 — Construction of IAY House -IAY REG. NO. MP1663285</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>15516</v>
+        <v>16620</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43286</v>
+        <v>43354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/986972 — Construction of IAY House -IAY REG. NO. MP1692052</t>
+          <t>1734002020/IF/IAY/986958 — Construction of IAY House -IAY REG. NO. MP1670353</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>15528</v>
+        <v>15516</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42902</v>
+        <v>42884</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/986976 — Construction of IAY House -IAY REG. NO. MP1694561</t>
+          <t>1734002020/IF/IAY/986972 — Construction of IAY House -IAY REG. NO. MP1692052</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>15480</v>
+        <v>15528</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42884</v>
+        <v>42902</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>43171</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/987000 — Construction of IAY House -IAY REG. NO. MP1740904</t>
+          <t>1734002020/IF/IAY/986976 — Construction of IAY House -IAY REG. NO. MP1694561</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>15474</v>
+        <v>15480</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42928</v>
+        <v>42884</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43399</v>
+        <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/987012 — Construction of IAY House -IAY REG. NO. MP1763255</t>
+          <t>1734002020/IF/IAY/987000 — Construction of IAY House -IAY REG. NO. MP1740904</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>15480</v>
+        <v>15474</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42884</v>
+        <v>42928</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43171</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/987087 — Construction of IAY House -IAY REG. NO. MP1917391</t>
+          <t>1734002020/IF/IAY/987012 — Construction of IAY House -IAY REG. NO. MP1763255</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>15576</v>
+        <v>15480</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42928</v>
+        <v>42884</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>43250</v>
+        <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/987089 — Construction of IAY House -IAY REG. NO. MP1921442</t>
+          <t>1734002020/IF/IAY/987087 — Construction of IAY House -IAY REG. NO. MP1917391</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>15504</v>
+        <v>15576</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42884</v>
+        <v>42928</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>43286</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/987109 — Construction of IAY House -IAY REG. NO. MP1953232</t>
+          <t>1734002020/IF/IAY/987089 — Construction of IAY House -IAY REG. NO. MP1921442</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>15612</v>
+        <v>15504</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42902</v>
+        <v>42884</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43428</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1734002020/IF/IAY/987114 — Construction of IAY House -IAY REG. NO. MP1957802</t>
+          <t>1734002020/IF/IAY/987109 — Construction of IAY House -IAY REG. NO. MP1953232</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>15504</v>
+        <v>15612</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42884</v>
+        <v>42902</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>43286</v>
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/136 — टेकापार मेढबंधान राजकुमार/बेजनाथ मेहरा</t>
+          <t>1734002020/IF/IAY/987114 — Construction of IAY House -IAY REG. NO. MP1957802</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>17683.6</v>
+        <v>15480</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>12784</v>
+        <v>15504</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>39902</v>
+        <v>42884</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>39909</v>
+        <v>43286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/173 — मेढबंधान कार्य रामलाल / छोटेलाल हरिजन</t>
+          <t>1734002020/LD/136 — टेकापार मेढबंधान राजकुमार/बेजनाथ मेहरा</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>17000</v>
+        <v>17683.6</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>12784</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>39970</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>39902</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>39909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034311965 — शांतिधाम निर्माण कार्य ग्राम खैरी (टेकापार)</t>
+          <t>1734002020/LD/173 — मेढबंधान कार्य रामलाल / छोटेलाल हरिजन</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>180000</v>
+        <v>17000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>158093.95</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42854</v>
-[...3 lines deleted...]
-      </c>
+        <v>39970</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034507411 — मेड़ बंधन हितग्राही लाईची बाई /मुन्नालाल जटाव ग्राम पंचयत टेकापार</t>
+          <t>1734002020/LD/22012034311965 — शांतिधाम निर्माण कार्य ग्राम खैरी (टेकापार)</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>34835.59</v>
+        <v>180000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>29640</v>
+        <v>158093.95</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44043</v>
+        <v>42854</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>44171</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034507412 — मेड़ बंधन हितग्राही पप्पू/दशरथ ठाकुर ग्राम पंचयत टेकापार</t>
+          <t>1734002020/LD/22012034507411 — मेड़ बंधन हितग्राही लाईची बाई /मुन्नालाल जटाव ग्राम पंचयत टेकापार</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>33659.88</v>
+        <v>34835.59</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>26220</v>
+        <v>29640</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>43961</v>
+        <v>44043</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>44038</v>
+        <v>44171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034507413 — मेड़ बंधन हितग्राही जीवनलाल/शिवचरण किरार ग्राम पंचयत टेकापार</t>
+          <t>1734002020/LD/22012034507412 — मेड़ बंधन हितग्राही पप्पू/दशरथ ठाकुर ग्राम पंचयत टेकापार</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>34835.59</v>
+        <v>33659.88</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>27360</v>
+        <v>26220</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43963</v>
+        <v>43961</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>44040</v>
+        <v>44038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034508152 — मेड़ बंधन कार्य रूपसिंघ ठाकुर/दयाल ठाकुर ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034507413 — मेड़ बंधन हितग्राही जीवनलाल/शिवचरण किरार ग्राम पंचयत टेकापार</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>33995.8</v>
+        <v>34835.59</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>25080</v>
+        <v>27360</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43961</v>
+        <v>43963</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034508155 — मेड़ बंधन कार्य शोभाराम /चेतराम किरार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034508152 — मेड़ बंधन कार्य रूपसिंघ ठाकुर/दयाल ठाकुर ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>33156.01</v>
+        <v>33995.8</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>25080</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43963</v>
+        <v>43961</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>44038</v>
+        <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034508161 — मेड़ बंधन कार्य धनराज/कञ्च्दी किरार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034508155 — मेड़ बंधन कार्य शोभाराम /चेतराम किरार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>32316.22</v>
+        <v>33156.01</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>23940</v>
+        <v>25080</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43967</v>
+        <v>43963</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>44040</v>
+        <v>44038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034509193 — मेड़ बंधन कार्यमहेंद्र/ हेमराजसिंह  ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034508161 — मेड़ बंधन कार्य धनराज/कञ्च्दी किरार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>34681.31</v>
+        <v>32316.22</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>20520</v>
+        <v>23940</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43976</v>
+        <v>43967</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034509194 — मेड़ बंधन कार्य शोभाराम /चेतराम किरार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034509193 — मेड़ बंधन कार्यमहेंद्र/ हेमराजसिंह  ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>34681.31</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>20520</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>43976</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>44040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034509601 — मेड़ बंधन कार्य शांतिबाई /हल्केकिरार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034509194 — मेड़ बंधन कार्य शोभाराम /चेतराम किरार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034509602 — मेड़ बंधन कार्य महेंद्र /हरिराम किरार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034509601 — मेड़ बंधन कार्य शांतिबाई /हल्केकिरार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>28161.83</v>
+        <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>21660</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43976</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034509603 — मेड़ बंधन कार्य प्रकाश/चेतराम किरार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034509602 — मेड़ बंधन कार्य महेंद्र /हरिराम किरार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>34681.31</v>
+        <v>28161.83</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>21660</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43991</v>
+        <v>43976</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034511522 — मेड़ बंधन कार्य रूपसिंघ नर्मदाप्रसाद/धर्मदास ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034509603 — मेड़ बंधन कार्य प्रकाश/चेतराम किरार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>27367.24</v>
+        <v>34681.31</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>25080</v>
+        <v>21660</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43978</v>
+        <v>43991</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034511523 — मेड़ बंधन कार्य रामरतन/हल्के प्रसादग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034511522 — मेड़ बंधन कार्य रूपसिंघ नर्मदाप्रसाद/धर्मदास ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>31421.57</v>
+        <v>27367.24</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>26220</v>
+        <v>25080</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>43990</v>
+        <v>43978</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034511524 — मेड़ बंधन कार्य मैहरवान /सीताराम किरारग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034511523 — मेड़ बंधन कार्य रामरतन/हल्के प्रसादग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>31421.57</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>25080</v>
+        <v>26220</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43978</v>
+        <v>43990</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>44038</v>
+        <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034516248 — मेड़ बंधन कार्य पार्वती बाई /राजाराम किरारग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034511524 — मेड़ बंधन कार्य मैहरवान /सीताराम किरारग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>31421.57</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>23160</v>
+        <v>25080</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44315</v>
+        <v>43978</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>44451</v>
+        <v>44038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034518252 — गौशाला  स्थल समतलीकरण ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034516248 — मेड़ बंधन कार्य पार्वती बाई /राजाराम किरारग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>150672.2</v>
+        <v>31421.57</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>146747.99</v>
+        <v>23160</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44026</v>
+        <v>44315</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034531315 — गौशाला चारागाह निर्माण ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034518252 — गौशाला  स्थल समतलीकरण ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>792213.45</v>
+        <v>150672.2</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>238060.72</v>
+        <v>146747.99</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44237</v>
+        <v>44026</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>46172</v>
+        <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542266 — मेड बंधान कार्य प्रह्लाद सिंह किरार /रामसेवक किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034531315 — गौशाला चारागाह निर्माण ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>33565.12</v>
+        <v>792213.45</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>26634</v>
+        <v>238060.72</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44287</v>
+        <v>44237</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>44451</v>
+        <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542267 — मेड बंधान कार्य रोशन किरार /नेतराम किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542266 — मेड बंधान कार्य प्रह्लाद सिंह किरार /रामसेवक किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>33233.89</v>
+        <v>33565.12</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>28950</v>
+        <v>26634</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44478</v>
+        <v>44287</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>44588</v>
+        <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542268 — मेड बंधान कार्य रामरतन किरार/ परसादी किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542267 — मेड बंधान कार्य रोशन किरार /नेतराम किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>33896.34</v>
+        <v>33233.89</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>24318</v>
+        <v>28950</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44343</v>
+        <v>44478</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>44451</v>
+        <v>44588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542269 — मेड बंधान कार्य पप्पू ठाकुर  ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542268 — मेड बंधान कार्य रामरतन किरार/ परसादी किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>34910.06</v>
+        <v>33896.34</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>25476</v>
+        <v>24318</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44329</v>
+        <v>44343</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542270 — मेड बंधान कार्य राजेश गौंड /बाबूलाल गौंड ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542269 — मेड बंधान कार्य पप्पू ठाकुर  ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>3385.07</v>
+        <v>34910.06</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>2316</v>
+        <v>25476</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44294</v>
+        <v>44329</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542271 — मेड बंधान कार्य चोखेलाल जाटव /परसादी जाटव ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542270 — मेड बंधान कार्य राजेश गौंड /बाबूलाल गौंड ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>33565.12</v>
+        <v>3385.07</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>44294</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>44451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542272 — मेड बंधान कार्य गोविन्द प्रसाद /गुल्ले सिंह ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542271 — मेड बंधान कार्य चोखेलाल जाटव /परसादी जाटव ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>34393.17</v>
+        <v>33565.12</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>27792</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44287</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542273 — मेड बंधान कार्य भोजराज किरार/घासीराम  ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542272 — मेड बंधान कार्य गोविन्द प्रसाद /गुल्ले सिंह ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>33896.34</v>
+        <v>34393.17</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>27792</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44343</v>
+        <v>44287</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542280 — मेड बंधान कार्य नरेन्द्र किरार /देवी सिंह ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542273 — मेड बंधान कार्य भोजराज किरार/घासीराम  ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>34573.6</v>
+        <v>33896.34</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>24318</v>
+        <v>27792</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034542281 — मेड बंधान कार्य नर्वदी बाई /कन्च्दी लाल किरारग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542280 — मेड बंधान कार्य नरेन्द्र किरार /देवी सिंह ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>33730.73</v>
+        <v>34573.6</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>28950</v>
+        <v>24318</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44287</v>
+        <v>44343</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034544359 — मेड बंधान कार्य छत्री किरार/शंकरलाल  किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034542281 — मेड बंधान कार्य नर्वदी बाई /कन्च्दी लाल किरारग्राम टेकापार</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>34061.96</v>
+        <v>33730.73</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>6948</v>
+        <v>28950</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44343</v>
+        <v>44287</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>44592</v>
+        <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034544360 — मेड बंधान कार्य मोहनलाल /कन्च्दी  किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034544359 — मेड बंधान कार्य छत्री किरार/शंकरलाल  किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>34068.91</v>
+        <v>34061.96</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>27792</v>
+        <v>6948</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>44588</v>
+        <v>44592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034544361 — मेड बंधान कार्य टीकाराम किरार/रम्मू  किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034544360 — मेड बंधान कार्य मोहनलाल /कन्च्दी  किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>34910.06</v>
+        <v>34068.91</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>27792</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44485</v>
+        <v>44343</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>44588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034544468 — मेड बंधान कार्य शिवचरन सिंह/ कंधई  किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034544361 — मेड बंधान कार्य टीकाराम किरार/रम्मू  किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>34748.5</v>
+        <v>34910.06</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>26634</v>
+        <v>27792</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44343</v>
+        <v>44485</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>44451</v>
+        <v>44588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034545924 — मेड बंधान कार्य रामकुमार महरा /बैजनाथ मेहरा ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034544468 — मेड बंधान कार्य शिवचरन सिंह/ कंधई  किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>34573.6</v>
+        <v>34748.5</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>26634</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44336</v>
+        <v>44343</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034545926 — मेड बंधान कार्य दशरथ किरार/केशरलाल किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034545924 — मेड बंधान कार्य रामकुमार महरा /बैजनाथ मेहरा ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>34068.91</v>
+        <v>34573.6</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>27792</v>
+        <v>26634</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44343</v>
+        <v>44336</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034549076 — मेड बंधान कार्य प्रभा बाई/ खिलान  किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034545926 — मेड बंधान कार्य दशरथ किरार/केशरलाल किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>34741.83</v>
+        <v>34068.91</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>27792</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44350</v>
+        <v>44343</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034549077 — मेड बंधान कार्य इन्दर सिंह/बालाराम मेहरा ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034549076 — मेड बंधान कार्य प्रभा बाई/ खिलान  किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>34573.6</v>
+        <v>34741.83</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>22926</v>
+        <v>27792</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>44350</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>45065</v>
+        <v>44451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034549078 — मेड बंधान कार्य राजेश कुमार/भगवानदास किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034549077 — मेड बंधान कार्य इन्दर सिंह/बालाराम मेहरा ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>34405.37</v>
+        <v>34573.6</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>26634</v>
+        <v>22926</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44492</v>
+        <v>44350</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>44590</v>
+        <v>45065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034549080 — मेड बंधान कार्य चम्पा बाई/श.भीकम सिंह मेहरा ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034549078 — मेड बंधान कार्य राजेश कुमार/भगवानदास किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>34068.91</v>
+        <v>34405.37</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>28026</v>
+        <v>26634</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44350</v>
+        <v>44492</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>45065</v>
+        <v>44590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034556847 — मेड बंधान कार्य सुखदेवी बाई /बाबूलाल गोंड ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034549080 — मेड बंधान कार्य चम्पा बाई/श.भीकम सिंह मेहरा ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>33900.68</v>
+        <v>34068.91</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>27792</v>
+        <v>28026</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>44350</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>44451</v>
+        <v>45065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034556848 — मेड बंधान कार्य दामोदरकिरार/केरालाल किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034556847 — मेड बंधान कार्य सुखदेवी बाई /बाबूलाल गोंड ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>35197.08</v>
+        <v>33900.68</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>27792</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>44451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034556849 — मेड बंधान कार्य सोवरनकिरार/खिलान किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034556848 — मेड बंधान कार्य दामोदरकिरार/केरालाल किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>34687.97</v>
+        <v>35197.08</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>25476</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44541</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034556851 — मेड बंधान कार्य छोटेलाल किरार/बाबूलाल किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034556849 — मेड बंधान कार्य सोवरनकिरार/खिलान किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>34348.57</v>
+        <v>34687.97</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>26634</v>
+        <v>25476</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44478</v>
+        <v>44541</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>44590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034558063 — मेड बंधान कार्य शांति बाई/हल्के प्रसाद किरार ग्राम टेकापार</t>
+          <t>1734002020/LD/22012034556851 — मेड बंधान कार्य छोटेलाल किरार/बाबूलाल किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>34009.17</v>
+        <v>34348.57</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>26634</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>44478</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>44590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/22012034601908 — खेल मैदान विस्तारीकरण ग्राम पंचायत टेकापार</t>
+          <t>1734002020/LD/22012034558063 — मेड बंधान कार्य शांति बाई/हल्के प्रसाद किरार ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>316709.52</v>
+        <v>34009.17</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>200825</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/3799430889 — TEKAPAR KHEL MAIDAN NIRMAN  KARYA</t>
+          <t>1734002020/LD/22012034601908 — खेल मैदान विस्तारीकरण ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>265800</v>
+        <v>316709.52</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>35732</v>
+        <v>200825</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41698</v>
+        <v>45358</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>41913</v>
+        <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/39 — टैक्ापार चरनलाल /सुंगधी मेड् वधान</t>
+          <t>1734002020/LD/3799430889 — TEKAPAR KHEL MAIDAN NIRMAN  KARYA</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>17683</v>
+        <v>265800</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>6916</v>
+        <v>35732</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>39884</v>
+        <v>41698</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>39901</v>
+        <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/428 — टेकापार मेढबंधान कार्य देवीसिंह/बाबूलाल किरार</t>
+          <t>1734002020/LD/39 — टैक्ापार चरनलाल /सुंगधी मेड् वधान</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>6100</v>
+        <v>17683</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>5100</v>
+        <v>6916</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>40333</v>
+        <v>39884</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>40283</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/49 — टेकापार मेढबंधान कार्य हनुमत/काशीराम</t>
+          <t>1734002020/LD/428 — टेकापार मेढबंधान कार्य देवीसिंह/बाबूलाल किरार</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>17683.6</v>
+        <v>6100</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>16424</v>
+        <v>5100</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>39930</v>
+        <v>40333</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>41356</v>
+        <v>40283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/52 — टेकापार मेडबंधान गनेश/बुदधा बसोर</t>
+          <t>1734002020/LD/49 — टेकापार मेढबंधान कार्य हनुमत/काशीराम</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>17600</v>
+        <v>17683.6</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>16424</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>39918</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>39930</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>41356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/53 — टेकापार मिटठू/परसादी मेडबंधान</t>
+          <t>1734002020/LD/52 — टेकापार मेडबंधान गनेश/बुदधा बसोर</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>17683</v>
+        <v>17600</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>39953</v>
+        <v>39918</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1734002020/LD/685 — टेकापार मैदान समतलीकरण व दीवाल निर्माण कार्य</t>
+          <t>1734002020/LD/53 — टेकापार मिटठू/परसादी मेडबंधान</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>112000</v>
+        <v>17683</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>83213.31</v>
+        <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>40537</v>
-[...3 lines deleted...]
-      </c>
+        <v>39953</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1734002020/PG/22012034306161 — खेल मैदान निर्माण कार्य ग्राम खैरी, टेकापार</t>
+          <t>1734002020/LD/685 — टेकापार मैदान समतलीकरण व दीवाल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>117000</v>
+        <v>112000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>172</v>
+        <v>83213.31</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42854</v>
+        <v>40537</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43227</v>
+        <v>40458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1734002020/PG/9425896070 — खेल मैदान निर्माण कार्य ग्राम टेकापार</t>
+          <t>1734002020/PG/22012034306161 — खेल मैदान निर्माण कार्य ग्राम खैरी, टेकापार</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>353000</v>
+        <v>117000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>120576</v>
+        <v>172</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42829</v>
+        <v>42854</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43301</v>
+        <v>43227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/196 — टेकापार अशोक खोजर के मकान से बाखर तक सीसी रोड</t>
+          <t>1734002020/PG/9425896070 — खेल मैदान निर्माण कार्य ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>95180</v>
+        <v>353000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>45252.94</v>
+        <v>120576</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>40134</v>
+        <v>42829</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>40157</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/203 — टेकापार सी0सी0 रोड</t>
+          <t>1734002020/RC/196 — टेकापार अशोक खोजर के मकान से बाखर तक सीसी रोड</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>94120</v>
+        <v>95180</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>46137.3</v>
+        <v>45252.94</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>40158</v>
+        <v>40134</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>40175</v>
+        <v>40157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034167715 — मिटटी मुरम बजरा कार्य टेकापार से काचरकोना ग्राम टे</t>
+          <t>1734002020/RC/203 — टेकापार सी0सी0 रोड</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>490000</v>
+        <v>94120</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>281723.7</v>
+        <v>46137.3</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41418</v>
+        <v>40158</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>41913</v>
+        <v>40175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034171476 — टेकापार सी सी रोड नाली निर्माण वार्ड क्र0 03</t>
+          <t>1734002020/RC/22012034167715 — मिटटी मुरम बजरा कार्य टेकापार से काचरकोना ग्राम टे</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>86000</v>
+        <v>490000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>85564</v>
+        <v>281723.7</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41435</v>
+        <v>41418</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>41624</v>
+        <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034177221 — TEKAPAR C C ROAD AND NALI NIRMAN GHYANSHYAM KE MAK</t>
+          <t>1734002020/RC/22012034171476 — टेकापार सी सी रोड नाली निर्माण वार्ड क्र0 03</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>55000</v>
+        <v>86000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>55434</v>
+        <v>85564</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41440</v>
+        <v>41435</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>41624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034184373 — TEKAPAR PANCHPARMESHWAR+NREGA CC ROAD KAMAT KE MAKAN SE   BAKHAR SE HAKAM TAK</t>
+          <t>1734002020/RC/22012034177221 — TEKAPAR C C ROAD AND NALI NIRMAN GHYANSHYAM KE MAK</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>55434</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41246</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>41440</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>41624</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034184381 — TEKAPAR PANCHPARMESHWER+MGNREGA CC ROAD KAMAT</t>
+          <t>1734002020/RC/22012034184373 — TEKAPAR PANCHPARMESHWAR+NREGA CC ROAD KAMAT KE MAKAN SE   BAKHAR SE HAKAM TAK</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>113000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>112996</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41537</v>
-[...3 lines deleted...]
-      </c>
+        <v>41246</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034199401 — TEKAPAR MITTI MURAM BAJRA SADAK NIRMAN KARYA TALAI</t>
+          <t>1734002020/RC/22012034184381 — TEKAPAR PANCHPARMESHWER+MGNREGA CC ROAD KAMAT</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>490000</v>
+        <v>113000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>112996</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41384</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>41537</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034209215 — टेकापार मनरेगा  खेत सड़क निर्माण शयमलाल किरार के खेत से मोटे जाने बाले खेतो की ओर</t>
+          <t>1734002020/RC/22012034199401 — TEKAPAR MITTI MURAM BAJRA SADAK NIRMAN KARYA TALAI</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>1245000</v>
+        <v>490000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>950819.87</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>41384</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034223820 — TEKAPAR SUDUR SADAK PAPPU JATAV KE KHET SE KADHORI</t>
+          <t>1734002020/RC/22012034209215 — टेकापार मनरेगा  खेत सड़क निर्माण शयमलाल किरार के खेत से मोटे जाने बाले खेतो की ओर</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>397000</v>
+        <v>1245000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>329463.28</v>
+        <v>950819.87</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41824</v>
+        <v>41698</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034290751 — मनरेगा खेत सड़क निर्माण शिवद्याल के खेत से केवल के खेत की ओर एंड नाले की ओर</t>
+          <t>1734002020/RC/22012034223820 — TEKAPAR SUDUR SADAK PAPPU JATAV KE KHET SE KADHORI</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>1497000</v>
+        <v>397000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>4929</v>
+        <v>329463.28</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42344</v>
+        <v>41824</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43148</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034293892 — पंचपरमेश्वर+मनरेगा सीसी सड़क निर्माण नाली वार्ड क्रमांक 06 09 10 11 में ग्राम टेकापार</t>
+          <t>1734002020/RC/22012034290751 — मनरेगा खेत सड़क निर्माण शिवद्याल के खेत से केवल के खेत की ओर एंड नाले की ओर</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>171000</v>
+        <v>1497000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>170410</v>
+        <v>4929</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42360</v>
+        <v>42344</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>42543</v>
+        <v>43148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034299315 — सुदूर सड़क निर्माण मुख्य मार्ग से द्वारकाप्रसाद किरार की टपरिया तक ग्राम टेकापार</t>
+          <t>1734002020/RC/22012034293892 — पंचपरमेश्वर+मनरेगा सीसी सड़क निर्माण नाली वार्ड क्रमांक 06 09 10 11 में ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>1397000</v>
+        <v>171000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>874221.43</v>
+        <v>170410</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42462</v>
+        <v>42360</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43296</v>
+        <v>42543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034301609 — Khetsadak</t>
+          <t>1734002020/RC/22012034299315 — सुदूर सड़क निर्माण मुख्य मार्ग से द्वारकाप्रसाद किरार की टपरिया तक ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>1397000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>874221.43</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42353</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>42462</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>43296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034315731 — पंचपरमेश्वर+मनरेगा सी.सी रोड़ नाली निर्माण पंचायत भवन से केवल प्रजापति के मकान की ऒर</t>
+          <t>1734002020/RC/22012034301609 — Khetsadak</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>118000</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>118236</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42685</v>
-[...3 lines deleted...]
-      </c>
+        <v>42353</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034315732 — सी.सी रोड़ नाली निर्माण पंचायत भवन से केवल प्रजापति के मकान की ऒर</t>
+          <t>1734002020/RC/22012034315731 — पंचपरमेश्वर+मनरेगा सी.सी रोड़ नाली निर्माण पंचायत भवन से केवल प्रजापति के मकान की ऒर</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>118000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>118236</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>42685</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>42818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034334183 — सांसदनिधि +मनरेगा सी सी रोड निर्माण गंगई मुख्य मार्ग  से शांति धाम की ओर</t>
+          <t>1734002020/RC/22012034315732 — सी.सी रोड़ नाली निर्माण पंचायत भवन से केवल प्रजापति के मकान की ऒर</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>255000</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>54696</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42986</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034372282 — डी पी आर  सी सी रोड नाली निर्माण भोजराज के मकान से कामत के मकान की ओर</t>
+          <t>1734002020/RC/22012034334183 — सांसदनिधि +मनरेगा सी सी रोड निर्माण गंगई मुख्य मार्ग  से शांति धाम की ओर</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>57000</v>
+        <v>255000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>60552</v>
+        <v>54696</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>43267</v>
+        <v>42986</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43470</v>
+        <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034372301 — डीपीआर पंचपरमेश्वर सीसीरोड निर्माण कार्य पप्पू जाटव के मकान से नदी की ओर जाने वाले रास्ते की ओर</t>
+          <t>1734002020/RC/22012034372282 — डी पी आर  सी सी रोड नाली निर्माण भोजराज के मकान से कामत के मकान की ओर</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>103000</v>
+        <v>57000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>112578</v>
+        <v>60552</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>43267</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43467</v>
+        <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034375981 — सुदूर सडक निर्माण कार्य</t>
+          <t>1734002020/RC/22012034372301 — डीपीआर पंचपरमेश्वर सीसीरोड निर्माण कार्य पप्पू जाटव के मकान से नदी की ओर जाने वाले रास्ते की ओर</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>103000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>112578</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>43267</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>43467</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034389675 — डी पी आर सी  सी रोड नाली निर्माण धनिराम इमलिया बारे के घर से  खूबचनद्र ओर घ्यानी किरार के घर से  नार</t>
+          <t>1734002020/RC/22012034375981 — सुदूर सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>37944</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034437347 — डी पी आर सी सी रोड नाली निर्माण ज्ञानी के घर से नारायण मेहरा ओर मनोज यादव के घर से इमरत जटाव टेकापार</t>
+          <t>1734002020/RC/22012034389675 — डी पी आर सी  सी रोड नाली निर्माण धनिराम इमलिया बारे के घर से  खूबचनद्र ओर घ्यानी किरार के घर से  नार</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>40080</v>
+        <v>37944</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>43738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034449716 — डी पी आर सी सी रोड नाली निर्माण नदी से रामकिशन की घर की ओर ग्राम खैरी ग्राम पंचायत टेकापार</t>
+          <t>1734002020/RC/22012034437347 — डी पी आर सी सी रोड नाली निर्माण ज्ञानी के घर से नारायण मेहरा ओर मनोज यादव के घर से इमरत जटाव टेकापार</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>83100</v>
+        <v>40000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>71456</v>
+        <v>40080</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43630</v>
+        <v>43532</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43902</v>
+        <v>43738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034481550 — उनयन सी सी रोड निर्माण कार्य ग्राम टेकापार वाखर से हीरलाल किरार के घर की ओर</t>
+          <t>1734002020/RC/22012034449716 — डी पी आर सी सी रोड नाली निर्माण नदी से रामकिशन की घर की ओर ग्राम खैरी ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>52000</v>
+        <v>83100</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>50688</v>
+        <v>71456</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43772</v>
+        <v>43630</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>43902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034481555 — उनयन सी सी रोड निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से ओंकार किरार की ओर</t>
+          <t>1734002020/RC/22012034481550 — उनयन सी सी रोड निर्माण कार्य ग्राम टेकापार वाखर से हीरलाल किरार के घर की ओर</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>51920</v>
+        <v>50688</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43779</v>
+        <v>43772</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>43902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034481557 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से नेतराम जटाव के घर ओर</t>
+          <t>1734002020/RC/22012034481555 — उनयन सी सी रोड निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से ओंकार किरार की ओर</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>45000</v>
+        <v>52000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>46020</v>
+        <v>51920</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43857</v>
+        <v>43779</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>44200</v>
+        <v>43902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034481558 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार पंचवन से कालोनी की ओर</t>
+          <t>1734002020/RC/22012034481557 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से नेतराम जटाव के घर ओर</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>46020</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>43857</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>44200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034481559 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार पंचवन से कालोनी की ओर</t>
+          <t>1734002020/RC/22012034481558 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार पंचवन से कालोनी की ओर</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>118000</v>
+        <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>117568</v>
+        <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43777</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034516237 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से रामेश्वर ओर देवी से रामजीवन ओर जयराम के घर</t>
+          <t>1734002020/RC/22012034481559 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार पंचवन से कालोनी की ओर</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>102000</v>
+        <v>118000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>105640</v>
+        <v>117568</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43896</v>
+        <v>43777</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>44205</v>
+        <v>43902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034516264 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार रामरतन के घर से मोहकम के घर की ओर</t>
+          <t>1734002020/RC/22012034516237 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से रामेश्वर ओर देवी से रामजीवन ओर जयराम के घर</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>34000</v>
+        <v>102000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>105640</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>43896</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>44205</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034518500 — एप्रोच सड़क निर्माण आम रास्ता से शांति  धाम की ओर</t>
+          <t>1734002020/RC/22012034516264 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार रामरतन के घर से मोहकम के घर की ओर</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>1252316.4</v>
+        <v>34000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>835917.79</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43908</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034532102 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से सामुदायिक भवन (पंचायत भवन) तक</t>
+          <t>1734002020/RC/22012034518500 — एप्रोच सड़क निर्माण आम रास्ता से शांति  धाम की ओर</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>119000</v>
+        <v>1252316.4</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>835917.79</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43983</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>43908</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034560620 — ग्राम टेकापार श्री सतीश के घर से काचरकोना नाले की ओर सुदूर सड़क निर्माण</t>
+          <t>1734002020/RC/22012034532102 — सी सी रोड नाली निर्माण कार्य ग्राम टेकापार मुख्य मार्ग से सामुदायिक भवन (पंचायत भवन) तक</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>1387842.55</v>
+        <v>119000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>1360234.95</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44265</v>
-[...3 lines deleted...]
-      </c>
+        <v>43983</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034560621 — ग्राम टेकापार श्री कमलेश गसोनिया के घर से लक्मण सिंह के खेत की ओर खेत/ सुदूर सड़क निर्माण</t>
+          <t>1734002020/RC/22012034560620 — ग्राम टेकापार श्री सतीश के घर से काचरकोना नाले की ओर सुदूर सड़क निर्माण</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>1356542.27</v>
+        <v>1387842.55</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>1328292.18</v>
+        <v>1360234.95</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44272</v>
+        <v>44265</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45311</v>
+        <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034561589 — उनयन सी सी रोड नाली निर्माण प्रहलाद रामकिशोर के घर से घनश्याम पटेल के मकान की ओर</t>
+          <t>1734002020/RC/22012034560621 — ग्राम टेकापार श्री कमलेश गसोनिया के घर से लक्मण सिंह के खेत की ओर खेत/ सुदूर सड़क निर्माण</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>52000</v>
+        <v>1356542.27</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>55584</v>
+        <v>1328292.18</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44294</v>
+        <v>44272</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>44451</v>
+        <v>45311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034593065 — ग्राम टेकापार सीमेंट क्रकीट साईंड सोल्डर  निर्माण कार्य कमोद वसोर के घर से राजेश ठाकुर के घर ओर</t>
+          <t>1734002020/RC/22012034561589 — उनयन सी सी रोड नाली निर्माण प्रहलाद रामकिशोर के घर से घनश्याम पटेल के मकान की ओर</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>55584</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>44294</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>44451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034593070 — ग्राम टेकापार सीमेंट क्रकीट साईंड सोल्डर  निर्माण कार्य कमोद वसोर के घर से राजेश ठाकुर के घर ओर</t>
+          <t>1734002020/RC/22012034593065 — ग्राम टेकापार सीमेंट क्रकीट साईंड सोल्डर  निर्माण कार्य कमोद वसोर के घर से राजेश ठाकुर के घर ओर</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>107000</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034593072 — सीमेंट क्राकीट साइड सोल्डर निर्माण ई कछ से रमेश परसुइया के मकान तक दोनों तरफ के सोल्डर</t>
+          <t>1734002020/RC/22012034593070 — ग्राम टेकापार सीमेंट क्रकीट साईंड सोल्डर  निर्माण कार्य कमोद वसोर के घर से राजेश ठाकुर के घर ओर</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>134000</v>
+        <v>107000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>121574</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44878</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034660155 — सी सी रोड निर्माण (उनयन) कार्य हीरालाल के घर से खुशीलाल के घर की ओर</t>
+          <t>1734002020/RC/22012034593072 — सीमेंट क्राकीट साइड सोल्डर निर्माण ई कछ से रमेश परसुइया के मकान तक दोनों तरफ के सोल्डर</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>134000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>121574</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>44878</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>45293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034660890 — सीसी रोड निर्माण कार्य उन्नयन हीरालाल के घर से खुसी लाल के घर की ओर</t>
+          <t>1734002020/RC/22012034660155 — सी सी रोड निर्माण (उनयन) कार्य हीरालाल के घर से खुशीलाल के घर की ओर</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>24922</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45365</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034821832 — सी सी रॉड उन्यन  निर्माण  दयाल के घर से रामस्वरूप के घर की ओर ग्राम पंचायत टेकापार</t>
+          <t>1734002020/RC/22012034660890 — सीसी रोड निर्माण कार्य उन्नयन हीरालाल के घर से खुसी लाल के घर की ओर</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>23000</v>
+        <v>25000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>22796.88</v>
+        <v>24922</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45519</v>
+        <v>45365</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>45582</v>
+        <v>45454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/22012034828169 — सी सी सड़क निर्माण उन्यन कार्य कमलेश गसोनिया के घर से khargo बाई के घर की ओर</t>
+          <t>1734002020/RC/22012034821832 — सी सी रॉड उन्यन  निर्माण  दयाल के घर से रामस्वरूप के घर की ओर ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>24000</v>
+        <v>23000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>22842</v>
+        <v>22796.88</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45581</v>
+        <v>45519</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>45787</v>
+        <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/234 — टेकापार सीमेटं सड्क एनआरजी विधायक निधि</t>
+          <t>1734002020/RC/22012034828169 — सी सी सड़क निर्माण उन्यन कार्य कमलेश गसोनिया के घर से khargo बाई के घर की ओर</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>19300</v>
+        <v>24000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>88298.3</v>
+        <v>22842</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>40179</v>
+        <v>45581</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>40207</v>
+        <v>45787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/255 — टेकापार मिटटी बजरा सडक कस्‍तूरचंद के खेत से मोटे रास्‍ता तक</t>
+          <t>1734002020/RC/234 — टेकापार सीमेटं सड्क एनआरजी विधायक निधि</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>499000</v>
+        <v>19300</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>472627.6</v>
+        <v>88298.3</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40292</v>
+        <v>40179</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>41081</v>
+        <v>40207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/327 — टेकापार सी.सी.रोड रामजी के मंदिर से आम रास्‍ता तक (nregs+विधायक निधि)</t>
+          <t>1734002020/RC/255 — टेकापार मिटटी बजरा सडक कस्‍तूरचंद के खेत से मोटे रास्‍ता तक</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>83960</v>
+        <v>499000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>35958</v>
+        <v>472627.6</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40477</v>
+        <v>40292</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>40660</v>
+        <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/425 — टेकापार सीसीरोड रामजानकी मंदिर से रामरतन के मकान की ओर</t>
+          <t>1734002020/RC/327 — टेकापार सी.सी.रोड रामजी के मंदिर से आम रास्‍ता तक (nregs+विधायक निधि)</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>152400</v>
+        <v>83960</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>52111.98</v>
+        <v>35958</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40772</v>
+        <v>40477</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>40806</v>
+        <v>40660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/543 — पंचपरमेश्‍वर+मनरेगा सीसीरोड नाली निर्माण दौलत के मकान से कमलेश गसेनिया तक</t>
+          <t>1734002020/RC/425 — टेकापार सीसीरोड रामजानकी मंदिर से रामरतन के मकान की ओर</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>188000</v>
+        <v>152400</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>85094</v>
+        <v>52111.98</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>40993</v>
+        <v>40772</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>41066</v>
+        <v>40806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/545 — टेकापार सीसीरोड निर्माण कार्य नाली सहित</t>
+          <t>1734002020/RC/543 — पंचपरमेश्‍वर+मनरेगा सीसीरोड नाली निर्माण दौलत के मकान से कमलेश गसेनिया तक</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>185000</v>
+        <v>188000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>84708</v>
+        <v>85094</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41014</v>
+        <v>40993</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>41066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/596 — टैकापार सीसीरोड पंचपरमेशवर+मनरेगा मुलायाम के घर से प्रहलाद तक</t>
+          <t>1734002020/RC/545 — टेकापार सीसीरोड निर्माण कार्य नाली सहित</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>300000</v>
+        <v>185000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>146760.92</v>
+        <v>84708</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41058</v>
+        <v>41014</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41218</v>
+        <v>41066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/621 — पंचपरमेश्‍वर+मनरेगा आंतरिक सीसीरोड एवं नाली मुन्‍नालाल लखटिया से फूलसींग के मकान तक ग्राम टेकापार</t>
+          <t>1734002020/RC/596 — टैकापार सीसीरोड पंचपरमेशवर+मनरेगा मुलायाम के घर से प्रहलाद तक</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>188000</v>
+        <v>300000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>78937.16</v>
+        <v>146760.92</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41085</v>
+        <v>41058</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>41218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/729 — 1734002020/RC/729</t>
+          <t>1734002020/RC/621 — पंचपरमेश्‍वर+मनरेगा आंतरिक सीसीरोड एवं नाली मुन्‍नालाल लखटिया से फूलसींग के मकान तक ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>188000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>76209.8</v>
+        <v>78937.16</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41269</v>
+        <v>41085</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>41356</v>
+        <v>41218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RC/730 — 1734002020/RC/730</t>
+          <t>1734002020/RC/729 — 1734002020/RC/729</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>51886.7</v>
+        <v>76209.8</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41255</v>
+        <v>41269</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>41356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034436090 — NADEP NIRMAN WORK</t>
+          <t>1734002020/RC/730 — 1734002020/RC/730</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>51886.7</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>41255</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>41356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034439653 — नाड़ेप निर्माण कार्य ग्राम पंचायत टेकापार</t>
+          <t>1734002020/RS/22012034436090 — NADEP NIRMAN WORK</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>8688</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034439749 — नाड़ेप निर्माण कार्य ग्राम पंचयत टेकापार</t>
+          <t>1734002020/RS/22012034439653 — नाड़ेप निर्माण कार्य ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>7200</v>
+        <v>8688</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>44098</v>
+        <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034439755 — नाड़ेप निर्माण कार्य ग्राम पंचयत टेकापार</t>
+          <t>1734002020/RS/22012034439749 — नाड़ेप निर्माण कार्य ग्राम पंचयत टेकापार</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>8340</v>
+        <v>7200</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>44171</v>
+        <v>44098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034442380 — टेकापार नाड़ेप निर्माण कार्य (पंचयत भवन के पास)ग्राम टेकापार</t>
+          <t>1734002020/RS/22012034439755 — नाड़ेप निर्माण कार्य ग्राम पंचयत टेकापार</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>8340</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43622</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034478447 — ग्राम पंचायत टेकापार पंचायत भवन के पास सोकता गढ़ा निर्माण कार्य</t>
+          <t>1734002020/RS/22012034442380 — टेकापार नाड़ेप निर्माण कार्य (पंचयत भवन के पास)ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>9023.67</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>1140</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43946</v>
-[...3 lines deleted...]
-      </c>
+        <v>43622</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034478448 — ग्राम पंचायत टेकापार पंचवन  के पास सोकता गढ़ा निर्माण कार्य</t>
+          <t>1734002020/RS/22012034478447 — ग्राम पंचायत टेकापार पंचायत भवन के पास सोकता गढ़ा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>9420.38</v>
+        <v>9023.67</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>2280</v>
+        <v>1140</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43945</v>
+        <v>43946</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>44171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034478449 — ग्राम पंचायत टेकापार गोविंद मागीया  के पास सोकता गढ़ा निर्माण कार्य</t>
+          <t>1734002020/RS/22012034478448 — ग्राम पंचायत टेकापार पंचवन  के पास सोकता गढ़ा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>9023.67</v>
+        <v>9420.38</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>1140</v>
+        <v>2280</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>43945</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>44171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034478450 — ग्राम पंचायत टेकापार चोखेलाल जटाव के पास सोकता गढ़ा निर्माण कार्य</t>
+          <t>1734002020/RS/22012034478449 — ग्राम पंचायत टेकापार गोविंद मागीया  के पास सोकता गढ़ा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>9023.67</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>1140</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>43945</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>44171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034503125 — ग्राम  पंचायत  टेकापार -सामुदायिक स्वछता परिसर निर्माण कार्य कालोनी के पास ग्रामपंचायत टेकापार</t>
+          <t>1734002020/RS/22012034478450 — ग्राम पंचायत टेकापार चोखेलाल जटाव के पास सोकता गढ़ा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>43392</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44173</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034511008 — ग्राम टेकापार सी सी नाली  निर्माण कार्य अशोक खोजर के घर से देवी खोजर व् राजेश से कोशल की घर</t>
+          <t>1734002020/RS/22012034503125 — ग्राम  पंचायत  टेकापार -सामुदायिक स्वछता परिसर निर्माण कार्य कालोनी के पास ग्रामपंचायत टेकापार</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>29000</v>
+        <v>45000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>43392</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44252</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>44173</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>44559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034511009 — ग्राम टेकापार सी सी नाली  निर्माण कार्य कमोद वसोर के घर से धनराज के खलयान बाली रास्ता की ओर</t>
+          <t>1734002020/RS/22012034511008 — ग्राम टेकापार सी सी नाली  निर्माण कार्य अशोक खोजर के घर से देवी खोजर व् राजेश से कोशल की घर</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>57000</v>
+        <v>29000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>53268</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44499</v>
-[...3 lines deleted...]
-      </c>
+        <v>44252</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034549905 — नाडेव निर्माण 5 कार्य 1 पंचायत के पास 2 गो शाला के पास 3 सामुदायिक भबन के पास 4 मा.शाला के पास 5 हाई</t>
+          <t>1734002020/RS/22012034511009 — ग्राम टेकापार सी सी नाली  निर्माण कार्य कमोद वसोर के घर से धनराज के खलयान बाली रास्ता की ओर</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>133307.01</v>
+        <v>57000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>101939.02</v>
+        <v>53268</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>44499</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>44697</v>
+        <v>44605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034559182 — नाडेप निर्माण कार्य 5-शांति धाम समुदायक भवन  अशपताल सोसायटी राजू खरोनिया</t>
+          <t>1734002020/RS/22012034549905 — नाडेव निर्माण 5 कार्य 1 पंचायत के पास 2 गो शाला के पास 3 सामुदायिक भबन के पास 4 मा.शाला के पास 5 हाई</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>106027.13</v>
+        <v>133307.01</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>99590.9</v>
+        <v>101939.02</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44464</v>
+        <v>44499</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>44697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034562553 — सोक फिट निर्माण-1 पंचायत भवन 2 राजेश ठाकुर 3 स्वछता परिसर 4 मा.शाला टेकापार</t>
+          <t>1734002020/RS/22012034559182 — नाडेप निर्माण कार्य 5-शांति धाम समुदायक भवन  अशपताल सोसायटी राजू खरोनिया</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>106027.13</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>99590.9</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>44464</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>44697</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012034562647 — लीच पिट निर्माण कार्य ग्राम टेकापार-1 पंचायत भवन 2 राजेश ठाकुर 3 स्वछता परिसर 4 मा. शाला टेकापार</t>
+          <t>1734002020/RS/22012034562553 — सोक फिट निर्माण-1 पंचायत भवन 2 राजेश ठाकुर 3 स्वछता परिसर 4 मा.शाला टेकापार</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012035114614 — सी सी नाली pvc पाइप कार्य पूना बाई के घर से महेंद्र रामरतन के घर की ओर</t>
+          <t>1734002020/RS/22012034562647 — लीच पिट निर्माण कार्य ग्राम टेकापार-1 पंचायत भवन 2 राजेश ठाकुर 3 स्वछता परिसर 4 मा. शाला टेकापार</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>13222</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45365</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012035114615 — सी सी नाली pvc पाइप कार्य मिथलेश अशोक खोजर कौशल परसुइया  के घर की ओर</t>
+          <t>1734002020/RS/22012035114614 — सी सी नाली pvc पाइप कार्य पूना बाई के घर से महेंद्र रामरतन के घर की ओर</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>13222</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>45365</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>45454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012035127211 — सार्वजनिक जल निकास कच्ची नाली निर्माण कार्य राजेश ठाकुर के खेत से नदी की ओर</t>
+          <t>1734002020/RS/22012035114615 — सी सी नाली pvc पाइप कार्य मिथलेश अशोक खोजर कौशल परसुइया  के घर की ओर</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45317</v>
+        <v>45030</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1734002020/RS/22012035132529 — सी सी नाली निर्माण कार्य कमलेश गैसोनिया के खलियान से khargo बाई के घर की ओर</t>
+          <t>1734002020/RS/22012035127211 — सार्वजनिक जल निकास कच्ची नाली निर्माण कार्य राजेश ठाकुर के खेत से नदी की ओर</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>16000</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>12632.92</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45623</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1734002020/SK/9993648444 — Bharat Nirman Rajeev Gandhi Sewa Kendra,TEKAPAR</t>
+          <t>1734002020/RS/22012035132529 — सी सी नाली निर्माण कार्य कमलेश गैसोनिया के खलियान से khargo बाई के घर की ओर</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>1485000</v>
+        <v>16000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>12632.92</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>45623</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>45787</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of Panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1734002020/SK/9993649461 — Bharat Nirman Rajeev Gandhi Sewa Kendra,TEKAPAR</t>
+          <t>1734002020/SK/9993648444 — Bharat Nirman Rajeev Gandhi Sewa Kendra,TEKAPAR</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>1485000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43010</v>
+        <v>42395</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Upgradation/extension of Panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034317127 — सोख्ता गड्डा निर्माण कार्य</t>
+          <t>1734002020/SK/9993649461 — Bharat Nirman Rajeev Gandhi Sewa Kendra,TEKAPAR</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42761</v>
+        <v>43010</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034322473 — चेक डेम निर्माण कार्य ग्राम टेकापार</t>
+          <t>1734002020/WC/22012034317127 — सोख्ता गड्डा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42850</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034322951 — चेक डेम</t>
+          <t>1734002020/WC/22012034322473 — चेक डेम निर्माण कार्य ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>3000000</v>
+        <v>30000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>172</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42854</v>
+        <v>42850</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>42876</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034328123 — नवीन तालाब निर्माण कार्य ग्राम टेकापार</t>
+          <t>1734002020/WC/22012034322951 — चेक डेम</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>432000</v>
+        <v>3000000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>205611</v>
+        <v>172</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42886</v>
+        <v>42854</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43337</v>
+        <v>42876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034435163 — CHECK DAM FOR RIVER REVIVAL</t>
+          <t>1734002020/WC/22012034328123 — नवीन तालाब निर्माण कार्य ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>432000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>205611</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>42886</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034437695 — टेकापार चेक डेम निर्माण कार्य  पंचायत भवन के पीछे ग्राम टेकापार</t>
+          <t>1734002020/WC/22012034435163 — CHECK DAM FOR RIVER REVIVAL</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>414000</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>391834.98</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43506</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034547380 — तलाव बिस्तारीकरण गहरी कार्य ग्राम पंचायत टेकापार</t>
+          <t>1734002020/WC/22012034437695 — टेकापार चेक डेम निर्माण कार्य  पंचायत भवन के पीछे ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>284617.88</v>
+        <v>414000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>193281.39</v>
+        <v>391834.98</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43970</v>
+        <v>43506</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034942788 — तालाब जीर्णोद्धार कार्य ग्राम  टेकापार  ग्राम पंचायत टेकापार 2022</t>
+          <t>1734002020/WC/22012034547380 — तलाव बिस्तारीकरण गहरी कार्य ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>255000</v>
+        <v>284617.88</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>223074</v>
+        <v>193281.39</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45422</v>
+        <v>43970</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>45553</v>
+        <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034943000 — ग्राम टेकापार तालाव जीर्णोद्धार कार्य ग्राम पंचायत टेकापार</t>
+          <t>1734002020/WC/22012034942788 — तालाब जीर्णोद्धार कार्य ग्राम  टेकापार  ग्राम पंचायत टेकापार 2022</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>255000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>1632</v>
+        <v>223074</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44662</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>45422</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>45553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034959248 — खेत तलाव निर्माण कार्य नरेन्द्र कुमार पिता भारत सिंह ग्राम पंचायत टेकापार</t>
+          <t>1734002020/WC/22012034943000 — ग्राम टेकापार तालाव जीर्णोद्धार कार्य ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>356340.1</v>
+        <v>255000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>1632</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44675</v>
+        <v>44662</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034959252 — खेत तलाव निर्माण कार्य धनीराम किरार/भैयालाल किरार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/WC/22012034959248 — खेत तलाव निर्माण कार्य नरेन्द्र कुमार पिता भारत सिंह ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>137916</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44696</v>
-[...3 lines deleted...]
-      </c>
+        <v>44675</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012034974570 — खेत तलाव निर्माण कार्य जीवनलाल किरार/शिवचरण सिंह ग्राम पंचायत टेकापार</t>
+          <t>1734002020/WC/22012034959252 — खेत तलाव निर्माण कार्य धनीराम किरार/भैयालाल किरार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>356340.1</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>137916</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44675</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>44696</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>45554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/22012035046370 — डग पोंड निर्माण ग्राम टेकापार ग्राम पंचायत टेकापार</t>
+          <t>1734002020/WC/22012034974570 — खेत तलाव निर्माण कार्य जीवनलाल किरार/शिवचरण सिंह ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44952</v>
+        <v>44675</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/64 — तालाब विस्‍तारीकरण कार्य टेकापार</t>
+          <t>1734002020/WC/22012035046370 — डग पोंड निर्माण ग्राम टेकापार ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39893</v>
+        <v>44952</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/9993668628 — Talab</t>
+          <t>1734002020/WC/64 — तालाब विस्‍तारीकरण कार्य टेकापार</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>99000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42364</v>
+        <v>39893</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WC/VB/22012035330788 — आंगनवाड़ी भवन के पास रैन वाटर हार्वेस्टिंग कार्य ग्राम पंचायत टेकापार</t>
+          <t>1734002020/WC/9993668628 — Talab</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>46233</v>
+        <v>42364</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WH/19958510 — तालाब गहरीकरण {तालाब बिस्तारीकरण मेड }ग्राम टेकापार</t>
+          <t>1734002020/WC/VB/22012035330788 — आंगनवाड़ी भवन के पास रैन वाटर हार्वेस्टिंग कार्य ग्राम पंचायत टेकापार</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>224000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42850</v>
-[...3 lines deleted...]
-      </c>
+        <v>46233</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1734002020/WH/6 — टेकापार तालाब विस्‍तारीकरण कार्य</t>
+          <t>1734002020/WH/19958510 — तालाब गहरीकरण {तालाब बिस्तारीकरण मेड }ग्राम टेकापार</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>99000</v>
+        <v>224000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>21567</v>
+        <v>172</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>39973</v>
+        <v>42850</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>39936</v>
+        <v>43148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1734002020/टेकापार ग्राम टेकापार सेव़क्षारोपणDP/47 — टेकापार ग्राम टेकापार से सुन्‍हेटी तक व़क्षारोपण</t>
+          <t>1734002020/WH/6 — टेकापार तालाब विस्‍तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>111000</v>
+        <v>99000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>10989</v>
+        <v>21567</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39636</v>
+        <v>39973</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>39382</v>
+        <v>39936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1734002020/टेकापार वुक्षारोपण टेकापार से सुन्DP/33 — टेकापार वुक्षारोपण टेकापार से सुन्‍हेटी तिबडडा तक</t>
+          <t>1734002020/टेकापार ग्राम टेकापार सेव़क्षारोपणDP/47 — टेकापार ग्राम टेकापार से सुन्‍हेटी तक व़क्षारोपण</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>222000</v>
+        <v>111000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>32363</v>
+        <v>10989</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>39637</v>
+        <v>39636</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>39473</v>
+        <v>39382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1734002020टेकापार शमशन घाट में व़क्षारोपण /DP/125 — टेकापार शमशन घाट में व़क्षारोपण</t>
+          <t>1734002020/टेकापार वुक्षारोपण टेकापार से सुन्DP/33 — टेकापार वुक्षारोपण टेकापार से सुन्‍हेटी तिबडडा तक</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>155000</v>
+        <v>222000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>13063</v>
+        <v>32363</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>39637</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>39499</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1734002020टेकापार शमशन घाट में व़क्षारोपण /DP/125 — टेकापार शमशन घाट में व़क्षारोपण</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>155000</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>13063</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>39637</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>39499</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C445" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D444" s="1" t="inlineStr">
+      <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E444" s="1" t="inlineStr">
+      <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F444" s="1" t="inlineStr">
+      <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1734002020/मिटटी मुरम बजरा टेकापार से ग्‍वारीRC/10 — टेकापार मिटटी मुरम बजरा कार्य टेकापार से ग्‍वारी तक</t>
         </is>
       </c>
-      <c r="G444" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H444" s="2" t="n">
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
         <v>498000</v>
       </c>
-      <c r="I444" s="2" t="n">
+      <c r="I445" s="2" t="n">
         <v>16459</v>
       </c>
-      <c r="J444" s="3" t="n">
+      <c r="J445" s="3" t="n">
         <v>39542</v>
       </c>
-      <c r="K444" s="3" t="n">
+      <c r="K445" s="3" t="n">
         <v>41049</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>