--- v0 (2026-09-03)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K676"/>
+  <dimension ref="A1:K679"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 01:14:20</t>
+          <t>Exported on: 2026-10-27 20:23:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARSINGHPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -657,51 +657,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44896</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1734004002/AV/22012034627127 — शांतिधाम शेड निर्माण कार्य सहावन टोला</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>198442.39</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>73910.15</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44965</v>
@@ -845,51 +845,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45398</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1734004002/AV/22012034656798 — शांतिधाम बाउंड्रीवॉल निर्माण कार्य सहावन</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>103900</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45398</v>
@@ -1035,51 +1035,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45143</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1734004002/DP/22012034623036 — shantidham boundriwell ke pass 200 nag plantation sahawan</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>205082.35</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>16218.21</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45503</v>
@@ -15047,51 +15047,51 @@
       <c r="J315" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>44538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/3258621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3658609</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>5597</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>44507</v>
@@ -15192,51 +15192,51 @@
       <c r="J318" s="3" t="n">
         <v>44748</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>44860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/3778756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128626242</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>44680</v>
@@ -15386,51 +15386,51 @@
       <c r="J322" s="3" t="n">
         <v>44769</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/3778778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128631599</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44680</v>
@@ -15725,98 +15725,98 @@
       <c r="J329" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/3873322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145413152</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>44680</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/3873324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145413236</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>44680</v>
@@ -18318,51 +18318,51 @@
       <c r="J382" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/5533104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145429248</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45864</v>
@@ -18414,51 +18414,51 @@
       <c r="J384" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/5533106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145429334</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45864</v>
@@ -21058,51 +21058,51 @@
       <c r="J438" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/5652044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145413351</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45889</v>
@@ -21938,51 +21938,51 @@
       <c r="J456" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/5766320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128232855</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46066</v>
@@ -22034,10585 +22034,10726 @@
       <c r="J458" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/5872795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145463010</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/6126985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145472041</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/6126986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145472084</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/6148503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145459692</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/6164536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145462858</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/6165679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145455979</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1734004002/IF/IAY/6165680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145456048</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/644111 — Construction of IAY House -IAY REG. NO. MP1251205</t>
+          <t>1734004002/IF/IAY/6400547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128278169</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>15320</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42850</v>
-[...3 lines deleted...]
-      </c>
+        <v>45710</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/808644 — Construction of IAY House -IAY REG. NO. MP1279091</t>
+          <t>1734004002/IF/IAY/6400680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145462989</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>15576</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>45735</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/808846 — Construction of IAY House -IAY REG. NO. MP1300171</t>
+          <t>1734004002/IF/IAY/6401262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144303776</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>15332</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>45710</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/808949 — Construction of IAY House -IAY REG. NO. MP1310743</t>
+          <t>1734004002/IF/IAY/644111 — Construction of IAY House -IAY REG. NO. MP1251205</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>15368</v>
+        <v>15320</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42884</v>
+        <v>42850</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43276</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/808966 — Construction of IAY House -IAY REG. NO. MP1312385</t>
+          <t>1734004002/IF/IAY/808644 — Construction of IAY House -IAY REG. NO. MP1279091</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>15480</v>
+        <v>15576</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42898</v>
+        <v>42884</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43077</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/808972 — Construction of IAY House -IAY REG. NO. MP1313429</t>
+          <t>1734004002/IF/IAY/808846 — Construction of IAY House -IAY REG. NO. MP1300171</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>15344</v>
+        <v>15332</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42877</v>
+        <v>42884</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/808975 — Construction of IAY House -IAY REG. NO. MP1313873</t>
+          <t>1734004002/IF/IAY/808949 — Construction of IAY House -IAY REG. NO. MP1310743</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>14496</v>
+        <v>15368</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43235</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/809025 — Construction of IAY House -IAY REG. NO. MP1319825</t>
+          <t>1734004002/IF/IAY/808966 — Construction of IAY House -IAY REG. NO. MP1312385</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>15540</v>
+        <v>15480</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42884</v>
+        <v>42898</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43399</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/809026 — Construction of IAY House -IAY REG. NO. MP1319830</t>
+          <t>1734004002/IF/IAY/808972 — Construction of IAY House -IAY REG. NO. MP1313429</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>15320</v>
+        <v>15344</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43235</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/809076 — Construction of IAY House -IAY REG. NO. MP1324380</t>
+          <t>1734004002/IF/IAY/808975 — Construction of IAY House -IAY REG. NO. MP1313873</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>15356</v>
+        <v>14496</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42877</v>
+        <v>42884</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43418</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/810911 — Construction of IAY House -IAY REG. NO. MP1478021</t>
+          <t>1734004002/IF/IAY/809025 — Construction of IAY House -IAY REG. NO. MP1319825</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>14510</v>
+        <v>15540</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42905</v>
+        <v>42884</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43424</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/810948 — Construction of IAY House -IAY REG. NO. MP1481947</t>
+          <t>1734004002/IF/IAY/809026 — Construction of IAY House -IAY REG. NO. MP1319830</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>15308</v>
+        <v>15320</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43077</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/811252 — Construction of IAY House -IAY REG. NO. MP1505986</t>
+          <t>1734004002/IF/IAY/809076 — Construction of IAY House -IAY REG. NO. MP1324380</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>15368</v>
+        <v>15356</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42898</v>
+        <v>42877</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/811309 — Construction of IAY House -IAY REG. NO. MP1508835</t>
+          <t>1734004002/IF/IAY/810911 — Construction of IAY House -IAY REG. NO. MP1478021</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>15332</v>
+        <v>14510</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42891</v>
+        <v>42905</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43262</v>
+        <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/811880 — Construction of IAY House -IAY REG. NO. MP1548323</t>
+          <t>1734004002/IF/IAY/810948 — Construction of IAY House -IAY REG. NO. MP1481947</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>15564</v>
+        <v>15308</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42898</v>
+        <v>42877</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>43399</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/812012 — Construction of IAY House -IAY REG. NO. MP1555348</t>
+          <t>1734004002/IF/IAY/811252 — Construction of IAY House -IAY REG. NO. MP1505986</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>15308</v>
+        <v>15368</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42877</v>
+        <v>42898</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43190</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/812380 — Construction of IAY House -IAY REG. NO. MP1582892</t>
+          <t>1734004002/IF/IAY/811309 — Construction of IAY House -IAY REG. NO. MP1508835</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>14460</v>
+        <v>15332</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42877</v>
+        <v>42891</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43235</v>
+        <v>43262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/812896 — Construction of IAY House -IAY REG. NO. MP1619997</t>
+          <t>1734004002/IF/IAY/811880 — Construction of IAY House -IAY REG. NO. MP1548323</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>15492</v>
+        <v>15564</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42877</v>
+        <v>42898</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43235</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/816578 — Construction of IAY House -IAY REG. NO. MP1916010</t>
+          <t>1734004002/IF/IAY/812012 — Construction of IAY House -IAY REG. NO. MP1555348</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>15148</v>
+        <v>15308</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43235</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/816733 — Construction of IAY House -IAY REG. NO. MP1929579</t>
+          <t>1734004002/IF/IAY/812380 — Construction of IAY House -IAY REG. NO. MP1582892</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>15054</v>
+        <v>14460</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42898</v>
+        <v>42877</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43418</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/816734 — Construction of IAY House -IAY REG. NO. MP1929595</t>
+          <t>1734004002/IF/IAY/812896 — Construction of IAY House -IAY REG. NO. MP1619997</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15184</v>
+        <v>15492</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42891</v>
+        <v>42877</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43403</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/830492 — Construction of IAY House -IAY REG. NO. MP1325782</t>
+          <t>1734004002/IF/IAY/816578 — Construction of IAY House -IAY REG. NO. MP1916010</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>15308</v>
+        <v>15148</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42884</v>
+        <v>42877</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43190</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/830590 — Construction of IAY House -IAY REG. NO. MP1469740</t>
+          <t>1734004002/IF/IAY/816733 — Construction of IAY House -IAY REG. NO. MP1929579</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>15416</v>
+        <v>15054</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43003</v>
+        <v>42898</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/830598 — Construction of IAY House -IAY REG. NO. MP1482277</t>
+          <t>1734004002/IF/IAY/816734 — Construction of IAY House -IAY REG. NO. MP1929595</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>15308</v>
+        <v>15184</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42898</v>
+        <v>42891</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>43190</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/830608 — Construction of IAY House -IAY REG. NO. MP1499345</t>
+          <t>1734004002/IF/IAY/830492 — Construction of IAY House -IAY REG. NO. MP1325782</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>15380</v>
+        <v>15308</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>43399</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/830611 — Construction of IAY House -IAY REG. NO. MP1506190</t>
+          <t>1734004002/IF/IAY/830590 — Construction of IAY House -IAY REG. NO. MP1469740</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>15540</v>
+        <v>15416</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42884</v>
+        <v>43003</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/830803 — Construction of IAY House -IAY REG. NO. MP1966890</t>
+          <t>1734004002/IF/IAY/830598 — Construction of IAY House -IAY REG. NO. MP1482277</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>14460</v>
+        <v>15308</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42891</v>
+        <v>42898</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43235</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/85629 — Construction of IAY House -IAY REG. NO. MP-34-004-002-001/47</t>
+          <t>1734004002/IF/IAY/830608 — Construction of IAY House -IAY REG. NO. MP1499345</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>15380</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42590</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>42884</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43399</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/85630 — Construction of IAY House -IAY REG. NO. MP-34-004-002-001/63</t>
+          <t>1734004002/IF/IAY/830611 — Construction of IAY House -IAY REG. NO. MP1506190</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>9853</v>
+        <v>15540</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42541</v>
+        <v>42884</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43235</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/IAY/85631 — Construction of IAY House -IAY REG. NO. MP-34-004-002-001/71</t>
+          <t>1734004002/IF/IAY/830803 — Construction of IAY House -IAY REG. NO. MP1966890</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>13871</v>
+        <v>14460</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42471</v>
+        <v>42891</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43077</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1734004002/IF/सहावनRCC — कूप निर्माण कार्य रेवाराम/चन्‍नी 461/61 सहावन</t>
+          <t>1734004002/IF/IAY/85629 — Construction of IAY House -IAY REG. NO. MP-34-004-002-001/47</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>166000</v>
+        <v>14310</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>48050</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>40302</v>
-[...3 lines deleted...]
-      </c>
+        <v>42590</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240494 — mehdbandhan balu / sunder harijan sahawan</t>
+          <t>1734004002/IF/IAY/85630 — Construction of IAY House -IAY REG. NO. MP-34-004-002-001/63</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>19900</v>
+        <v>14310</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>3657</v>
+        <v>9853</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42338</v>
+        <v>42541</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>42835</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240504 — MEHDBANDHAN MUKESH / HALKEBHAIYA HARIJAN SAHAWAN</t>
+          <t>1734004002/IF/IAY/85631 — Construction of IAY House -IAY REG. NO. MP-34-004-002-001/71</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>19900</v>
+        <v>14310</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>18688</v>
+        <v>13871</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42352</v>
+        <v>42471</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>42869</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240507 — med bandhan kary kashiram/bulkhi ahirwar sahwawan</t>
+          <t>1734004002/IF/सहावनRCC — कूप निर्माण कार्य रेवाराम/चन्‍नी 461/61 सहावन</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>19900</v>
+        <v>166000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>18688</v>
+        <v>48050</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42352</v>
+        <v>40302</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>42869</v>
+        <v>41612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240508 — MED BANDHAN KARY DAMODAR/BHAVSINGH LODHI</t>
+          <t>1734004002/LD/22012034240494 — mehdbandhan balu / sunder harijan sahawan</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>318</v>
+        <v>3657</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42352</v>
+        <v>42338</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240510 — MED BANDHAN KARY DURGA/FAGU  THAKUR</t>
+          <t>1734004002/LD/22012034240504 — MEHDBANDHAN MUKESH / HALKEBHAIYA HARIJAN SAHAWAN</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>318</v>
+        <v>18688</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>42835</v>
+        <v>42869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240511 — MED BANDHAN KARY TULSIRAM/KODULAL  LODHI</t>
+          <t>1734004002/LD/22012034240507 — med bandhan kary kashiram/bulkhi ahirwar sahwawan</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>318</v>
+        <v>18688</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>42835</v>
+        <v>42869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240512 — MED  BANDHAN KARY  MANMOHAN/JIVAN  LODHI</t>
+          <t>1734004002/LD/22012034240508 — MED BANDHAN KARY DAMODAR/BHAVSINGH LODHI</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>318</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240513 — MED BANDHAN KARY LALTA /HARIRAM LODHI</t>
+          <t>1734004002/LD/22012034240510 — MED BANDHAN KARY DURGA/FAGU  THAKUR</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>318</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240514 — MED BANDHAN KARY GOPI/KALURAM LODHI</t>
+          <t>1734004002/LD/22012034240511 — MED BANDHAN KARY TULSIRAM/KODULAL  LODHI</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>318</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240515 — MED BANDHAN KARY KESHAR BAI/KALIRAM HARIJAN</t>
+          <t>1734004002/LD/22012034240512 — MED  BANDHAN KARY  MANMOHAN/JIVAN  LODHI</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>18688</v>
+        <v>318</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>42869</v>
+        <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034240994 — med bandhan kary shilabai/chhoteveer ahirawar sahawan</t>
+          <t>1734004002/LD/22012034240513 — MED BANDHAN KARY LALTA /HARIRAM LODHI</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>318</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034313101 — shantidham nirmad kary sahawan</t>
+          <t>1734004002/LD/22012034240514 — MED BANDHAN KARY GOPI/KALURAM LODHI</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>180000</v>
+        <v>19900</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>89466</v>
+        <v>318</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42870</v>
+        <v>42352</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>43480</v>
+        <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034479100 — medbandhan karya lalta hariram lodhi</t>
+          <t>1734004002/LD/22012034240515 — MED BANDHAN KARY KESHAR BAI/KALIRAM HARIJAN</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>19900</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>18688</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>42352</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>42869</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034479102 — medbandhan karya shashibai pushpraj lodhi</t>
+          <t>1734004002/LD/22012034240994 — med bandhan kary shilabai/chhoteveer ahirawar sahawan</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>19900</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>318</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>42352</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>42835</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034479103 — medbandhan karya parasram narayan lodhi lodhi</t>
+          <t>1734004002/LD/22012034313101 — shantidham nirmad kary sahawan</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>47876.87</v>
+        <v>180000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>39900</v>
+        <v>89466</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43979</v>
+        <v>42870</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44468</v>
+        <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034479104 — medbandhan karya badibai fulsingh  lodhi</t>
+          <t>1734004002/LD/22012034479100 — medbandhan karya lalta hariram lodhi</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034512536 — medbandhan karya madan syam ahirwar</t>
+          <t>1734004002/LD/22012034479102 — medbandhan karya shashibai pushpraj lodhi</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>47876.87</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>43320</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43979</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034512537 — medbandhan karya kresh syam ahirwar</t>
+          <t>1734004002/LD/22012034479103 — medbandhan karya parasram narayan lodhi lodhi</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>47876.87</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>42250</v>
+        <v>39900</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>43979</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>44315</v>
+        <v>44468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034512900 — medbandhan karya badibai lodhi</t>
+          <t>1734004002/LD/22012034479104 — medbandhan karya badibai fulsingh  lodhi</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>47876.87</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>42940</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43979</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034512902 — medbandhan karya ashok lodhi</t>
+          <t>1734004002/LD/22012034512536 — medbandhan karya madan syam ahirwar</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>47876.87</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>43320</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43947</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>43979</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>44315</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034512903 — medbandhan karya krishnkumar</t>
+          <t>1734004002/LD/22012034512537 — medbandhan karya kresh syam ahirwar</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>47876.87</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>42250</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43947</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>43979</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>44315</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1734004002/LD/22012034569504 — samtalikaran nirman karya ps school sahawan tola</t>
+          <t>1734004002/LD/22012034512900 — medbandhan karya badibai lodhi</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>0</v>
+        <v>47876.87</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>42940</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44444</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>43979</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>44315</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1734004002/OP/9425888601 — शान्तिधाम निर्माण कार्य सहावन</t>
+          <t>1734004002/LD/22012034512902 — medbandhan karya ashok lodhi</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>491700</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>79341</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42359</v>
-[...3 lines deleted...]
-      </c>
+        <v>43947</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1734004002/PG/22012034306028 — सहावन खैलमैदान निर्माण कार्य</t>
+          <t>1734004002/LD/22012034512903 — medbandhan karya krishnkumar</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>186567</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>5160</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42856</v>
-[...3 lines deleted...]
-      </c>
+        <v>43947</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034171478 — सीसीरोडएवंनालीनिर्माणगिरधारीलोधीसेगिरजाहरिजनकेघरतक</t>
+          <t>1734004002/LD/22012034569504 — samtalikaran nirman karya ps school sahawan tola</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>100600</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>115008</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41442</v>
-[...3 lines deleted...]
-      </c>
+        <v>44444</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034186527 — सीसीरोडनालीप्‍यारेलालसाहूकेघरसेहेमन्‍तपटैलकेघरतक प</t>
+          <t>1734004002/OP/9425888601 — शान्तिधाम निर्माण कार्य सहावन</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>74700</v>
+        <v>491700</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>25828</v>
+        <v>79341</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41547</v>
+        <v>42359</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41924</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034186543 — सीसीरोडनाली 1भैयासेप्रभु 2भैयासेकोमल कोटवार पंचपरम</t>
+          <t>1734004002/PG/22012034306028 — सहावन खैलमैदान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>169100</v>
+        <v>186567</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>166508.98</v>
+        <v>5160</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41547</v>
+        <v>42856</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41924</v>
+        <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034187294 — सीसीरोडनालीगिरजासेकुर्सीहरिजनतक पंचपरमेश्‍वर सहावन</t>
+          <t>1734004002/RC/22012034171478 — सीसीरोडएवंनालीनिर्माणगिरधारीलोधीसेगिरजाहरिजनकेघरतक</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>75100</v>
+        <v>100600</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>56536</v>
+        <v>115008</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41547</v>
+        <v>41442</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>41845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034206155 — खेतसडक-सहावनसेपनागरGP-सहावन</t>
+          <t>1734004002/RC/22012034186527 — सीसीरोडनालीप्‍यारेलालसाहूकेघरसेहेमन्‍तपटैलकेघरतक प</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>1083000</v>
+        <v>74700</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>615326.2</v>
+        <v>25828</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41689</v>
+        <v>41547</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>42593</v>
+        <v>41924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034209957 — SUDUR SADAK MITTI BAJARA SAHAWAN SE KESLA</t>
+          <t>1734004002/RC/22012034186543 — सीसीरोडनाली 1भैयासेप्रभु 2भैयासेकोमल कोटवार पंचपरम</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>1440000</v>
+        <v>169100</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>1022</v>
+        <v>166508.98</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41701</v>
+        <v>41547</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41939</v>
+        <v>41924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034286492 — सीसी रोड  एव नाली निमार्ण कार्य 1 मंदिरसे  उमाशंकर पटेल 2 नरेश से प्रभूदयाल 3 रज्जन से रमेश केघरतक</t>
+          <t>1734004002/RC/22012034187294 — सीसीरोडनालीगिरजासेकुर्सीहरिजनतक पंचपरमेश्‍वर सहावन</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>290100</v>
+        <v>75100</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>258994</v>
+        <v>56536</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>42289</v>
+        <v>41547</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>42599</v>
+        <v>41845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034291199 — cc road summa ahirawar k ghar se vishal basor k ghar ki or sahawan</t>
+          <t>1734004002/RC/22012034206155 — खेतसडक-सहावनसेपनागरGP-सहावन</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>54300</v>
+        <v>1083000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>51632</v>
+        <v>615326.2</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42345</v>
+        <v>41689</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>42628</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034296811 — सुदूर ग्राम सम्पर्क सडकनिर्माण हाईस्कूल से रामेश्वर पटैल के खेत तक केशला रोड की ओर सहावन</t>
+          <t>1734004002/RC/22012034209957 — SUDUR SADAK MITTI BAJARA SAHAWAN SE KESLA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>1380000</v>
+        <v>1440000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>234272</v>
+        <v>1022</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42387</v>
+        <v>41701</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>43077</v>
+        <v>41939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034297012 — खेत सडक निर्माण कार्य अनुरुध पटैल के खेत से गजेन्द्र पटवारी के खेत तक सहावन</t>
+          <t>1734004002/RC/22012034286492 — सीसी रोड  एव नाली निमार्ण कार्य 1 मंदिरसे  उमाशंकर पटेल 2 नरेश से प्रभूदयाल 3 रज्जन से रमेश केघरतक</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>547000</v>
+        <v>290100</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>19398</v>
+        <v>258994</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42394</v>
+        <v>42289</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>43077</v>
+        <v>42599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034303846 — CC ROAD SAHAWAN</t>
+          <t>1734004002/RC/22012034291199 — cc road summa ahirawar k ghar se vishal basor k ghar ki or sahawan</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>200000</v>
+        <v>54300</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>51632</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42396</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>42628</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034323546 — CC ROAD</t>
+          <t>1734004002/RC/22012034296811 — सुदूर ग्राम सम्पर्क सडकनिर्माण हाईस्कूल से रामेश्वर पटैल के खेत तक केशला रोड की ओर सहावन</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>1380000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>234272</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42795</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>42387</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>43077</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034437508 — सीसीरोड निर्माण कार्य 3</t>
+          <t>1734004002/RC/22012034297012 — खेत सडक निर्माण कार्य अनुरुध पटैल के खेत से गजेन्द्र पटवारी के खेत तक सहावन</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>547000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>19398</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43473</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>42394</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>43077</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034464819 — cc road nirman 1 2 3</t>
+          <t>1734004002/RC/22012034303846 — CC ROAD SAHAWAN</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43491</v>
+        <v>42396</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034478280 — cc road choteveer ahirwar se kherapati ki or</t>
+          <t>1734004002/RC/22012034323546 — CC ROAD</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>29928</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>28094</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034478618 — CC ROAD NIRMAN TERATH SETHA LODHI KE GHAR SE JAGDISH BRAHMAN TAK</t>
+          <t>1734004002/RC/22012034437508 — सीसीरोड निर्माण कार्य 3</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43689</v>
+        <v>43473</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034478629 — cc road seh naali bhagwandas rajhar se pani ki tanki ki or</t>
+          <t>1734004002/RC/22012034464819 — cc road nirman 1 2 3</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>68269</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43689</v>
+        <v>43491</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034506561 — BHAGWANDAS RAJHAR SE PANI KI TANKI CC ROAD SEH NAALI</t>
+          <t>1734004002/RC/22012034478280 — cc road choteveer ahirwar se kherapati ki or</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>68269</v>
+        <v>29928</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>28094</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>43745</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>44379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034506563 — SETH LODHI KE GHAR SE JAGDISH BRAMHAN KE GHAR TAK CC ROAD</t>
+          <t>1734004002/RC/22012034478618 — CC ROAD NIRMAN TERATH SETHA LODHI KE GHAR SE JAGDISH BRAHMAN TAK</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>29928</v>
+        <v>30000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43692</v>
+        <v>43689</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034547473 — सीमेंट क्रंकीट रोड निर्माण कार्य चंद्र्शेखर सोनी से नरेश के घर तक 95 मीटर</t>
+          <t>1734004002/RC/22012034478629 — cc road seh naali bhagwandas rajhar se pani ki tanki ki or</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>35100</v>
+        <v>68269</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>33420</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44145</v>
-[...3 lines deleted...]
-      </c>
+        <v>43689</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034547476 — सीमेंट क्रांकीट रोड निर्माण कार्य 58 मी मेन रोड से नरेश लोधी के घर तक</t>
+          <t>1734004002/RC/22012034506561 — BHAGWANDAS RAJHAR SE PANI KI TANKI CC ROAD SEH NAALI</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>22100</v>
+        <v>68269</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>20270</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44145</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034627577 — सी सी रोड निर्माण मुख्य मार्ग से शांतिधाम की ओर</t>
+          <t>1734004002/RC/22012034506563 — SETH LODHI KE GHAR SE JAGDISH BRAMHAN KE GHAR TAK CC ROAD</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>29928</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44907</v>
+        <v>43692</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034627578 — सी सी रोड निर्माण मुख्य मार्ग से शांतिधाम की ओर</t>
+          <t>1734004002/RC/22012034547473 — सीमेंट क्रंकीट रोड निर्माण कार्य चंद्र्शेखर सोनी से नरेश के घर तक 95 मीटर</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>52000</v>
+        <v>35100</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>51332</v>
+        <v>33420</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45132</v>
+        <v>44145</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>45351</v>
+        <v>44379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034647850 — सी सी रोड सह नाली निर्माण 100मीटर  मुख्य मार्ग से अरुण लोधी की ओर</t>
+          <t>1734004002/RC/22012034547476 — सीमेंट क्रांकीट रोड निर्माण कार्य 58 मी मेन रोड से नरेश लोधी के घर तक</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>84000</v>
+        <v>22100</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>83228</v>
+        <v>20270</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45155</v>
+        <v>44145</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>45259</v>
+        <v>44379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034660493 — सी सी सड़क निर्माण परसोत्तम बरेठा से रमेश अहि</t>
+          <t>1734004002/RC/22012034627577 — सी सी रोड निर्माण मुख्य मार्ग से शांतिधाम की ओर</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>31800</v>
+        <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>30976</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>44907</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034660540 — सी सी सड़क निर्माण जस्सू ठाकुर से मैन रोड तक</t>
+          <t>1734004002/RC/22012034627578 — सी सी रोड निर्माण मुख्य मार्ग से शांतिधाम की ओर</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>61200</v>
+        <v>52000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>51296.08</v>
+        <v>51332</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45208</v>
+        <v>45132</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>45747</v>
+        <v>45351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034660552 — सी सी डी सड़क निर्माण मरम्मत साहब ठाकुर से सोसायटी की ओर</t>
+          <t>1734004002/RC/22012034647850 — सी सी रोड सह नाली निर्माण 100मीटर  मुख्य मार्ग से अरुण लोधी की ओर</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>31800</v>
+        <v>84000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>20343.82</v>
+        <v>83228</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45208</v>
+        <v>45155</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>45747</v>
+        <v>45259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034818641 — सीसी रोड निर्माण कार्य प्रधानमंत्री सड़क से तुलसीराम उपरारिया के घर की ओर 200 मीटर सहावन</t>
+          <t>1734004002/RC/22012034660493 — सी सी सड़क निर्माण परसोत्तम बरेठा से रमेश अहि</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>128900</v>
+        <v>31800</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>128776.93</v>
+        <v>30976</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45489</v>
+        <v>45208</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>45609</v>
+        <v>45351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034853049 — C C Road nirman pani ki tanki se naveen anganwadi bhavan tak</t>
+          <t>1734004002/RC/22012034660540 — सी सी सड़क निर्माण जस्सू ठाकुर से मैन रोड तक</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>91000</v>
+        <v>61200</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>51296.08</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45932</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>45747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/22012034853071 — सीमेंट कांक्रीट सड़क निर्माण तुलसीराम पुरुलिया के मकान से में रोड जसमन उपुरौलिया के मकान तक</t>
+          <t>1734004002/RC/22012034660552 — सी सी डी सड़क निर्माण मरम्मत साहब ठाकुर से सोसायटी की ओर</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>30000</v>
+        <v>31800</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>20343.82</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45932</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>45747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/SCSसहावन — सीमेन्‍ट क्रांकीट सड़क निर्माण 28/1730 सहावन</t>
+          <t>1734004002/RC/22012034818641 — सीसी रोड निर्माण कार्य प्रधानमंत्री सड़क से तुलसीराम उपरारिया के घर की ओर 200 मीटर सहावन</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>446000</v>
+        <v>128900</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>148402</v>
+        <v>128776.93</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>40553</v>
+        <v>45489</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>40553</v>
+        <v>45609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/VCCसहावन — सी सी रोड विधायक निधि + NREGS कन्‍वर्जन 119/1803 सहावन</t>
+          <t>1734004002/RC/22012034853049 — C C Road nirman pani ki tanki se naveen anganwadi bhavan tak</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>193000</v>
+        <v>91000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>148804</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40598</v>
-[...3 lines deleted...]
-      </c>
+        <v>45932</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/सहाMJS — मिटटी बजरा मुरम जनकपुर से सहावन पहुंचमार्ग 639/2 सहावन</t>
+          <t>1734004002/RC/22012034853071 — सीमेंट कांक्रीट सड़क निर्माण तुलसीराम पुरुलिया के मकान से में रोड जसमन उपुरौलिया के मकान तक</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>323000</v>
+        <v>30000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>373072</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>40317</v>
-[...3 lines deleted...]
-      </c>
+        <v>45932</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RC/सहाSH2 — सहावन से रेल्‍वे गेट तक मिटटी बजरा कार्य</t>
+          <t>1734004002/RC/SCSसहावन — सीमेन्‍ट क्रांकीट सड़क निर्माण 28/1730 सहावन</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>496000</v>
+        <v>446000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>412322</v>
+        <v>148402</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39918</v>
+        <v>40553</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>41368</v>
+        <v>40553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034312764 — SHAUCHALAYA NIRMAN PRAHLAD DHERA AHIRWAR SAHAWAN</t>
+          <t>1734004002/RC/VCCसहावन — सी सी रोड विधायक निधि + NREGS कन्‍वर्जन 119/1803 सहावन</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>193000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>148804</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>40598</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>40620</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313315 — sauchalaya nirman kary prehlad /dhera ahirwar sahawan</t>
+          <t>1734004002/RC/सहाMJS — मिटटी बजरा मुरम जनकपुर से सहावन पहुंचमार्ग 639/2 सहावन</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>10800</v>
+        <v>323000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>10800</v>
+        <v>373072</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42682</v>
+        <v>40317</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>42830</v>
+        <v>41612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313374 — sauchalaya nirman kary santosh / kukua mehra sahawan</t>
+          <t>1734004002/RC/सहाSH2 — सहावन से रेल्‍वे गेट तक मिटटी बजरा कार्य</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>10800</v>
+        <v>496000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>9297</v>
+        <v>412322</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42682</v>
+        <v>39918</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>42830</v>
+        <v>41368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313398 — sauchalaya nirman kary jagdish / syam mehtar sahawan</t>
+          <t>1734004002/RS/22012034312764 — SHAUCHALAYA NIRMAN PRAHLAD DHERA AHIRWAR SAHAWAN</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42682</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313410 — sauchalaya nirman kary kuarbai / chotelal lodhisahawan</t>
+          <t>1734004002/RS/22012034313315 — sauchalaya nirman kary prehlad /dhera ahirwar sahawan</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313425 — sauchalaya nirman kary mayabai / suresh gound sahawan</t>
+          <t>1734004002/RS/22012034313374 — sauchalaya nirman kary santosh / kukua mehra sahawan</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>10967</v>
+        <v>9297</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313445 — sauchalaya nirman kary bhura / hakke lodhi sahawan</t>
+          <t>1734004002/RS/22012034313398 — sauchalaya nirman kary jagdish / syam mehtar sahawan</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313535 — sauchalaya nirman kary santosh /gopi ahirwar sahawan</t>
+          <t>1734004002/RS/22012034313410 — sauchalaya nirman kary kuarbai / chotelal lodhisahawan</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313537 — sauchalaya nirman kary kamlesh / sukku ahirwar sahawan</t>
+          <t>1734004002/RS/22012034313425 — sauchalaya nirman kary mayabai / suresh gound sahawan</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>10800</v>
+        <v>10967</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313540 — sauchalaya nirman kary rakesh / fulsingh lodhi sahawan</t>
+          <t>1734004002/RS/22012034313445 — sauchalaya nirman kary bhura / hakke lodhi sahawan</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313544 — sauchalaya nirman kary hemant / revaram thakur sahawan</t>
+          <t>1734004002/RS/22012034313535 — sauchalaya nirman kary santosh /gopi ahirwar sahawan</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313547 — sauchalaya nirman kary jeevan / babulal sahawan</t>
+          <t>1734004002/RS/22012034313537 — sauchalaya nirman kary kamlesh / sukku ahirwar sahawan</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313906 — sauchalaya nirman kary murlidhar / dhammu kahar sahawan</t>
+          <t>1734004002/RS/22012034313540 — sauchalaya nirman kary rakesh / fulsingh lodhi sahawan</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313926 — sauchalaya nirman kary mahesh / halke ahirwar sahawan</t>
+          <t>1734004002/RS/22012034313544 — sauchalaya nirman kary hemant / revaram thakur sahawan</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034313939 — sauchalaya nirman kary mohan / babulal ahirwar sahawan</t>
+          <t>1734004002/RS/22012034313547 — sauchalaya nirman kary jeevan / babulal sahawan</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034314030 — sauchalaya nirman kary kerabai / mihilal ahirwar sahawan</t>
+          <t>1734004002/RS/22012034313906 — sauchalaya nirman kary murlidhar / dhammu kahar sahawan</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034314040 — sauchalaya nirman kary gyarsi / kallu ahirwar sahawan</t>
+          <t>1734004002/RS/22012034313926 — sauchalaya nirman kary mahesh / halke ahirwar sahawan</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034314047 — sauchalaya nirman kary jamnabai / prem ahirwar sahawan</t>
+          <t>1734004002/RS/22012034313939 — sauchalaya nirman kary mohan / babulal ahirwar sahawan</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315097 — sauchalaya nirman kary tula / nanhe  ahirwar sahawan</t>
+          <t>1734004002/RS/22012034314030 — sauchalaya nirman kary kerabai / mihilal ahirwar sahawan</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315104 — sauchalaya nirman kary devi / nanhe ahirwar sahawan</t>
+          <t>1734004002/RS/22012034314040 — sauchalaya nirman kary gyarsi / kallu ahirwar sahawan</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315322 — sauchalaya nirman kary prabhudayal / narayan luhar sahawan</t>
+          <t>1734004002/RS/22012034314047 — sauchalaya nirman kary jamnabai / prem ahirwar sahawan</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315324 — sauchalaya nirman kary tulshiram / vindda nai  sahawan</t>
+          <t>1734004002/RS/22012034315097 — sauchalaya nirman kary tula / nanhe  ahirwar sahawan</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315325 — sauchalaya nirman kary hakku / doulat ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315104 — sauchalaya nirman kary devi / nanhe ahirwar sahawan</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315502 — sauchalaya nirman kar kadori / doulat ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315322 — sauchalaya nirman kary prabhudayal / narayan luhar sahawan</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315503 — sauchalaya nirman kary raju / sundar ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315324 — sauchalaya nirman kary tulshiram / vindda nai  sahawan</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315504 — sauchalaya nirman kary suresh / harprsad ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315325 — sauchalaya nirman kary hakku / doulat ahirwar sahawan</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315506 — sauchalaya nirman kary munna / sundar ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315502 — sauchalaya nirman kar kadori / doulat ahirwar sahawan</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315507 — sauchalaya nirman kary bhaiyaji / gopi ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315503 — sauchalaya nirman kary raju / sundar ahirwar sahawan</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315508 — sauchalaya nirman kary munna / ramprasad ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315504 — sauchalaya nirman kary suresh / harprsad ahirwar sahawan</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315509 — sauchalaya nirman kary ashok / gopi ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315506 — sauchalaya nirman kary munna / sundar ahirwar sahawan</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315510 — sauchalaya nirman kary sunil / fulsingh ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315507 — sauchalaya nirman kary bhaiyaji / gopi ahirwar sahawan</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315511 — sauchalaya nirman kary gopi / veerval ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315508 — sauchalaya nirman kary munna / ramprasad ahirwar sahawan</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315513 — sauchalaya nirman kary mohan / mallori ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315509 — sauchalaya nirman kary ashok / gopi ahirwar sahawan</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315517 — sauchalaya nirman kary narayan / harprasad lodhi sahawan</t>
+          <t>1734004002/RS/22012034315510 — sauchalaya nirman kary sunil / fulsingh ahirwar sahawan</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315520 — sauchalaya nirman kary ganesh / harprasad ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315511 — sauchalaya nirman kary gopi / veerval ahirwar sahawan</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315663 — sauchalaya nirman kary lalji / mallori ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315513 — sauchalaya nirman kary mohan / mallori ahirwar sahawan</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034315674 — sauchalaya nirman kary munna / fulsingh ahirwar sahawan</t>
+          <t>1734004002/RS/22012034315517 — sauchalaya nirman kary narayan / harprasad lodhi sahawan</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316000 — sauchalaya nirman kary sheetal / dammu kahar sahawan</t>
+          <t>1734004002/RS/22012034315520 — sauchalaya nirman kary ganesh / harprasad ahirwar sahawan</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316001 — sauchalaya nirman kary naresh / jaaman pardhan sahawan</t>
+          <t>1734004002/RS/22012034315663 — sauchalaya nirman kary lalji / mallori ahirwar sahawan</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316005 — sauchalaya nirman kary BRIJMOHAN / HUKAM SAHU sahawan</t>
+          <t>1734004002/RS/22012034315674 — sauchalaya nirman kary munna / fulsingh ahirwar sahawan</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316010 — sauchalaya nirman kary parsottam / mullu dhovi sahawan</t>
+          <t>1734004002/RS/22012034316000 — sauchalaya nirman kary sheetal / dammu kahar sahawan</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316286 — sauchalaya nirman kary narmda / heeralal lohar sahawan</t>
+          <t>1734004002/RS/22012034316001 — sauchalaya nirman kary naresh / jaaman pardhan sahawan</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316302 — sauchalaya nirman kary ramji / kailash pardhan sahawan</t>
+          <t>1734004002/RS/22012034316005 — sauchalaya nirman kary BRIJMOHAN / HUKAM SAHU sahawan</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316304 — sauchalaya nirman kary CHHOTIBAI KAHAR / CHHOTELAL  sahawan</t>
+          <t>1734004002/RS/22012034316010 — sauchalaya nirman kary parsottam / mullu dhovi sahawan</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316307 — sauchalaya nirman kary BHAGWANDAS / FULSINGH lodhi sahawan</t>
+          <t>1734004002/RS/22012034316286 — sauchalaya nirman kary narmda / heeralal lohar sahawan</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316308 — sauchalaya nirman kary CHHOTEVEER / MAUJI ahirwar sahawan</t>
+          <t>1734004002/RS/22012034316302 — sauchalaya nirman kary ramji / kailash pardhan sahawan</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316309 — sauchalaya nirman kary NARESH DHOVI / HAKKE SAHAWAN</t>
+          <t>1734004002/RS/22012034316304 — sauchalaya nirman kary CHHOTIBAI KAHAR / CHHOTELAL  sahawan</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316447 — sauchalaya nirman kary MAHESH / GANJAN LODHI sahawan</t>
+          <t>1734004002/RS/22012034316307 — sauchalaya nirman kary BHAGWANDAS / FULSINGH lodhi sahawan</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034316449 — sauchalaya nirman kary BHAGWANDAS / HARPRASAD LODHI sahawan</t>
+          <t>1734004002/RS/22012034316308 — sauchalaya nirman kary CHHOTEVEER / MAUJI ahirwar sahawan</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034317482 — SAUCHALAYA NIRMAD KARY LALTA / KUKUA MEHRA SAHAWAN</t>
+          <t>1734004002/RS/22012034316309 — sauchalaya nirman kary NARESH DHOVI / HAKKE SAHAWAN</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034317490 — SHAUCHALAYA NIRMAN KARY RAJKUMAR / MANOHAR THAKUR SAHAWAN</t>
+          <t>1734004002/RS/22012034316447 — sauchalaya nirman kary MAHESH / GANJAN LODHI sahawan</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034317519 — sauchalaya nirman kary AMLESH / NANHE PARDHI sahawan</t>
+          <t>1734004002/RS/22012034316449 — sauchalaya nirman kary BHAGWANDAS / HARPRASAD LODHI sahawan</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034317520 — sauchalaya nirman kary GANESH / KANHAIA ahirwar</t>
+          <t>1734004002/RS/22012034317482 — SAUCHALAYA NIRMAD KARY LALTA / KUKUA MEHRA SAHAWAN</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034317521 — sauchalaya nirman kary BHAGWANDAS / MULLU ahirwar sahawan</t>
+          <t>1734004002/RS/22012034317490 — SHAUCHALAYA NIRMAN KARY RAJKUMAR / MANOHAR THAKUR SAHAWAN</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034318183 — SBM HEMRAJ AHIRWAR</t>
+          <t>1734004002/RS/22012034317519 — sauchalaya nirman kary AMLESH / NANHE PARDHI sahawan</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034318184 — SBM NARMDA BHOPAL KIRAR SAHAWAN</t>
+          <t>1734004002/RS/22012034317520 — sauchalaya nirman kary GANESH / KANHAIA ahirwar</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034318185 — SBM TARVAR MANOHAR THAKUR SAHAWAN</t>
+          <t>1734004002/RS/22012034317521 — sauchalaya nirman kary BHAGWANDAS / MULLU ahirwar sahawan</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034318190 — sbm rajesh mullu sahawan</t>
+          <t>1734004002/RS/22012034318183 — SBM HEMRAJ AHIRWAR</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034318191 — SBM BAIJNATH BIHARI AHIRWAR SAHAWAN</t>
+          <t>1734004002/RS/22012034318184 — SBM NARMDA BHOPAL KIRAR SAHAWAN</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034318192 — SBM KARY MADAN SAHAWAN</t>
+          <t>1734004002/RS/22012034318185 — SBM TARVAR MANOHAR THAKUR SAHAWAN</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034318193 — SBM KARY JITENDRA HUKAM LODHI SAHAWAN</t>
+          <t>1734004002/RS/22012034318190 — sbm rajesh mullu sahawan</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>20097</v>
+        <v>10800</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034320283 — SBM NIRMAD KARY RAKESH / RADHELAL RAJHAR SAHAWAN</t>
+          <t>1734004002/RS/22012034318191 — SBM BAIJNATH BIHARI AHIRWAR SAHAWAN</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034321921 — SBM JALANDAR / SYAM PARDHAN SAHAWAN</t>
+          <t>1734004002/RS/22012034318192 — SBM KARY MADAN SAHAWAN</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>1503</v>
+        <v>10800</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42765</v>
+        <v>42682</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034322884 — SBM NIRMAN KARY KAMLESH BALU AHIRWAR</t>
+          <t>1734004002/RS/22012034318193 — SBM KARY JITENDRA HUKAM LODHI SAHAWAN</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>10800</v>
+        <v>20097</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034325566 — sbm nirman kary tulsiram / nanhe rajak sahawan</t>
+          <t>1734004002/RS/22012034320283 — SBM NIRMAD KARY RAKESH / RADHELAL RAJHAR SAHAWAN</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034325605 — sbm nirman karya bhojraj / prehlad ahirwar sahawan</t>
+          <t>1734004002/RS/22012034321921 — SBM JALANDAR / SYAM PARDHAN SAHAWAN</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>10800</v>
+        <v>1503</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42682</v>
+        <v>42765</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034326161 — SBM NIRMAN KARY BRIJKISHOR / NARAYAN KIRAR SAHAWAN</t>
+          <t>1734004002/RS/22012034322884 — SBM NIRMAN KARY KAMLESH BALU AHIRWAR</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>42682</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034383734 — Nadap sahawan</t>
+          <t>1734004002/RS/22012034325566 — sbm nirman kary tulsiram / nanhe rajak sahawan</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>42682</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034498383 — inrich varmi compost unit nirman karya sahawan</t>
+          <t>1734004002/RS/22012034325605 — sbm nirman karya bhojraj / prehlad ahirwar sahawan</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>28790</v>
+        <v>10800</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>12540</v>
+        <v>10800</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44195</v>
+        <v>42682</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>44940</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034501101 — सीमेंट क्रांकीट नाली निर्माण कार्य186 मीटर स्कूल से सुक्कु हरिजन के घर तक</t>
+          <t>1734004002/RS/22012034326161 — SBM NIRMAN KARY BRIJKISHOR / NARAYAN KIRAR SAHAWAN</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>128000</v>
+        <v>10800</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44145</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>42682</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034501102 — सीमेंट कांकीट नाली निर्माण कार्य  120 मीटर अतरसिह के घर से पुलिया तक सहावन</t>
+          <t>1734004002/RS/22012034383734 — Nadap sahawan</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>91000</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44143</v>
+        <v>43126</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012034559860 — nadep nirman karya 5 nag sahawan</t>
+          <t>1734004002/RS/22012034498383 — inrich varmi compost unit nirman karya sahawan</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>130237.04</v>
+        <v>28790</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>2382</v>
+        <v>12540</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44464</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>44940</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035135458 — सी सी नाली निर्माण  1 बलवीरसिंह के घर के पास 2 परसोतम बरेठा से रमेश के घर तक</t>
+          <t>1734004002/RS/22012034501101 — सीमेंट क्रांकीट नाली निर्माण कार्य186 मीटर स्कूल से सुक्कु हरिजन के घर तक</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>21400</v>
+        <v>128000</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45668</v>
+        <v>44145</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035135459 — सी सी नाली निर्माण अतरसिंह  अहिरवार  के घर से पुलिया तक</t>
+          <t>1734004002/RS/22012034501102 — सीमेंट कांकीट नाली निर्माण कार्य  120 मीटर अतरसिह के घर से पुलिया तक सहावन</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>51000</v>
+        <v>91000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45650</v>
+        <v>44143</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139338 — सी सी नाली निर्माण जस्सू ठाकुर से मेन रोड की ओर सहावन</t>
+          <t>1734004002/RS/22012034559860 — nadep nirman karya 5 nag sahawan</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>33600</v>
+        <v>130237.04</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>2382</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45932</v>
+        <v>44464</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139339 — सी सी निर्माण तुलसीराम उपरारिया के मकान से जसमन लोधी की और मुख्य सड़क सहावन</t>
+          <t>1734004002/RS/22012035135458 — सी सी नाली निर्माण  1 बलवीरसिंह के घर के पास 2 परसोतम बरेठा से रमेश के घर तक</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>30000</v>
+        <v>21400</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45981</v>
+        <v>45668</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139340 — सी सी सड़क निर्माण तुलसीराम उपरारिया के मकान से मुख्य सड़क जसमन लोधी सहावन</t>
+          <t>1734004002/RS/22012035135459 — सी सी नाली निर्माण अतरसिंह  अहिरवार  के घर से पुलिया तक</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>30000</v>
+        <v>51000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45981</v>
+        <v>45650</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139341 — सी सी नाली निर्माण नलकूप से पोहप मेहरा के घर की और सहावन</t>
+          <t>1734004002/RS/22012035139338 — सी सी नाली निर्माण जस्सू ठाकुर से मेन रोड की ओर सहावन</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>61000</v>
+        <v>33600</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139389 — R C C Nalli nirman pani ki tanki se naveen anganwadi bhavan tak</t>
+          <t>1734004002/RS/22012035139339 — सी सी निर्माण तुलसीराम उपरारिया के मकान से जसमन लोधी की और मुख्य सड़क सहावन</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>76000</v>
+        <v>30000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45932</v>
+        <v>45981</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139393 — सीमेंट कंक्रीट नाली निर्माण सिंह मेहरा के घर तक</t>
+          <t>1734004002/RS/22012035139340 — सी सी सड़क निर्माण तुलसीराम उपरारिया के मकान से मुख्य सड़क जसमन लोधी सहावन</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>61000</v>
+        <v>30000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45932</v>
+        <v>45981</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139394 — सीमेंट कंक्रीट नाली निर्माण तुलसीराम परोलिया के मकान से में रोड जसवंत उपुरौलिया के घर के पीछे तक</t>
+          <t>1734004002/RS/22012035139341 — सी सी नाली निर्माण नलकूप से पोहप मेहरा के घर की और सहावन</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>11800</v>
+        <v>61000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139395 — सीमेंट कंक्रीट नाली निर्माण जस्सू ठाकुर के मकान से में रोड की ओर</t>
+          <t>1734004002/RS/22012035139389 — R C C Nalli nirman pani ki tanki se naveen anganwadi bhavan tak</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>33000</v>
+        <v>76000</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>46068</v>
+        <v>45932</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139396 — सीमेंट कंक्रीट नाली निर्माण नलकूप से पोहप सिंह मेहरा के घर तक</t>
+          <t>1734004002/RS/22012035139393 — सीमेंट कंक्रीट नाली निर्माण सिंह मेहरा के घर तक</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45935</v>
+        <v>45932</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139421 — सीमेंट कंक्रीट नाली निर्माण नलकूप से पोहप सिंह मेहरा के घर तक SAHAWAN</t>
+          <t>1734004002/RS/22012035139394 — सीमेंट कंक्रीट नाली निर्माण तुलसीराम परोलिया के मकान से में रोड जसवंत उपुरौलिया के घर के पीछे तक</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>61000</v>
+        <v>11800</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45935</v>
+        <v>45932</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1734004002/RS/22012035139449 — आंतरिक सीसी नाली निर्माण कार्य गिरधारी लोधी से बघा तक सहावन टोला</t>
+          <t>1734004002/RS/22012035139395 — सीमेंट कंक्रीट नाली निर्माण जस्सू ठाकुर के मकान से में रोड की ओर</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>96000</v>
+        <v>33000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>95851.66</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>46093</v>
-[...3 lines deleted...]
-      </c>
+        <v>46068</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034322804 — तालाब निर्माण कार्य उन्नयन</t>
+          <t>1734004002/RS/22012035139396 — सीमेंट कंक्रीट नाली निर्माण नलकूप से पोहप सिंह मेहरा के घर तक</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>270000</v>
+        <v>61000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>144994</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>42852</v>
-[...3 lines deleted...]
-      </c>
+        <v>45935</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034431230 — SOKHPIT NIRMAN KARYA SAHAWAN PARSOTTAM DHOVI KE PASS</t>
+          <t>1734004002/RS/22012035139421 — सीमेंट कंक्रीट नाली निर्माण नलकूप से पोहप सिंह मेहरा के घर तक SAHAWAN</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>17800</v>
+        <v>61000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>10440</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43473</v>
-[...3 lines deleted...]
-      </c>
+        <v>45935</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034449096 — शोकपिट निर्माण 5 नग सहावन</t>
+          <t>1734004002/RS/22012035139449 — आंतरिक सीसी नाली निर्माण कार्य गिरधारी लोधी से बघा तक सहावन टोला</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>96000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>95851.66</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>46093</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>46169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034449105 — सामुदायिक नाडेप निर्माण 5 नग सहावन</t>
+          <t>1734004002/WC/22012034322804 — तालाब निर्माण कार्य उन्नयन</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>0</v>
+        <v>270000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>144994</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>42852</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>44017</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034449108 — सामुदायिक नाडेप निर्माण 5 नग सहावन एवम टोला</t>
+          <t>1734004002/WC/22012034431230 — SOKHPIT NIRMAN KARYA SAHAWAN PARSOTTAM DHOVI KE PASS</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>0</v>
+        <v>17800</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>10440</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>43473</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>45307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034506261 — shokpit nirman karya ps schoool nal ke pass tola</t>
+          <t>1734004002/WC/22012034449096 — शोकपिट निर्माण 5 नग सहावन</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>14340.31</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>1560</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43878</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034506262 — shokpit nirman karya mangal bhavan nal ke pass</t>
+          <t>1734004002/WC/22012034449105 — सामुदायिक नाडेप निर्माण 5 नग सहावन</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>14340.31</v>
+        <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>1620</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43878</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034506263 — shokpit nirman karya kursilal ke nal ke pass</t>
+          <t>1734004002/WC/22012034449108 — सामुदायिक नाडेप निर्माण 5 नग सहावन एवम टोला</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>14340.31</v>
+        <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>1620</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43878</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034506264 — shokpit nirman karya shetal kahar ke nal ke yaha</t>
+          <t>1734004002/WC/22012034506261 — shokpit nirman karya ps schoool nal ke pass tola</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>0</v>
+        <v>14340.31</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43774</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>43878</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>44237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034506265 — shokpit nirman karya rajkumar lodhi ke nal ke pass</t>
+          <t>1734004002/WC/22012034506262 — shokpit nirman karya mangal bhavan nal ke pass</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>0</v>
+        <v>14340.31</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>1620</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43774</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>43878</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>44582</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034506266 — shokpit nirman karya pardhi mohalla nal ke pass tola</t>
+          <t>1734004002/WC/22012034506263 — shokpit nirman karya kursilal ke nal ke pass</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>14340.31</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>1620</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43774</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>43878</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>44237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034506267 — shokpit nirman kaarya panchayat bhavan parisar nal ke pass</t>
+          <t>1734004002/WC/22012034506264 — shokpit nirman karya shetal kahar ke nal ke yaha</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>14340.31</v>
+        <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>1440</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43878</v>
-[...3 lines deleted...]
-      </c>
+        <v>43774</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034507628 — व्यक्तिगत खेततालाब निर्मान भागवती कलीराम लोधी</t>
+          <t>1734004002/WC/22012034506265 — shokpit nirman karya rajkumar lodhi ke nal ke pass</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>287499.51</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>257180</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43808</v>
-[...3 lines deleted...]
-      </c>
+        <v>43774</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034553337 — शासकीय तालाब विस्तारीकरण</t>
+          <t>1734004002/WC/22012034506266 — shokpit nirman karya pardhi mohalla nal ke pass tola</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>480962.37</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>208950</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44042</v>
-[...3 lines deleted...]
-      </c>
+        <v>43774</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of gabion Spur for Comm / Repair and Maintenance of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034556195 — व्यक्तिगत तालाब विस्तारीकरन सत्यनारायन कहार</t>
+          <t>1734004002/WC/22012034506267 — shokpit nirman kaarya panchayat bhavan parisar nal ke pass</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>0</v>
+        <v>14340.31</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>1440</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43947</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>43878</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>44237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034557500 — खेततालाब निर्माण सत्यनारायन कहार</t>
+          <t>1734004002/WC/22012034507628 — व्यक्तिगत खेततालाब निर्मान भागवती कलीराम लोधी</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>332572.21</v>
+        <v>287499.51</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>276320</v>
+        <v>257180</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43988</v>
+        <v>43808</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>44919</v>
+        <v>44037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034561874 — नंदन फलोउद्यान सत्यनारायन बट्टू कहार</t>
+          <t>1734004002/WC/22012034553337 — शासकीय तालाब विस्तारीकरण</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>115360</v>
+        <v>480962.37</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>208950</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43997</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>44042</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>45710</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034563241 — शासकीय तालाब मे मेढ पर नंदन फलोउद्यान कार्य मुरलीधर धम्मु कहार पोधे रक्षक</t>
+          <t>1734004002/WC/22012034556195 — व्यक्तिगत तालाब विस्तारीकरन सत्यनारायन कहार</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>115360</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43966</v>
+        <v>43947</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034603811 — व्यक्तिगत खेत तालाब निर्माण महंगी बाई</t>
+          <t>1734004002/WC/22012034557500 — खेततालाब निर्माण सत्यनारायन कहार</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>332962.02</v>
+        <v>332572.21</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>159434</v>
+        <v>276320</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44195</v>
+        <v>43988</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>45475</v>
+        <v>44919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034603815 — व्यक्तिगत खेत तालाब निर्माण गणेश लोधी</t>
+          <t>1734004002/WC/22012034561874 — नंदन फलोउद्यान सत्यनारायन बट्टू कहार</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>332962.02</v>
+        <v>115360</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44106</v>
+        <v>43997</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034617570 — व्यक्तिगत खेततालाब निर्माण कार्य अनिता अहिरवार</t>
+          <t>1734004002/WC/22012034563241 — शासकीय तालाब मे मेढ पर नंदन फलोउद्यान कार्य मुरलीधर धम्मु कहार पोधे रक्षक</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>332962.02</v>
+        <v>115360</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>238843</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44278</v>
-[...3 lines deleted...]
-      </c>
+        <v>43966</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034761828 — CTR ROOF WATAR HARVESTING KARYA ANGANWADI BHAWAN SAHAWAN TOLA</t>
+          <t>1734004002/WC/22012034603811 — व्यक्तिगत खेत तालाब निर्माण महंगी बाई</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>159434</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44352</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>45475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034821121 — shokpit nirman karya 5 nag sahawan</t>
+          <t>1734004002/WC/22012034603815 — व्यक्तिगत खेत तालाब निर्माण गणेश लोधी</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44444</v>
+        <v>44106</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034965106 — vyktigat khettalab nirman saroj bai</t>
+          <t>1734004002/WC/22012034617570 — व्यक्तिगत खेततालाब निर्माण कार्य अनिता अहिरवार</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>238843</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>44662</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>44278</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>45117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034965110 — vyktigat khettalab nirman saroj bai</t>
+          <t>1734004002/WC/22012034761828 — CTR ROOF WATAR HARVESTING KARYA ANGANWADI BHAWAN SAHAWAN TOLA</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44662</v>
+        <v>44352</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034965482 — vyktigat khettalab nirman karya saroj bai</t>
+          <t>1734004002/WC/22012034821121 — shokpit nirman karya 5 nag sahawan</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44662</v>
+        <v>44444</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012034977544 — khettalab nirman saroj bai kahar sahawan</t>
+          <t>1734004002/WC/22012034965106 — vyktigat khettalab nirman saroj bai</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>196639</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44662</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012035044149 — Dugpond nirman kary sahawan</t>
+          <t>1734004002/WC/22012034965110 — vyktigat khettalab nirman saroj bai</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>358922.17</v>
+        <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>248498</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45060</v>
-[...3 lines deleted...]
-      </c>
+        <v>44662</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012035216160 — शांतिधाम बाउंड्रीवॉल  पौधारोपन कार्य सहावन 200</t>
+          <t>1734004002/WC/22012034965482 — vyktigat khettalab nirman karya saroj bai</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45406</v>
+        <v>44662</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012035327469 — CC NAALI NIRMAN JASSU THAKUR SE MAIN ROAD KI OR SAHAWAN</t>
+          <t>1734004002/WC/22012034977544 — khettalab nirman saroj bai kahar sahawan</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>33600</v>
+        <v>356340.1</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>196639</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45980</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>44704</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>45117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012035327475 — CC NAALI NIRMAN TULSHIRAM UPRARIA SE MAIN ROAD KI OR JASMAN LODHI NO2 SAHAWAN</t>
+          <t>1734004002/WC/22012035044149 — Dugpond nirman kary sahawan</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>11800</v>
+        <v>358922.17</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>248498</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45980</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>45060</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>45453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012035327478 — CC NAALI NIRMAN TULSHIRAM UPRARIA SE MAIN ROAD KI OR JASMAN LODHI NO1 SAHAWAN</t>
+          <t>1734004002/WC/22012035216160 — शांतिधाम बाउंड्रीवॉल  पौधारोपन कार्य सहावन 200</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45980</v>
+        <v>45406</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/22012035327994 — CC NAALI NIRMAN NALKUP SE POHAP MEHRA KE GHAR KI OR</t>
+          <t>1734004002/WC/22012035327469 — CC NAALI NIRMAN JASSU THAKUR SE MAIN ROAD KI OR SAHAWAN</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>61000</v>
+        <v>33600</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/9993665317 — गॉव से शान्तिधाम तक नाला निर्माण कार्य सहावन</t>
+          <t>1734004002/WC/22012035327475 — CC NAALI NIRMAN TULSHIRAM UPRARIA SE MAIN ROAD KI OR JASMAN LODHI NO2 SAHAWAN</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>137000</v>
+        <v>11800</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>14628</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>42394</v>
-[...3 lines deleted...]
-      </c>
+        <v>45980</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/VB/22012035330248 — RAINWATER HORWESTING ATIRIKT KAKX SAHAWAN</t>
+          <t>1734004002/WC/22012035327478 — CC NAALI NIRMAN TULSHIRAM UPRARIA SE MAIN ROAD KI OR JASMAN LODHI NO1 SAHAWAN</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>46234</v>
+        <v>45980</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1734004002/WC/VB/22012035330260 — SHOKPIT/ RECHARGE PIT NIRMAN KARYA 1 GP SAHAWAN</t>
+          <t>1734004002/WC/22012035327994 — CC NAALI NIRMAN NALKUP SE POHAP MEHRA KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>0</v>
+        <v>61000</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>46234</v>
+        <v>45980</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C676" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
+        <is>
+          <t>1734004002/WC/9993665317 — गॉव से शान्तिधाम तक नाला निर्माण कार्य सहावन</t>
+        </is>
+      </c>
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
+        <v>137000</v>
+      </c>
+      <c r="I676" s="2" t="n">
+        <v>14628</v>
+      </c>
+      <c r="J676" s="3" t="n">
+        <v>42394</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>43077</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
           <t>2026-2027</t>
         </is>
       </c>
-      <c r="C676" s="1" t="inlineStr">
+      <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D676" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E676" s="1" t="inlineStr">
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1734004002/WC/VB/22012035330248 — RAINWATER HORWESTING ATIRIKT KAKX SAHAWAN</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J677" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K677" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
-      <c r="F676" s="1" t="inlineStr">
+      <c r="F678" s="1" t="inlineStr">
+        <is>
+          <t>1734004002/WC/VB/22012035330260 — SHOKPIT/ RECHARGE PIT NIRMAN KARYA 1 GP SAHAWAN</t>
+        </is>
+      </c>
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J678" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K678" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
         <is>
           <t>1734004002/WC/VB/22012035330263 — SHOKPIT/ RECHARGE PIT NIRMAN KARYA 2 GP SAHAWAN</t>
         </is>
       </c>
-      <c r="G676" s="1" t="inlineStr">
+      <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H676" s="2" t="n">
+      <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I676" s="2" t="n">
+      <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J676" s="3" t="n">
+      <c r="J679" s="3" t="n">
         <v>46234</v>
       </c>
-      <c r="K676" s="3"/>
+      <c r="K679" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>