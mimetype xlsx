--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K581"/>
+  <dimension ref="A1:K585"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 02:56:39</t>
+          <t>Exported on: 2026-10-23 17:12:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARSINGHPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -559,51 +559,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>40284</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1734004036/DP/22012034492790 — PODHROPAN KARY TALAB KINARE</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>390851.61</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>119155</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44122</v>
@@ -4227,51 +4227,51 @@
       <c r="J93" s="3" t="n">
         <v>44122</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/22012034608275 — Falodhan karya Sandhya/Rajesh Kourav</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>136000</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>43220.3</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>44109</v>
@@ -4323,51 +4323,51 @@
       <c r="J95" s="3" t="n">
         <v>44122</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Drainage of chaur/waterlogged Land for Indiv / Drainage of chaur or waterlogged areas Land for Individuals</t>
+          <t>Drainage of chaur/waterlogged Land for Indiv / Construction of Drainage Works in Waterlogged Land for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/22012034639487 — Khet talab nirman kary dhaniram/imarat</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>101283.44</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44257</v>
@@ -5032,239 +5032,239 @@
         <v>1744</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/22012035583863 — Nadep nirman Urmila bai /Narayan Giri</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/22012035583892 — Nadep nirman Aneeta/Ramesh Thakur</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/22012035583898 — Nadep nirman Mankuwar /Ajay Rajak</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/22012035583911 — Nadep nirman Kali / Sukharam Mehra</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/22012035583918 — Nadep nirman Jamuna /Lal Sahab Gound</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
@@ -13301,51 +13301,51 @@
       <c r="J279" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>45870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/4723224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143099286</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45551</v>
@@ -14720,13186 +14720,13374 @@
       <c r="J308" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6181192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148946325</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6182354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143007053</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6182492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143016804</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6183021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143004579</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6183292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141963109</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6183584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143102533</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6186521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144485650</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6186759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144487554</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6189872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144490391</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6190195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143414642</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6190998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143019379</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6195448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145640976</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6196599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143081466</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6197096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144480232</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6198734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143047924</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6199871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148948424</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6200302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143116700</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6201453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147162150</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6202958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143143300</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6208118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143001607</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6211064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145638867</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6211655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148468857</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6213703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143109423</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6214232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143005840</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6215129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147150380</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6215781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148468907</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1734004036/IF/IAY/6216263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148468140</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830508 — Construction of IAY House -IAY REG. NO. MP1356275</t>
+          <t>1734004036/IF/IAY/6274681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142997148</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>46093</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830530 — Construction of IAY House -IAY REG. NO. MP1393275</t>
+          <t>1734004036/IF/IAY/6275652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145643444</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>15172</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42937</v>
-[...3 lines deleted...]
-      </c>
+        <v>46093</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830554 — Construction of IAY House -IAY REG. NO. MP1431006</t>
+          <t>1734004036/IF/IAY/6285531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143002765</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42938</v>
-[...3 lines deleted...]
-      </c>
+        <v>46161</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830673 — Construction of IAY House -IAY REG. NO. MP1647429</t>
+          <t>1734004036/IF/IAY/6355362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147159948</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42938</v>
-[...3 lines deleted...]
-      </c>
+        <v>45818</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830674 — Construction of IAY House -IAY REG. NO. MP1649262</t>
+          <t>1734004036/IF/IAY/830508 — Construction of IAY House -IAY REG. NO. MP1356275</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>14508</v>
+        <v>15480</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42938</v>
+        <v>42887</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43344</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830682 — Construction of IAY House -IAY REG. NO. MP1658149</t>
+          <t>1734004036/IF/IAY/830530 — Construction of IAY House -IAY REG. NO. MP1393275</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>15480</v>
+        <v>15172</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42938</v>
+        <v>42937</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43154</v>
+        <v>43289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830863 — Construction of IAY House -IAY REG. NO. MP2101775</t>
+          <t>1734004036/IF/IAY/830554 — Construction of IAY House -IAY REG. NO. MP1431006</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>15504</v>
+        <v>15516</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>42938</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43221</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830864 — Construction of IAY House -IAY REG. NO. MP2101781</t>
+          <t>1734004036/IF/IAY/830673 — Construction of IAY House -IAY REG. NO. MP1647429</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42896</v>
+        <v>42938</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43078</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830891 — Construction of IAY House -IAY REG. NO. MP2160000</t>
+          <t>1734004036/IF/IAY/830674 — Construction of IAY House -IAY REG. NO. MP1649262</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>14276</v>
+        <v>14508</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42896</v>
+        <v>42938</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43221</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/830918 — Construction of IAY House -IAY REG. NO. MP2219559</t>
+          <t>1734004036/IF/IAY/830682 — Construction of IAY House -IAY REG. NO. MP1658149</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>14348</v>
+        <v>15480</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>42938</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43391</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/831153 — Construction of IAY House -IAY REG. NO. MP3305369</t>
+          <t>1734004036/IF/IAY/830863 — Construction of IAY House -IAY REG. NO. MP2101775</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>14520</v>
+        <v>15504</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>42938</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43705</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/831471 — Construction of IAY House -IAY REG. NO. MP1050738</t>
+          <t>1734004036/IF/IAY/830864 — Construction of IAY House -IAY REG. NO. MP2101781</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42937</v>
+        <v>42896</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43215</v>
+        <v>43078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/840484 — Construction of IAY House -IAY REG. NO. MP1365033</t>
+          <t>1734004036/IF/IAY/830891 — Construction of IAY House -IAY REG. NO. MP2160000</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>15480</v>
+        <v>14276</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42937</v>
+        <v>42896</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43154</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/841409 — Construction of IAY House -IAY REG. NO. MP1377026</t>
+          <t>1734004036/IF/IAY/830918 — Construction of IAY House -IAY REG. NO. MP2219559</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15486</v>
+        <v>14348</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43263</v>
+        <v>42938</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43495</v>
+        <v>43391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/IAY/845534 — Construction of IAY House -IAY REG. NO. MP1431395</t>
+          <t>1734004036/IF/IAY/831153 — Construction of IAY House -IAY REG. NO. MP3305369</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15516</v>
+        <v>14520</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42887</v>
+        <v>42938</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43215</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1734004036/IF/खैरीNGK — कूपनिर्माणकार्य नीरज/गंगाराम कौरव 75/3 खैरी हथनापुर</t>
+          <t>1734004036/IF/IAY/831471 — Construction of IAY House -IAY REG. NO. MP1050738</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>166000</v>
+        <v>15480</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>15504</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>40269</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>42937</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>43215</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/217 — मेढ बंधान कार्य गोपाल / इमरत ब्राहम्‍ण हिरदपुर</t>
+          <t>1734004036/IF/IAY/840484 — Construction of IAY House -IAY REG. NO. MP1365033</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>28300</v>
+        <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>26108</v>
+        <v>15480</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41001</v>
+        <v>42937</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>41090</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/218 — मेढ बंधान कार्य रामस्‍वरूप / हाकम सिह हिरदयपुर</t>
+          <t>1734004036/IF/IAY/841409 — Construction of IAY House -IAY REG. NO. MP1377026</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>28300</v>
+        <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>26474</v>
+        <v>15486</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41001</v>
+        <v>43263</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>41090</v>
+        <v>43495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/219 — मेढ बंधान कार्य गुलाब / रूपसिह हिरदयपुर</t>
+          <t>1734004036/IF/IAY/845534 — Construction of IAY House -IAY REG. NO. MP1431395</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>28300</v>
+        <v>15480</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>26230</v>
+        <v>15516</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41001</v>
+        <v>42887</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>41090</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/220 — मेढ बंधान कार्य किरन बाई / देवचंद्र हिरदयपुर</t>
+          <t>1734004036/IF/खैरीNGK — कूपनिर्माणकार्य नीरज/गंगाराम कौरव 75/3 खैरी हथनापुर</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>28300</v>
+        <v>166000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>22814</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41001</v>
-[...3 lines deleted...]
-      </c>
+        <v>40269</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034244241 — VASANT / BHAIYARAM MEDBANDHAN KHERI</t>
+          <t>1734004036/LD/217 — मेढ बंधान कार्य गोपाल / इमरत ब्राहम्‍ण हिरदपुर</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>13000</v>
+        <v>28300</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>477</v>
+        <v>26108</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42350</v>
+        <v>41001</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>42592</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034244246 — SATEESH/SARDAR KOURAV MAD BANDHAN</t>
+          <t>1734004036/LD/218 — मेढ बंधान कार्य रामस्‍वरूप / हाकम सिह हिरदयपुर</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>13000</v>
+        <v>28300</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>477</v>
+        <v>26474</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42350</v>
+        <v>41001</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>42592</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034244263 — GANESG/RAKHHE KHERI</t>
+          <t>1734004036/LD/219 — मेढ बंधान कार्य गुलाब / रूपसिह हिरदयपुर</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>13000</v>
+        <v>28300</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>477</v>
+        <v>26230</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42350</v>
+        <v>41001</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>42592</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034244265 — SEVARAM/RAMPRASAD KHERI</t>
+          <t>1734004036/LD/220 — मेढ बंधान कार्य किरन बाई / देवचंद्र हिरदयपुर</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>13400</v>
+        <v>28300</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>477</v>
+        <v>22814</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42350</v>
+        <v>41001</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>42592</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034244267 — PRADEEP/GOPAL HIRDEPUR</t>
+          <t>1734004036/LD/22012034244241 — VASANT / BHAIYARAM MEDBANDHAN KHERI</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>47000</v>
+        <v>13000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>477</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>42350</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034244268 — TIRATH/DASRATH HIRDEPUR</t>
+          <t>1734004036/LD/22012034244246 — SATEESH/SARDAR KOURAV MAD BANDHAN</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>13400</v>
+        <v>13000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>477</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>42350</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034244270 — BHUVAN/ JAGDEESH HIRDEPUR</t>
+          <t>1734004036/LD/22012034244263 — GANESG/RAKHHE KHERI</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>13400</v>
+        <v>13000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>477</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>42350</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034304936 — शांतिधाम निर्माण ग्राम खेरी</t>
+          <t>1734004036/LD/22012034244265 — SEVARAM/RAMPRASAD KHERI</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>13400</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42753</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>1899-1900</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034304938 — शांतिधाम निर्माण ग्राम खेरी</t>
+          <t>1734004036/LD/22012034244267 — PRADEEP/GOPAL HIRDEPUR</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>AWC / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034304939 — शांतिधाम निर्माण ग्राम खेरी</t>
+          <t>1734004036/LD/22012034244268 — TIRATH/DASRATH HIRDEPUR</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>180000</v>
+        <v>13400</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>179928.8</v>
+        <v>477</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42828</v>
+        <v>42350</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43271</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034304943 — शांतिधाम निर्माण हथनापुर</t>
+          <t>1734004036/LD/22012034244270 — BHUVAN/ JAGDEESH HIRDEPUR</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>13400</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>477</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42743</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>AWC / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034304944 — शांतिधाम निर्माण हथनापुर</t>
+          <t>1734004036/LD/22012034304936 — शांतिधाम निर्माण ग्राम खेरी</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>178568.5</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42834</v>
-[...3 lines deleted...]
-      </c>
+        <v>42753</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>1899-1900</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>AWC / Construction of Anganwadi Building for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034310458 — शांतिधाम निर्माण हिरदेपुर</t>
+          <t>1734004036/LD/22012034304938 — शांतिधाम निर्माण ग्राम खेरी</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>179898.5</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42841</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>AWC / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034579882 — Med bandhan karya Sahab lal</t>
+          <t>1734004036/LD/22012034304939 — शांतिधाम निर्माण ग्राम खेरी</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>39743.13</v>
+        <v>180000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>179928.8</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>42828</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>43271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034579883 — Med bandhan karya Sahab lal</t>
+          <t>1734004036/LD/22012034304943 — शांतिधाम निर्माण हथनापुर</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44665</v>
+        <v>42743</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>AWC / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034584100 — PANCHAYAT BHAWAN KE PAAS SAMTALIKARAN GRAM KHAIRI</t>
+          <t>1734004036/LD/22012034304944 — शांतिधाम निर्माण हथनापुर</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>183693.33</v>
+        <v>180000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>144704</v>
+        <v>178568.5</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44879</v>
+        <v>42834</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>45123</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>AWC / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034584101 — PANCHAYAT BHAWAN KE PAAS SAMTALIKARAN GRAM KHAIRI</t>
+          <t>1734004036/LD/22012034310458 — शांतिधाम निर्माण हिरदेपुर</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>179898.5</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44806</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>42841</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>43272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034940752 — समतलीकरण कार्य नर्मदा मंदिर के पास ग्राम खेरी</t>
+          <t>1734004036/LD/22012034579882 — Med bandhan karya Sahab lal</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>342377.94</v>
+        <v>39743.13</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45448</v>
+        <v>44665</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034944737 — NARMDA MANDIR KE PAAS SAMTALIKARAN KARY KHAIRI</t>
+          <t>1734004036/LD/22012034579883 — Med bandhan karya Sahab lal</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45567</v>
+        <v>44665</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034944738 — NARMDA MANDIR KE PAAS SAMTALIKARAN KARY KHAIRI</t>
+          <t>1734004036/LD/22012034584100 — PANCHAYAT BHAWAN KE PAAS SAMTALIKARAN GRAM KHAIRI</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>183693.33</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>144704</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>44879</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>45123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/22012034944739 — NARMDA MANDIR KE PAAS SAMTALIKARAN KARY KHAIRI</t>
+          <t>1734004036/LD/22012034584101 — PANCHAYAT BHAWAN KE PAAS SAMTALIKARAN GRAM KHAIRI</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45567</v>
+        <v>44806</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/221 — मेंढ बंधान कार्य पार्वती बाई / इमरतलाल</t>
+          <t>1734004036/LD/22012034940752 — समतलीकरण कार्य नर्मदा मंदिर के पास ग्राम खेरी</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>28300</v>
+        <v>342377.94</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>26230</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>45448</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/CRKH  खैरीहथ — खेत मेढ़बंधान चुन्‍नीलाल/रामभरोसे हृरदेपुर 727/27  खैरीहथनापुर</t>
+          <t>1734004036/LD/22012034944737 — NARMDA MANDIR KE PAAS SAMTALIKARAN KARY KHAIRI</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>26900</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>40355</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/DSKH  खैरी — खेत मेढ़बंधान सरदार/देव  खैरी 673/06  खैरीहथनापुर</t>
+          <t>1734004036/LD/22012034944738 — NARMDA MANDIR KE PAAS SAMTALIKARAN KARY KHAIRI</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>23400</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>17200</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>40346</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/HKG — मैढबंधान हीरालाल/गयाप्रसाद 1174/29 खैरी िहथना</t>
+          <t>1734004036/LD/22012034944739 — NARMDA MANDIR KE PAAS SAMTALIKARAN KARY KHAIRI</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>13300</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>40323</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/KRKH  खैरी — खेत मेढ़बंधान कृष्‍णाबाई/नरवदी  खैरी 677/07  खैरीहथनापुर</t>
+          <t>1734004036/LD/221 — मेंढ बंधान कार्य पार्वती बाई / इमरतलाल</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>23400</v>
+        <v>28300</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>19600</v>
+        <v>26230</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>40355</v>
+        <v>41000</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>40367</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/LLKखैरीहथन — ख्‍ोत मेढबधान लखन/लीलाधर खैरीहथना</t>
+          <t>1734004036/LD/CRKH  खैरीहथ — खेत मेढ़बंधान चुन्‍नीलाल/रामभरोसे हृरदेपुर 727/27  खैरीहथनापुर</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>23400</v>
+        <v>34000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>7200</v>
+        <v>26900</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>40317</v>
+        <v>40355</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>40341</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/SDKH  खैरी — खेत मेढ़बंधान सरदार/डिल्‍लीपत  खैरी 689/71 खैरीहथनापुर</t>
+          <t>1734004036/LD/DSKH  खैरी — खेत मेढ़बंधान सरदार/देव  खैरी 673/06  खैरीहथनापुर</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>34400</v>
+        <v>23400</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>24000</v>
+        <v>17200</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>40346</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>40368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीHOK — मेढ बंधान दौलत/नन्‍नेवीर खैरी हथ</t>
+          <t>1734004036/LD/HKG — मैढबंधान हीरालाल/गयाप्रसाद 1174/29 खैरी िहथना</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>23000</v>
+        <v>2000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>20500</v>
+        <v>13300</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>40318</v>
+        <v>40323</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>40318</v>
+        <v>40337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीKH4 — श्री सोवरन / नन्‍हेंसिंह कौरव कूपनिर्माण खैरी हथना</t>
+          <t>1734004036/LD/KRKH  खैरी — खेत मेढ़बंधान कृष्‍णाबाई/नरवदी  खैरी 677/07  खैरीहथनापुर</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>11800</v>
+        <v>23400</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>6552</v>
+        <v>19600</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>39891</v>
+        <v>40355</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>39903</v>
+        <v>40367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीKH5 — श्री मोहन / नन्‍हेंसिंह कौरव कूपनिर्माण खैरी हथना</t>
+          <t>1734004036/LD/LLKखैरीहथन — ख्‍ोत मेढबधान लखन/लीलाधर खैरीहथना</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>11800</v>
+        <v>23400</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>11466</v>
+        <v>7200</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>39891</v>
+        <v>40317</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>39903</v>
+        <v>40341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरी LTK — मेढ बंधान सरजन / नन्‍हेवीर खैरी हथ</t>
+          <t>1734004036/LD/SDKH  खैरी — खेत मेढ़बंधान सरदार/डिल्‍लीपत  खैरी 689/71 खैरीहथनापुर</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>23000</v>
+        <v>34400</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15400</v>
+        <v>24000</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>40318</v>
+        <v>40346</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>40318</v>
+        <v>40368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीLTK — मेढ बंधान लालजी/टीकराम खैरी हथ</t>
+          <t>1734004036/LD/खैरीHOK — मेढ बंधान दौलत/नन्‍नेवीर खैरी हथ</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>19700</v>
+        <v>20500</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>40328</v>
+        <v>40318</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>40341</v>
+        <v>40318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीMCK — मेढ बंधान मंगल/चन्‍ना खैरी हथ</t>
+          <t>1734004036/LD/खैरीKH4 — श्री सोवरन / नन्‍हेंसिंह कौरव कूपनिर्माण खैरी हथना</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>34000</v>
+        <v>11800</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>32300</v>
+        <v>6552</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>40342</v>
+        <v>39891</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>40355</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीMHK — मेढ बंधान मूरारी/हल्‍के खैरी हथ</t>
+          <t>1734004036/LD/खैरीKH5 — श्री मोहन / नन्‍हेंसिंह कौरव कूपनिर्माण खैरी हथना</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>23000</v>
+        <v>11800</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>21400</v>
+        <v>11466</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>40356</v>
+        <v>39891</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>40369</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीPDK — मेढ बंधान टीकाराम/जीवन खैरी हथ</t>
+          <t>1734004036/LD/खैरी LTK — मेढ बंधान सरजन / नन्‍हेवीर खैरी हथ</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>23000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>16200</v>
+        <v>15400</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>40318</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>40318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीSDK — मेढ बंधान सुरेश/डिल्‍ली खैरी हथ</t>
+          <t>1734004036/LD/खैरीLTK — मेढ बंधान लालजी/टीकराम खैरी हथ</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>33000</v>
+        <v>23000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>31600</v>
+        <v>19700</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40318</v>
+        <v>40328</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>40330</v>
+        <v>40341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीSFK — मेढ बंधान सुखराम/फूलचंद खैरी हथ</t>
+          <t>1734004036/LD/खैरीMCK — मेढ बंधान मंगल/चन्‍ना खैरी हथ</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>23000</v>
+        <v>34000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>17100</v>
+        <v>32300</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40318</v>
+        <v>40342</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>40330</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीSOK — मेढ बंधान कार्य सुदर्शन/ओंकार 686/32 खैरीहथनापुर</t>
+          <t>1734004036/LD/खैरीMHK — मेढ बंधान मूरारी/हल्‍के खैरी हथ</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>34000</v>
+        <v>23000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>21400</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40344</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>40356</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>40369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1734004036/LD/खैरीSSK — मेढबंधान श्री सतीश / सरदार सिंह कौरव खैरी हथनापुर</t>
+          <t>1734004036/LD/खैरीPDK — मेढ बंधान टीकाराम/जीवन खैरी हथ</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>29000</v>
+        <v>23000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>24570</v>
+        <v>16200</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>39971</v>
+        <v>40318</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>39972</v>
+        <v>40318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034170309 — सीसीरोडनिर्माणग्रामहिरदेपुर</t>
+          <t>1734004036/LD/खैरीSDK — मेढ बंधान सुरेश/डिल्‍ली खैरी हथ</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>41000</v>
+        <v>33000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>25404</v>
+        <v>31600</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41433</v>
+        <v>40318</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>42830</v>
+        <v>40330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034185643 — सीसीरोडनालीनिर्माणगंगारामकेमकानसेसुदर्शनकेमकानतक प</t>
+          <t>1734004036/LD/खैरीSFK — मेढ बंधान सुखराम/फूलचंद खैरी हथ</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>127100</v>
+        <v>23000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>127090.85</v>
+        <v>17100</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41545</v>
+        <v>40318</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41938</v>
+        <v>40330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034185654 — सीसीरोडनालीनिर्माणभैयारामकेमकानसेसुरेन्‍द्रकेमकान</t>
+          <t>1734004036/LD/खैरीSOK — मेढ बंधान कार्य सुदर्शन/ओंकार 686/32 खैरीहथनापुर</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>50400</v>
+        <v>34000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>50282</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41545</v>
-[...3 lines deleted...]
-      </c>
+        <v>40344</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034195906 — सीसीरोडनालीनिर्माणसरदारकौरवकेमकांसेप्राशाकीओरहिरदे</t>
+          <t>1734004036/LD/खैरीSSK — मेढबंधान श्री सतीश / सरदार सिंह कौरव खैरी हथनापुर</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>85000</v>
+        <v>29000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>124507</v>
+        <v>24570</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41636</v>
+        <v>39971</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>41938</v>
+        <v>39972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034195911 — सीसीरोड्नालीछूट्टूठाकुरकेमकानसेग्यानीपालीकेमकानकीओ</t>
+          <t>1734004036/RC/22012034170309 — सीसीरोडनिर्माणग्रामहिरदेपुर</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>140300</v>
+        <v>41000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>181120</v>
+        <v>25404</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41636</v>
+        <v>41433</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41881</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034203032 — आंतरिकमिट्टीबजरामार्गटोराहईटोलासेहथनापुरलिंकरोड्तक</t>
+          <t>1734004036/RC/22012034185643 — सीसीरोडनालीनिर्माणगंगारामकेमकानसेसुदर्शनकेमकानतक प</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>303648</v>
+        <v>127100</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>293509.3</v>
+        <v>127090.85</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41678</v>
+        <v>41545</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42526</v>
+        <v>41938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034206584 — खेतसडक-स्कूलसेनदीकीओरGP-खैरी हथनापुर</t>
+          <t>1734004036/RC/22012034185654 — सीसीरोडनालीनिर्माणभैयारामकेमकानसेसुरेन्‍द्रकेमकान</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>1083000</v>
+        <v>50400</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>50282</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41565</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>41545</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>41938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034209645 — SUDUR SADAK MITTI BAJARA ANTRAM MEHRA KE KHET SE R</t>
+          <t>1734004036/RC/22012034195906 — सीसीरोडनालीनिर्माणसरदारकौरवकेमकांसेप्राशाकीओरहिरदे</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>1440000</v>
+        <v>85000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>124507</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>41636</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>41938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034219388 — SUDUR SADAK ANTRAM MEHRA KE KHET SE RAMESH DARJI K</t>
+          <t>1734004036/RC/22012034195911 — सीसीरोड्नालीछूट्टूठाकुरकेमकानसेग्यानीपालीकेमकानकीओ</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1440000</v>
+        <v>140300</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>174584</v>
+        <v>181120</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>41790</v>
+        <v>41636</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42593</v>
+        <v>41881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034288953 — CC Road Hathanpur 2012 2013</t>
+          <t>1734004036/RC/22012034203032 — आंतरिकमिट्टीबजरामार्गटोराहईटोलासेहथनापुरलिंकरोड्तक</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>60000</v>
+        <v>303648</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>293509.3</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42307</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>41678</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>42526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034292057 — CC ROAD HATHNAPUR 2015</t>
+          <t>1734004036/RC/22012034206584 — खेतसडक-स्कूलसेनदीकीओरGP-खैरी हथनापुर</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>164000</v>
+        <v>1083000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>164122.2</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42350</v>
-[...3 lines deleted...]
-      </c>
+        <v>41565</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034292060 — CC ROAD 2 HATHANAPUR 3.55 LAC</t>
+          <t>1734004036/RC/22012034209645 — SUDUR SADAK MITTI BAJARA ANTRAM MEHRA KE KHET SE R</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>140000</v>
+        <v>1440000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>52311</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42350</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034299028 — CC ROAD NIRAMAN HIRDEPUR 3.19</t>
+          <t>1734004036/RC/22012034219388 — SUDUR SADAK ANTRAM MEHRA KE KHET SE RAMESH DARJI K</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>1440000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>174584</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>41790</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>42593</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034299030 — CC ROAD NIRMAN HIRDEPUR 3.19</t>
+          <t>1734004036/RC/22012034288953 — CC Road Hathanpur 2012 2013</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>119000</v>
+        <v>60000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>118862</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42448</v>
-[...3 lines deleted...]
-      </c>
+        <v>42307</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034304361 — cc</t>
+          <t>1734004036/RC/22012034292057 — CC ROAD HATHNAPUR 2015</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>164000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>164122.2</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42620</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>42526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034304584 — CC ROD NIRMAN KHAIRY</t>
+          <t>1734004036/RC/22012034292060 — CC ROAD 2 HATHANAPUR 3.55 LAC</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>52311</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42620</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034304586 — CC ROAD NIRMAN GRAM KHERI</t>
+          <t>1734004036/RC/22012034299028 — CC ROAD NIRAMAN HIRDEPUR 3.19</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42620</v>
+        <v>42395</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034304590 — CC ROAD NIRMAN KHERI</t>
+          <t>1734004036/RC/22012034299030 — CC ROAD NIRMAN HIRDEPUR 3.19</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>12000000</v>
+        <v>119000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>118862</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42449</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>42448</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>42526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034314159 — ANTRIK CC ROAD HIRDEPUR</t>
+          <t>1734004036/RC/22012034304361 — cc</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>42620</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034314160 — ANTRIK CC ROAD HIRDEPUR</t>
+          <t>1734004036/RC/22012034304584 — CC ROD NIRMAN KHAIRY</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>35571</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42588</v>
-[...3 lines deleted...]
-      </c>
+        <v>42620</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034314161 — ANTRIK CC ROAD HIRDEPUR</t>
+          <t>1734004036/RC/22012034304586 — CC ROAD NIRMAN GRAM KHERI</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>42620</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034323909 — cc road</t>
+          <t>1734004036/RC/22012034304590 — CC ROAD NIRMAN KHERI</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>12000000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42826</v>
+        <v>42449</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034384074 — CC ROAD NIRMAN HEMARAJ KE MAKAN SE BARETHA KE MAKAN TAK GRAM KHERI</t>
+          <t>1734004036/RC/22012034314159 — ANTRIK CC ROAD HIRDEPUR</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>21000</v>
+        <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42888</v>
+        <v>42620</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034384080 — CC ROAD NIRMAN HEDPUMP SE MAHAVEER KE GHAR TAK HATHANAPUR</t>
+          <t>1734004036/RC/22012034314160 — ANTRIK CC ROAD HIRDEPUR</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>21000</v>
+        <v>60000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>35571</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42888</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>42588</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034438257 — सीसीरोड निर्माण कार्य 2</t>
+          <t>1734004036/RC/22012034314161 — ANTRIK CC ROAD HIRDEPUR</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43473</v>
+        <v>42620</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034464765 — CC ROAD NIRMAN KARY</t>
+          <t>1734004036/RC/22012034323909 — cc road</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43525</v>
+        <v>42826</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034464825 — CC ROAD NIRMAN KARY</t>
+          <t>1734004036/RC/22012034384074 — CC ROAD NIRMAN HEMARAJ KE MAKAN SE BARETHA KE MAKAN TAK GRAM KHERI</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43525</v>
+        <v>42888</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034464826 — CC ROAD NIRMAN HIRDEPUR</t>
+          <t>1734004036/RC/22012034384080 — CC ROAD NIRMAN HEDPUMP SE MAHAVEER KE GHAR TAK HATHANAPUR</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43525</v>
+        <v>42888</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034464827 — CC ROAD NIRMAN HATHNAPUR</t>
+          <t>1734004036/RC/22012034438257 — सीसीरोड निर्माण कार्य 2</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43525</v>
+        <v>43473</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034551047 — SUDOOR MARG NIRMAN KARY ADHAR TIKHARHA KE KHET SE PRATAP KOURAV KE KHET TAK</t>
+          <t>1734004036/RC/22012034464765 — CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44140</v>
+        <v>43525</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034551109 — SUDOOR MARG NIRMA KARY  MALLU PATEL KE KHET SE BAIJNATHA PALI KE KHET TAK</t>
+          <t>1734004036/RC/22012034464825 — CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>1458331.79</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>1208924.59</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44188</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034551114 — SUDOOR MARG NIRMAN KARY ADHAR TIKHARHA KE KHET SE PRATAP KOURAV KE KHET TAK</t>
+          <t>1734004036/RC/22012034464826 — CC ROAD NIRMAN HIRDEPUR</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1459308.39</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1371386</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44181</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034551115 — SUDOOR MARG NIRMAN KARY LAL JI KOURAV KE KHET SE HATHAPUR GRAM TAK</t>
+          <t>1734004036/RC/22012034464827 — CC ROAD NIRMAN HATHNAPUR</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1457700.94</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>1377464</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44188</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034556098 — SUDOOR/KHET SADAK NIRMAN KARY GANGARAM PATEL KE KHET SE CHOTELAL KOURAV  KE KHET TAK</t>
+          <t>1734004036/RC/22012034551047 — SUDOOR MARG NIRMAN KARY ADHAR TIKHARHA KE KHET SE PRATAP KOURAV KE KHET TAK</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>1364794.87</v>
+        <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>1359520</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44209</v>
-[...3 lines deleted...]
-      </c>
+        <v>44140</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034666653 — C C ROD SADAK NIRMAN KARY PARSHOTAM CHODHARI KE MAKAN SE GANGA GHAT KI OR KHAIRI</t>
+          <t>1734004036/RC/22012034551109 — SUDOOR MARG NIRMA KARY  MALLU PATEL KE KHET SE BAIJNATHA PALI KE KHET TAK</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>53500</v>
+        <v>1458331.79</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>53088</v>
+        <v>1208924.59</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45216</v>
+        <v>44188</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>45338</v>
+        <v>45123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034666785 — C C SADAK NIRMAN SURENDRA KOURAV KE MAKAN SE KANCHHEDI KOURAV KE MAKAN TAK KHAIRI</t>
+          <t>1734004036/RC/22012034551114 — SUDOOR MARG NIRMAN KARY ADHAR TIKHARHA KE KHET SE PRATAP KOURAV KE KHET TAK</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>13900</v>
+        <v>1459308.39</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>13051</v>
+        <v>1371386</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45216</v>
+        <v>44181</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>45498</v>
+        <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/22012034837881 — सीसी रोड निर्माण शांतिधाम परिषर खेरी</t>
+          <t>1734004036/RC/22012034551115 — SUDOOR MARG NIRMAN KARY LAL JI KOURAV KE KHET SE HATHAPUR GRAM TAK</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>50300</v>
+        <v>1457700.94</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>48105</v>
+        <v>1377464</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45740</v>
+        <v>44188</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>45870</v>
+        <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/92 — सीसी रोड पंच परमेश्‍वर द्वितीय एवं नाली निर्माण कार्य हिरदयपुर TS 16 AS 2788</t>
+          <t>1734004036/RC/22012034556098 — SUDOOR/KHET SADAK NIRMAN KARY GANGARAM PATEL KE KHET SE CHOTELAL KOURAV  KE KHET TAK</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>322300</v>
+        <v>1364794.87</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>127636</v>
+        <v>1359520</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41078</v>
+        <v>44209</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>41117</v>
+        <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/93 — मिटटी बजरा कार्य सरदार के घर से मुख्‍यमंती सडक तक TS 31 AS 01</t>
+          <t>1734004036/RC/22012034666653 — C C ROD SADAK NIRMAN KARY PARSHOTAM CHODHARI KE MAKAN SE GANGA GHAT KI OR KHAIRI</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>183000</v>
+        <v>53500</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>120254</v>
+        <v>53088</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41054</v>
+        <v>45216</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>41325</v>
+        <v>45338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/CCRPK — CCR Panchprmesvr khary Hathna</t>
+          <t>1734004036/RC/22012034666785 — C C SADAK NIRMAN SURENDRA KOURAV KE MAKAN SE KANCHHEDI KOURAV KE MAKAN TAK KHAIRI</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>13900</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>13051</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>40634</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>45216</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>45498</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/CNKH — सीसी रोड एव नाली निर्माण खैरी हथना</t>
+          <t>1734004036/RC/22012034837881 — सीसी रोड निर्माण शांतिधाम परिषर खेरी</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>179000</v>
+        <v>50300</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>76286</v>
+        <v>48105</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>40969</v>
+        <v>45740</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>41265</v>
+        <v>45870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/HHKखैरीहथ — मुख्‍यमंत्री ग्रामीण सड़क योजना हृदयपुर से हथनापुर खैरी</t>
+          <t>1734004036/RC/92 — सीसी रोड पंच परमेश्‍वर द्वितीय एवं नाली निर्माण कार्य हिरदयपुर TS 16 AS 2788</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>2235000</v>
+        <v>322300</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>19300</v>
+        <v>127636</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>40379</v>
+        <v>41078</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>41623</v>
+        <v>41117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरीDPK — मार्ग उन्‍नयन ह़दयपुर डीपी से खैरी टिगडडा तक खैरी हथनापुर</t>
+          <t>1734004036/RC/93 — मिटटी बजरा कार्य सरदार के घर से मुख्‍यमंती सडक तक TS 31 AS 01</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>500000</v>
+        <v>183000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>105679</v>
+        <v>120254</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>40286</v>
+        <v>41054</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>40286</v>
+        <v>41325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरीHDP — मार्ग उन्‍नयन कार्य ह़दयपुर डी पी से खैरी तिगडडा 77/2 खैरी हथनापुर</t>
+          <t>1734004036/RC/CCRPK — CCR Panchprmesvr khary Hathna</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>463519</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>40286</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरीKH8 — मिटटी बजरा कार्य हथनापुर से दिल्‍हेरी भाग 2</t>
+          <t>1734004036/RC/CNKH — सीसी रोड एव नाली निर्माण खैरी हथना</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>496000</v>
+        <v>179000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>339180.85</v>
+        <v>76286</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>39965</v>
+        <v>40969</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>39839</v>
+        <v>41265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरीWBM — खैरी से इमलिया मिटटी बजरा सडक खैरी हथ</t>
+          <t>1734004036/RC/HHKखैरीहथ — मुख्‍यमंत्री ग्रामीण सड़क योजना हृदयपुर से हथनापुर खैरी</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>496000</v>
+        <v>2235000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>305414</v>
+        <v>19300</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>40317</v>
+        <v>40379</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>40317</v>
+        <v>41623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरीWBM2 — प्रा0शा0हिरदेपुर से ताराचंद के खेत तक मिटटी बजरा सडक खैरी हथ</t>
+          <t>1734004036/RC/खैरीDPK — मार्ग उन्‍नयन ह़दयपुर डीपी से खैरी टिगडडा तक खैरी हथनापुर</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>562047</v>
+        <v>105679</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>40317</v>
+        <v>40286</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>40936</v>
+        <v>40286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरी हथ kh — खैरी से पिप‍रिया सडक उन्‍नयन खैरी हथ</t>
+          <t>1734004036/RC/खैरीHDP — मार्ग उन्‍नयन कार्य ह़दयपुर डी पी से खैरी तिगडडा 77/2 खैरी हथनापुर</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>463519</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>39536</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>40286</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>40286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरी हथ; kh1 — खैरी से पिपरिया मार्ग उन्‍नयन खैरी हथ</t>
+          <t>1734004036/RC/खैरीKH8 — मिटटी बजरा कार्य हथनापुर से दिल्‍हेरी भाग 2</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>482160</v>
+        <v>496000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>510148</v>
+        <v>339180.85</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>39598</v>
+        <v>39965</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>39556</v>
+        <v>39839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरी हथkh3 — खैरी से पिपरिया मार्ग उन्‍नयन खैरी हथ part-2</t>
+          <t>1734004036/RC/खैरीWBM — खैरी से इमलिया मिटटी बजरा सडक खैरी हथ</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>202000</v>
+        <v>496000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>151305</v>
+        <v>305414</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>39737</v>
+        <v>40317</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>39552</v>
+        <v>40317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/खैरी हथना kh1 — खैरी से पिपरिया मार्ग उन्‍नयन खैरी हथना</t>
+          <t>1734004036/RC/खैरीWBM2 — प्रा0शा0हिरदेपुर से ताराचंद के खेत तक मिटटी बजरा सडक खैरी हथ</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>562047</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>39556</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>40317</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>40936</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RC/ हथना.KH2 — मिटटी बजरा कार्य हथनापुर से दिल्‍हेरी भाग 1</t>
+          <t>1734004036/RC/खैरी हथ kh — खैरी से पिप‍रिया सडक उन्‍नयन खैरी हथ</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>524869.5</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>39842</v>
-[...3 lines deleted...]
-      </c>
+        <v>39536</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329855 — SOCHALAY NIRMAN KARYA ANIL /DULICHAND JATAV hradaypur</t>
+          <t>1734004036/RC/खैरी हथ; kh1 — खैरी से पिपरिया मार्ग उन्‍नयन खैरी हथ</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>10800</v>
+        <v>482160</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>10800</v>
+        <v>510148</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42754</v>
+        <v>39598</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>42828</v>
+        <v>39556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329866 — SOCHALAY NIRMAN KARYA RADHESYAM / HARIRAAM PALI hradaypur</t>
+          <t>1734004036/RC/खैरी हथkh3 — खैरी से पिपरिया मार्ग उन्‍नयन खैरी हथ part-2</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>10800</v>
+        <v>202000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>10800</v>
+        <v>151305</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42754</v>
+        <v>39737</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>42830</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329870 — SOCHALAY NIRMAN KARYA PRAKASH / BHAIYA LA NAMDEV</t>
+          <t>1734004036/RC/खैरी हथना kh1 — खैरी से पिपरिया मार्ग उन्‍नयन खैरी हथना</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42754</v>
-[...3 lines deleted...]
-      </c>
+        <v>39556</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329871 — SOCHALAY NIRMAN KARYA PRATAP / BHAGWAT SING</t>
+          <t>1734004036/RC/ हथना.KH2 — मिटटी बजरा कार्य हथनापुर से दिल्‍हेरी भाग 1</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>10800</v>
+        <v>496000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>10800</v>
+        <v>524869.5</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42754</v>
+        <v>39842</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>42830</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329873 — SOCHALAY NIRMAN KARYA VISHRAM / SANKARLAL</t>
+          <t>1734004036/RS/22012034329855 — SOCHALAY NIRMAN KARYA ANIL /DULICHAND JATAV hradaypur</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>42830</v>
+        <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329874 — SOCHALAY NIRMAN KARYA NARABDI / NARAYAN</t>
+          <t>1734004036/RS/22012034329866 — SOCHALAY NIRMAN KARYA RADHESYAM / HARIRAAM PALI hradaypur</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329875 — SOCHALAY NIRMAN KARYA TARACHAND / KASHIRAAM</t>
+          <t>1734004036/RS/22012034329870 — SOCHALAY NIRMAN KARYA PRAKASH / BHAIYA LA NAMDEV</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329877 — SOCHALAY NIRMAN KARYA MAHESH / BHAVANI</t>
+          <t>1734004036/RS/22012034329871 — SOCHALAY NIRMAN KARYA PRATAP / BHAGWAT SING</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329878 — SOCHALAY NIRMAN KARYA BABULAL / SHOBHARAAM</t>
+          <t>1734004036/RS/22012034329873 — SOCHALAY NIRMAN KARYA VISHRAM / SANKARLAL</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329880 — SOCHALAY NIRMAN KARYA BHAGVAN DAS / NANHEYLAL</t>
+          <t>1734004036/RS/22012034329874 — SOCHALAY NIRMAN KARYA NARABDI / NARAYAN</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329881 — SOCHALAY NIRMAN KARYA AJEET / DASHRAT</t>
+          <t>1734004036/RS/22012034329875 — SOCHALAY NIRMAN KARYA TARACHAND / KASHIRAAM</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329882 — SOCHALAY NIRMAN KARYA CHOTEYLAL / HARIPRASAD</t>
+          <t>1734004036/RS/22012034329877 — SOCHALAY NIRMAN KARYA MAHESH / BHAVANI</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329883 — SOCHALAY NIRMAN KARYA RAJU / SOBHARAAM</t>
+          <t>1734004036/RS/22012034329878 — SOCHALAY NIRMAN KARYA BABULAL / SHOBHARAAM</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329884 — SOCHALAY NIRMAN KARYA KOMAL / HARKISAN</t>
+          <t>1734004036/RS/22012034329880 — SOCHALAY NIRMAN KARYA BHAGVAN DAS / NANHEYLAL</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329885 — SOCHALAY NIRMAN KARYA GOVIND / GHANSYAM</t>
+          <t>1734004036/RS/22012034329881 — SOCHALAY NIRMAN KARYA AJEET / DASHRAT</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034329886 — SOCHALAY NIRMAN KARYA GULAM / KAMAL</t>
+          <t>1734004036/RS/22012034329882 — SOCHALAY NIRMAN KARYA CHOTEYLAL / HARIPRASAD</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330364 — SOCHALAY NIRMAAN KARYA KALURAAM/JHALKAN</t>
+          <t>1734004036/RS/22012034329883 — SOCHALAY NIRMAN KARYA RAJU / SOBHARAAM</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330366 — SOCHALAY NIRMAAN KARYA SARMAN /GOPAL</t>
+          <t>1734004036/RS/22012034329884 — SOCHALAY NIRMAN KARYA KOMAL / HARKISAN</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330367 — SOCHALAY NIRMAAN KARYA TEJRAAM/RAMCHARAN</t>
+          <t>1734004036/RS/22012034329885 — SOCHALAY NIRMAN KARYA GOVIND / GHANSYAM</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330368 — SOCHALAY NIRMAAN KARYA KURESHA BE/BAANU KHAN</t>
+          <t>1734004036/RS/22012034329886 — SOCHALAY NIRMAN KARYA GULAM / KAMAL</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330371 — SOCHALAY KARY KEHARSHING/KAMAL</t>
+          <t>1734004036/RS/22012034330364 — SOCHALAY NIRMAAN KARYA KALURAAM/JHALKAN</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330374 — SOCHALAY NIRMAAN KARYA CHINTAMAN/ HAJARIMAN</t>
+          <t>1734004036/RS/22012034330366 — SOCHALAY NIRMAAN KARYA SARMAN /GOPAL</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330376 — SOCHALAY NIRMAAN KARYA PARSOTTAM/ IMARTI</t>
+          <t>1734004036/RS/22012034330367 — SOCHALAY NIRMAAN KARYA TEJRAAM/RAMCHARAN</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>10299</v>
+        <v>10800</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330377 — SOCHALAY NIRMAAN KARYA SANTOSH/ GHANSYAM</t>
+          <t>1734004036/RS/22012034330368 — SOCHALAY NIRMAAN KARYA KURESHA BE/BAANU KHAN</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>10299</v>
+        <v>10800</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034330378 — SOCHALAY NIRMAAN KARYA PARVATI/ IMRAT</t>
+          <t>1734004036/RS/22012034330371 — SOCHALAY KARY KEHARSHING/KAMAL</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>10299</v>
+        <v>10800</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034331692 — SOCHALAY NIRMAAN KARYA VIKASH / NETRAAM</t>
+          <t>1734004036/RS/22012034330374 — SOCHALAY NIRMAAN KARYA CHINTAMAN/ HAJARIMAN</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034331693 — SOCHALAY NIRMAAN KARYA MAHENDRA / DHANNULAL 02/149</t>
+          <t>1734004036/RS/22012034330376 — SOCHALAY NIRMAAN KARYA PARSOTTAM/ IMARTI</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>9297</v>
+        <v>10299</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>42840</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034331694 — SOCHALAY NIRMAAN KARYA RAAMPRASAAD / KHEMCHAND 02/148</t>
+          <t>1734004036/RS/22012034330377 — SOCHALAY NIRMAAN KARYA SANTOSH/ GHANSYAM</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>10800</v>
+        <v>10299</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034331695 — SOCHALAY NIRMAAN KARYA NANDLAL / NANHEYLAL  02/147</t>
+          <t>1734004036/RS/22012034330378 — SOCHALAY NIRMAAN KARYA PARVATI/ IMRAT</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>10800</v>
+        <v>10299</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034331696 — SOCHALAY NIRMAAN KARYA CHATURBHUJ / HARIPRASAD 02/146</t>
+          <t>1734004036/RS/22012034331692 — SOCHALAY NIRMAAN KARYA VIKASH / NETRAAM</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332574 — byktigat sochalay bishaal/sundar kahaa 2/42</t>
+          <t>1734004036/RS/22012034331693 — SOCHALAY NIRMAAN KARYA MAHENDRA / DHANNULAL 02/149</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>4896</v>
+        <v>10800</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>4896</v>
+        <v>9297</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>42830</v>
+        <v>42840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332576 — BYKTIGAT SOCHALAY RAMESH/BHIYALAL2/66</t>
+          <t>1734004036/RS/22012034331694 — SOCHALAY NIRMAAN KARYA RAAMPRASAAD / KHEMCHAND 02/148</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>4896</v>
+        <v>10800</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>1002</v>
+        <v>10800</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42814</v>
+        <v>42754</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42832</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332578 — BYKTIGAT SOCHALAY TEERATH/DASHRAT 2/54</t>
+          <t>1734004036/RS/22012034331695 — SOCHALAY NIRMAAN KARYA NANDLAL / NANHEYLAL  02/147</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>4896</v>
+        <v>10800</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>4896</v>
+        <v>10800</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332579 — BYKTIGAT SOCHALAY RAMSHAROOP/KEHARSHING 2/69</t>
+          <t>1734004036/RS/22012034331696 — SOCHALAY NIRMAAN KARYA CHATURBHUJ / HARIPRASAD 02/146</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>4896</v>
+        <v>10800</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>4896</v>
+        <v>10800</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42771</v>
+        <v>42754</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>42837</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332581 — BYKTIGAT SOCHALAY RAAJENDRA/LAALJI 2/93</t>
+          <t>1734004036/RS/22012034332574 — byktigat sochalay bishaal/sundar kahaa 2/42</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42771</v>
+        <v>42754</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>42837</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332582 — BYKTIGAT SOCHALAY RAMJI/VEERAN RAJAK 2/23</t>
+          <t>1734004036/RS/22012034332576 — BYKTIGAT SOCHALAY RAMESH/BHIYALAL2/66</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>4896</v>
+        <v>1002</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42771</v>
+        <v>42814</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>42837</v>
+        <v>42832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332584 — BYKTIGAT SOCHALAY SUKHRAM/SANKAR 2/77</t>
+          <t>1734004036/RS/22012034332578 — BYKTIGAT SOCHALAY TEERATH/DASHRAT 2/54</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42771</v>
+        <v>42754</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>42837</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332587 — BYKTIGAT SOCHALAY HULKAR/RAJJE PALI 2/85</t>
+          <t>1734004036/RS/22012034332579 — BYKTIGAT SOCHALAY RAMSHAROOP/KEHARSHING 2/69</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42754</v>
+        <v>42771</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>42830</v>
+        <v>42837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332588 — BYKTIGAT SOCHALAY PREMNARAYAN/SAHAAB 2/68</t>
+          <t>1734004036/RS/22012034332581 — BYKTIGAT SOCHALAY RAAJENDRA/LAALJI 2/93</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42754</v>
+        <v>42771</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>42830</v>
+        <v>42837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332589 — BYKTIGAT SOCHALAY RAMJI/GANNE PAALI 2/52</t>
+          <t>1734004036/RS/22012034332582 — BYKTIGAT SOCHALAY RAMJI/VEERAN RAJAK 2/23</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42754</v>
+        <v>42771</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>42830</v>
+        <v>42837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332590 — BYKTIGAT SOCHALAY SOBRAN/NANHEBEER2/09</t>
+          <t>1734004036/RS/22012034332584 — BYKTIGAT SOCHALAY SUKHRAM/SANKAR 2/77</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42754</v>
+        <v>42771</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42830</v>
+        <v>42837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332592 — BYKTIGAT SOCHALAY MOHAN/NAHNEBEER2/08</t>
+          <t>1734004036/RS/22012034332587 — BYKTIGAT SOCHALAY HULKAR/RAJJE PALI 2/85</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332593 — BYKTIGAT SOCHALAY DEVENDRA/JAGDEESH 2/48</t>
+          <t>1734004036/RS/22012034332588 — BYKTIGAT SOCHALAY PREMNARAYAN/SAHAAB 2/68</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>4900</v>
+        <v>4896</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332594 — BYKTIGAT SOCHALAY CHANDRABHAAN/NAHNEBEER 2/33</t>
+          <t>1734004036/RS/22012034332589 — BYKTIGAT SOCHALAY RAMJI/GANNE PAALI 2/52</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332595 — BYKTIGAT SOCHALAY POORAN/HALKE 2/35</t>
+          <t>1734004036/RS/22012034332590 — BYKTIGAT SOCHALAY SOBRAN/NANHEBEER2/09</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332600 — BYKTIGAT SOCHALAY RAAMPRASAAD/KHEMCHAND 2/455</t>
+          <t>1734004036/RS/22012034332592 — BYKTIGAT SOCHALAY MOHAN/NAHNEBEER2/08</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332601 — BYKTIGAT SOCHALAY MAHESH/KANDAAI 2/456</t>
+          <t>1734004036/RS/22012034332593 — BYKTIGAT SOCHALAY DEVENDRA/JAGDEESH 2/48</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>4896</v>
+        <v>4900</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332602 — BYKTIGAT SOCHALAY KEHARSHING/NARBDI KAURAV2/457</t>
+          <t>1734004036/RS/22012034332594 — BYKTIGAT SOCHALAY CHANDRABHAAN/NAHNEBEER 2/33</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332603 — BYKTIGAT SOCHALAY BRIJBIHAARI/KANCHEDI2/458</t>
+          <t>1734004036/RS/22012034332595 — BYKTIGAT SOCHALAY POORAN/HALKE 2/35</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332604 — BYKTIGAT SOCHALAY RAAMKUMARI/JAGDEESH2/459</t>
+          <t>1734004036/RS/22012034332600 — BYKTIGAT SOCHALAY RAAMPRASAAD/KHEMCHAND 2/455</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332606 — BYKTIGAT SOCHALAY ROOPSHING/DULICHANDRA2/460</t>
+          <t>1734004036/RS/22012034332601 — BYKTIGAT SOCHALAY MAHESH/KANDAAI 2/456</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332608 — BYKTIGAT SOCHALAY NANHIBAI/SUNDAR2/461</t>
+          <t>1734004036/RS/22012034332602 — BYKTIGAT SOCHALAY KEHARSHING/NARBDI KAURAV2/457</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332612 — BYKTIGAT SOCHALAY UMASHANAKAR/BEERE PAALI 2/462</t>
+          <t>1734004036/RS/22012034332603 — BYKTIGAT SOCHALAY BRIJBIHAARI/KANCHEDI2/458</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034332784 — BYKTIGAT SOCHALAY RAMPRASAAD2/463</t>
+          <t>1734004036/RS/22012034332604 — BYKTIGAT SOCHALAY RAAMKUMARI/JAGDEESH2/459</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42771</v>
+        <v>42754</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>42837</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034336646 — SOCHALAY NIRMAAN KARYA BHAGVENDRA / RAAMSEVAK 120</t>
+          <t>1734004036/RS/22012034332606 — BYKTIGAT SOCHALAY ROOPSHING/DULICHANDRA2/460</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>10800</v>
+        <v>4896</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>9297</v>
+        <v>4896</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42760</v>
+        <v>42754</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>42840</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034336647 — SOCHALAY NIRMAAN KARYA RAAJKUMAAR / JUGRAAJ 129</t>
+          <t>1734004036/RS/22012034332608 — BYKTIGAT SOCHALAY NANHIBAI/SUNDAR2/461</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>10800</v>
+        <v>4896</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>9297</v>
+        <v>4896</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42760</v>
+        <v>42754</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42840</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441073 — nadep nirman kary hirdepu 1</t>
+          <t>1734004036/RS/22012034332612 — BYKTIGAT SOCHALAY UMASHANAKAR/BEERE PAALI 2/462</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>4896</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>4896</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43525</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>42754</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441078 — nadep nirman kary hirdepu 2</t>
+          <t>1734004036/RS/22012034332784 — BYKTIGAT SOCHALAY RAMPRASAAD2/463</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>4896</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>4896</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43525</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>42771</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>42837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441079 — nadep nirman kary hirdepu 3</t>
+          <t>1734004036/RS/22012034336646 — SOCHALAY NIRMAAN KARYA BHAGVENDRA / RAAMSEVAK 120</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>9297</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43525</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>42760</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>42840</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441080 — nadep nirman kary hirdepu 4</t>
+          <t>1734004036/RS/22012034336647 — SOCHALAY NIRMAAN KARYA RAAJKUMAAR / JUGRAAJ 129</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>9297</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43525</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>42760</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>42840</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441082 — nadep nirman kary hirdepu 5</t>
+          <t>1734004036/RS/22012034441073 — nadep nirman kary hirdepu 1</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441122 — nadep nirman kary 1 khairy</t>
+          <t>1734004036/RS/22012034441078 — nadep nirman kary hirdepu 2</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441123 — nadep nirman kary 2 khairy</t>
+          <t>1734004036/RS/22012034441079 — nadep nirman kary hirdepu 3</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441125 — nadep nirman kary 3 khairy</t>
+          <t>1734004036/RS/22012034441080 — nadep nirman kary hirdepu 4</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441126 — nadep nirman kary 4 khairy</t>
+          <t>1734004036/RS/22012034441082 — nadep nirman kary hirdepu 5</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441128 — nadep nirman kary 5 khairy</t>
+          <t>1734004036/RS/22012034441122 — nadep nirman kary 1 khairy</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441130 — nadep nirman kary 1 hathnapur</t>
+          <t>1734004036/RS/22012034441123 — nadep nirman kary 2 khairy</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441132 — nadep nirman kary 2 hathnapur</t>
+          <t>1734004036/RS/22012034441125 — nadep nirman kary 3 khairy</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441133 — nadep nirman kary 3 hathnapur</t>
+          <t>1734004036/RS/22012034441126 — nadep nirman kary 4 khairy</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441134 — nadep nirman kary 4 hathnapur</t>
+          <t>1734004036/RS/22012034441128 — nadep nirman kary 5 khairy</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034441135 — nadep nirman kary 5 hathnapur</t>
+          <t>1734004036/RS/22012034441130 — nadep nirman kary 1 hathnapur</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>91524.12</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>70082.73</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44452</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034513459 — SAMUDAYIK SWACHTA PARISHAR NIRMAN GP KHAIRY (H)</t>
+          <t>1734004036/RS/22012034441132 — nadep nirman kary 2 hathnapur</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>42846</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44294</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560087 — SOKPIT KARY GULAB KUURAV KE GHAR KE PASS NAL GANGAPAR HIRDEPUR</t>
+          <t>1734004036/RS/22012034441133 — nadep nirman kary 3 hathnapur</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>18337.19</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>5790</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560112 — SOKPIT KARY UMASHNKAR PALI KE GHAR KE PASS NAL HIRDEPUR</t>
+          <t>1734004036/RS/22012034441134 — nadep nirman kary 4 hathnapur</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>18337.19</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>5790</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560182 — Sokpit Kary Midil school ke pass Khairy</t>
+          <t>1734004036/RS/22012034441135 — nadep nirman kary 5 hathnapur</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>18337.19</v>
+        <v>91524.12</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>2316</v>
+        <v>70082.73</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44521</v>
+        <v>44452</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>45032</v>
+        <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560193 — Sokpit kary parshotam chamar ke ghar ke pass khary</t>
+          <t>1734004036/RS/22012034513459 — SAMUDAYIK SWACHTA PARISHAR NIRMAN GP KHAIRY (H)</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>18337.19</v>
+        <v>45000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>3474</v>
+        <v>42846</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44521</v>
+        <v>44294</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>45498</v>
+        <v>44623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560196 — Sokpit kary chote lal thakur ke ghar ke pass hathnapur</t>
+          <t>1734004036/RS/22012034560087 — SOKPIT KARY GULAB KUURAV KE GHAR KE PASS NAL GANGAPAR HIRDEPUR</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>18337.19</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>44498</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>44775</v>
+        <v>45032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560198 — Sokpit kary p/s school ke pass hathnapur</t>
+          <t>1734004036/RS/22012034560112 — SOKPIT KARY UMASHNKAR PALI KE GHAR KE PASS NAL HIRDEPUR</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>18337.19</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>8299</v>
+        <v>5790</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>44498</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>44775</v>
+        <v>45032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560201 — Sokpit kary phoolnarayan shah ji ke ghar ke pass hathnapur</t>
+          <t>1734004036/RS/22012034560182 — Sokpit Kary Midil school ke pass Khairy</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>18337.19</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>44521</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>45032</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012034560202 — Sokpit kary p/s school ke pass torhai hathnapor</t>
+          <t>1734004036/RS/22012034560193 — Sokpit kary parshotam chamar ke ghar ke pass khary</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>18337.19</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>9330</v>
+        <v>3474</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44498</v>
+        <v>44521</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>44775</v>
+        <v>45498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012035126040 — सामुदायिक स्वच्छता  परिषर ग्राम खेरी</t>
+          <t>1734004036/RS/22012034560196 — Sokpit kary chote lal thakur ke ghar ke pass hathnapur</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>45000</v>
+        <v>18337.19</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>44142</v>
+        <v>5790</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45366</v>
+        <v>44498</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>45689</v>
+        <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012035126043 — सामुदायिक स्वच्छता परिषर  ग्राम हिरदेपुर</t>
+          <t>1734004036/RS/22012034560198 — Sokpit kary p/s school ke pass hathnapur</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>45000</v>
+        <v>18337.19</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>44567</v>
+        <v>8299</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45366</v>
+        <v>44498</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>45559</v>
+        <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012035138944 — C C NALI NIRMAN KARY MUNNA JI KE MAKAN SE SCHOOL HOTE HUY TALAB TAK</t>
+          <t>1734004036/RS/22012034560201 — Sokpit kary phoolnarayan shah ji ke ghar ke pass hathnapur</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>20000</v>
+        <v>18337.19</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>19966.05</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>46006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012035138947 — HANUMAN MANDIR SE CHUNNI LAL DIXIT KE MAKAN TAK GRAM HIRDEPUR</t>
+          <t>1734004036/RS/22012034560202 — Sokpit kary p/s school ke pass torhai hathnapor</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>50200</v>
+        <v>18337.19</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>49760</v>
+        <v>9330</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>46013</v>
+        <v>44498</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>46076</v>
+        <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1734004036/RS/22012035139316 — मुन्नाजी कौरव के मकान से स्वच्छतापरिषर की ओर सीसी नाली निर्माण हिरदेपुर</t>
+          <t>1734004036/RS/22012035126040 — सामुदायिक स्वच्छता  परिषर ग्राम खेरी</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>38000</v>
+        <v>45000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>44142</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>46057</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>45689</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034322207 — तालाब निर्माण हथनापुर</t>
+          <t>1734004036/RS/22012035126043 — सामुदायिक स्वच्छता परिषर  ग्राम हिरदेपुर</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>1004000</v>
+        <v>45000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>1003986</v>
+        <v>44567</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42841</v>
+        <v>45366</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44315</v>
+        <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034323074 — KALURAM /RAJARAM</t>
+          <t>1734004036/RS/22012035138944 — C C NALI NIRMAN KARY MUNNA JI KE MAKAN SE SCHOOL HOTE HUY TALAB TAK</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>32000</v>
+        <v>20000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>172</v>
+        <v>19966.05</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42858</v>
+        <v>46006</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>43194</v>
+        <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034323075 — dhaniram / imrat</t>
+          <t>1734004036/RS/22012035138947 — HANUMAN MANDIR SE CHUNNI LAL DIXIT KE MAKAN TAK GRAM HIRDEPUR</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>32000</v>
+        <v>50200</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>172</v>
+        <v>49760</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42858</v>
+        <v>46013</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>43194</v>
+        <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034324145 — Talab unnayan karya Hirdepur</t>
+          <t>1734004036/RS/22012035139316 — मुन्नाजी कौरव के मकान से स्वच्छतापरिषर की ओर सीसी नाली निर्माण हिरदेपुर</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>250000</v>
+        <v>38000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>5160</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034324147 — Talab Unnayan karya kheri</t>
+          <t>1734004036/WC/22012034322207 — तालाब निर्माण हथनापुर</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>250000</v>
+        <v>1004000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>1003986</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42867</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>42841</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>44315</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034380214 — Demo Work Sokhta</t>
+          <t>1734004036/WC/22012034323074 — KALURAM /RAJARAM</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>42858</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>43194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034439515 — kantour trench kary hram hathnapur</t>
+          <t>1734004036/WC/22012034323075 — dhaniram / imrat</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>100000</v>
+        <v>32000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>48121</v>
+        <v>172</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43514</v>
+        <v>42858</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>44760</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449004 — khet talab nirman kary</t>
+          <t>1734004036/WC/22012034324145 — Talab unnayan karya Hirdepur</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>5160</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43525</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>43473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449005 — shokpit nirman kary 1 kheri</t>
+          <t>1734004036/WC/22012034324147 — Talab Unnayan karya kheri</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43525</v>
+        <v>42867</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449006 — sokpit nirman kary kheri</t>
+          <t>1734004036/WC/22012034380214 — Demo Work Sokhta</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43525</v>
+        <v>43191</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449007 — sokpit nirman kary 1 kheri</t>
+          <t>1734004036/WC/22012034439515 — kantour trench kary hram hathnapur</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>48121</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43525</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>43514</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44760</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449008 — sokpit nirman hirdepur</t>
+          <t>1734004036/WC/22012034449004 — khet talab nirman kary</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449009 — sokpit nirman kary 2 hirdepur</t>
+          <t>1734004036/WC/22012034449005 — shokpit nirman kary 1 kheri</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449010 — sokpit nirman kary hathnapur</t>
+          <t>1734004036/WC/22012034449006 — sokpit nirman kary kheri</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449011 — bolder chackdam nirman</t>
+          <t>1734004036/WC/22012034449007 — sokpit nirman kary 1 kheri</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449012 — talab nirman kary</t>
+          <t>1734004036/WC/22012034449008 — sokpit nirman hirdepur</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449013 — nala nirman punarjivit kary</t>
+          <t>1734004036/WC/22012034449009 — sokpit nirman kary 2 hirdepur</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449014 — nadep nirman kary1</t>
+          <t>1734004036/WC/22012034449010 — sokpit nirman kary hathnapur</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449015 — nadep nirman kary 2</t>
+          <t>1734004036/WC/22012034449011 — bolder chackdam nirman</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449016 — nadep nirman kary 3</t>
+          <t>1734004036/WC/22012034449012 — talab nirman kary</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449017 — nadep nirman kary 4</t>
+          <t>1734004036/WC/22012034449013 — nala nirman punarjivit kary</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449018 — nadep nirman kary 5</t>
+          <t>1734004036/WC/22012034449014 — nadep nirman kary1</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449037 — sokpit nirman kary hirdepur</t>
+          <t>1734004036/WC/22012034449015 — nadep nirman kary 2</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449038 — sokpit nirman kary hirdepur</t>
+          <t>1734004036/WC/22012034449016 — nadep nirman kary 3</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449039 — sokpit nirman kary hirdepur 2</t>
+          <t>1734004036/WC/22012034449017 — nadep nirman kary 4</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449040 — sokpit nirman kary hirdepur 3</t>
+          <t>1734004036/WC/22012034449018 — nadep nirman kary 5</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449041 — sokpit nirman kary hirdepur 4</t>
+          <t>1734004036/WC/22012034449037 — sokpit nirman kary hirdepur</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449042 — sokpit nirman kary hirdepur 5</t>
+          <t>1734004036/WC/22012034449038 — sokpit nirman kary hirdepur</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449092 — TALAB NIRMAN HATHNAPUR</t>
+          <t>1734004036/WC/22012034449039 — sokpit nirman kary hirdepur 2</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449099 — khet talab nirman kheri</t>
+          <t>1734004036/WC/22012034449040 — sokpit nirman kary hirdepur 3</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449101 — khet talab nirman hirdepur</t>
+          <t>1734004036/WC/22012034449041 — sokpit nirman kary hirdepur 4</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034449102 — khet talab nirman hathanapur</t>
+          <t>1734004036/WC/22012034449042 — sokpit nirman kary hirdepur 5</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>43525</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034541576 — KHET TALAB NIRMAN RAMSWARUP</t>
+          <t>1734004036/WC/22012034449092 — TALAB NIRMAN HATHNAPUR</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43887</v>
+        <v>43525</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034571498 — BOLDAR CHEK DEM HATNAPURH</t>
+          <t>1734004036/WC/22012034449099 — khet talab nirman kheri</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43935</v>
+        <v>43525</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034838886 — GRAM HATHNAPUR ME NALE PER CHECK DAM NIRMAN HETU GP KHAIRI BLOCK CHICHLI</t>
+          <t>1734004036/WC/22012034449101 — khet talab nirman hirdepur</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44300</v>
+        <v>43525</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034840836 — तालाब जिरोद्धार कार्य</t>
+          <t>1734004036/WC/22012034449102 — khet talab nirman hathanapur</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>851236.31</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>814985.77</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45216</v>
-[...3 lines deleted...]
-      </c>
+        <v>43525</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034948371 — तालाब जीणोंधार कार्य हथनापुर</t>
+          <t>1734004036/WC/22012034541576 — KHET TALAB NIRMAN RAMSWARUP</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>510000</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>306969</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44685</v>
-[...3 lines deleted...]
-      </c>
+        <v>43887</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/22012034973032 — khet talab nirman Rahul korav</t>
+          <t>1734004036/WC/22012034571498 — BOLDAR CHEK DEM HATNAPURH</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>2448</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44706</v>
+        <v>43935</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/VB/22012035331607 — Rain Water Harvesting Panchayat bhavan ke pass Gram Khairi</t>
+          <t>1734004036/WC/22012034838886 — GRAM HATHNAPUR ME NALE PER CHECK DAM NIRMAN HETU GP KHAIRI BLOCK CHICHLI</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>29591.38</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>46249</v>
+        <v>44300</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/खैरीHKH — सोख्‍ता गडडा हिरदेपुर खैरी हथनापुर</t>
+          <t>1734004036/WC/22012034840836 — तालाब जिरोद्धार कार्य</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>0</v>
+        <v>851236.31</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>814985.77</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>39467</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>45216</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>46123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/खैरीKH6 — श्री तखतसिंह / मेहरबान कूपनिर्माण खैरी हथना</t>
+          <t>1734004036/WC/22012034948371 — तालाब जीणोंधार कार्य हथनापुर</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>96000</v>
+        <v>510000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>142989</v>
+        <v>306969</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>39671</v>
+        <v>44685</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>40272</v>
+        <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/खैरीKH7 — श्री लालवीर शाह / डालमशाह कूपनिर्माण खैरी हथना</t>
+          <t>1734004036/WC/22012034973032 — khet talab nirman Rahul korav</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>122000</v>
+        <v>356340.1</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>118710.8</v>
+        <v>2448</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>39945</v>
-[...3 lines deleted...]
-      </c>
+        <v>44706</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/खैरीKH9 — सोख्‍ता गढढा खैरी हथना0</t>
+          <t>1734004036/WC/VB/22012035331607 — Rain Water Harvesting Panchayat bhavan ke pass Gram Khairi</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>46000</v>
+        <v>29591.38</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>11697</v>
+        <v>16800</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>39740</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/खैरीKHH — सोख्‍ता गडडा हिरदेपुर खैरी हथनापुर</t>
+          <t>1734004036/WC/खैरीHKH — सोख्‍ता गडडा हिरदेपुर खैरी हथनापुर</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>54632</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>39986</v>
-[...3 lines deleted...]
-      </c>
+        <v>39467</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/खैरीKTN — नवीन तालाब निर्माण खैरी हथनापुर</t>
+          <t>1734004036/WC/खैरीKH6 — श्री तखतसिंह / मेहरबान कूपनिर्माण खैरी हथना</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>311000</v>
+        <v>96000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>148352</v>
+        <v>142989</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>39940</v>
+        <v>39671</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>39940</v>
+        <v>40272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1734004036/WC/खैरीNTH — नवीन तालाब हिरदेपुर खैरी हथ</t>
+          <t>1734004036/WC/खैरीKH7 — श्री लालवीर शाह / डालमशाह कूपनिर्माण खैरी हथना</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>393000</v>
+        <v>122000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>332390</v>
+        <v>118710.8</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>40317</v>
+        <v>39945</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>41030</v>
+        <v>40272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1734/RC/CHI/100000 — हदयपुर से हथनापुर सड्क निर्माण 7/880 CH</t>
+          <t>1734004036/WC/खैरीKH9 — सोख्‍ता गढढा खैरी हथना0</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>2235000</v>
+        <v>46000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>398188.6</v>
+        <v>11697</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40514</v>
+        <v>39740</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41623</v>
+        <v>41012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1734/RC/JU/100000 — हदयपुर से हथनापुर मार्ग 7/880/C</t>
+          <t>1734004036/WC/खैरीKHH — सोख्‍ता गडडा हिरदेपुर खैरी हथनापुर</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>5836000</v>
+        <v>46000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>60950</v>
+        <v>54632</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>40379</v>
+        <v>39986</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>41057</v>
+        <v>41012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1734004036/WC/खैरीKTN — नवीन तालाब निर्माण खैरी हथनापुर</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>311000</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>148352</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>39940</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>39940</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C581" s="1" t="inlineStr">
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1734004036/WC/खैरीNTH — नवीन तालाब हिरदेपुर खैरी हथ</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>393000</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>332390</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>40317</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>41030</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D581" s="1" t="inlineStr">
+      <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E581" s="1" t="inlineStr">
+      <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F581" s="1" t="inlineStr">
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1734/RC/CHI/100000 — हदयपुर से हथनापुर सड्क निर्माण 7/880 CH</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>2235000</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>398188.6</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>40514</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>41623</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1734/RC/JU/100000 — हदयपुर से हथनापुर मार्ग 7/880/C</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>5836000</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>60950</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>40379</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>41057</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1734/RC/wc 100000 — हदयपुर से हथनापुर सडक निर्माण 7/880 C</t>
         </is>
       </c>
-      <c r="G581" s="1" t="inlineStr">
+      <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H581" s="2" t="n">
+      <c r="H585" s="2" t="n">
         <v>22000</v>
       </c>
-      <c r="I581" s="2" t="n">
+      <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J581" s="3" t="n">
+      <c r="J585" s="3" t="n">
         <v>40379</v>
       </c>
-      <c r="K581" s="3"/>
+      <c r="K585" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>