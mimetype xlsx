--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K480"/>
+  <dimension ref="A1:K481"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 21:40:17</t>
+          <t>Exported on: 2026-10-25 12:53:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARSINGHPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1734004044/AV/22012034393852 — aganvadi mau</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>49672</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43482</v>
@@ -3639,192 +3639,192 @@
       <c r="J81" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/22012035584138 — Pasu Sed nirman Malti Bai / Suneel Mehra Samuh Saurabh Gram Mau GP Mau</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/22012035584140 — Pasu Sed Nirman Janki bai / Sukhram  SSG Saurabh Gram Mau GP Mau</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/22012035584142 — Pasu Sed Nirman iswari Bai / Santosh SSG Saurabh GP Mau Gram Mau</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/22012035584144 — Pasu Sed Nirman Malti Bai /Sarjan Patel SSG Saurabh Gram Mau GP Mau</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
@@ -3849,51 +3849,51 @@
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/22012035618284 — Ek Bagiya Maa Ke Naam MALTI BAI/ ramdayal 170034191216 KOTHIYA</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>280886.04</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>93286</v>
+        <v>96885.96</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3992,51 +3992,51 @@
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/22012035657935 — Ek Bagiya Maa Ke Naam MEENA BAI/ARVIND 170030982062 MOU</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>182818.82</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>57801.92</v>
+        <v>66801.82</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -11071,51 +11071,51 @@
       <c r="J233" s="3" t="n">
         <v>44504</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/IAY/3259487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3920253</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>3475</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>44610</v>
@@ -12441,147 +12441,147 @@
       <c r="J261" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/IAY/5699000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151266504</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/IAY/5699111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140801851</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/IAY/5699112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140801995</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45862</v>
@@ -12633,51 +12633,51 @@
       <c r="J265" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/IAY/5700375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151266754</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46151</v>
@@ -12878,51 +12878,51 @@
       <c r="J270" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1734004044/IF/IAY/5714994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135605692</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45741</v>
@@ -13354,9639 +13354,9686 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>14508</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>42896</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/IAY/643794 — Construction of IAY House -IAY REG. NO. MP1226314</t>
+          <t>1734004044/IF/IAY/6307209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125581027</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15540</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42952</v>
-[...3 lines deleted...]
-      </c>
+        <v>45818</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/IAY/830470 — Construction of IAY House -IAY REG. NO. MP1298367</t>
+          <t>1734004044/IF/IAY/643794 — Construction of IAY House -IAY REG. NO. MP1226314</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>14520</v>
+        <v>15540</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42910</v>
+        <v>42952</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43378</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/IAY/830489 — Construction of IAY House -IAY REG. NO. MP1324903</t>
+          <t>1734004044/IF/IAY/830470 — Construction of IAY House -IAY REG. NO. MP1298367</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>15540</v>
+        <v>14520</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42945</v>
+        <v>42910</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43289</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/IAY/830632 — Construction of IAY House -IAY REG. NO. MP1553664</t>
+          <t>1734004044/IF/IAY/830489 — Construction of IAY House -IAY REG. NO. MP1324903</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15390</v>
+        <v>15540</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42910</v>
+        <v>42945</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43378</v>
+        <v>43289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/IAY/830726 — Construction of IAY House -IAY REG. NO. MP1763274</t>
+          <t>1734004044/IF/IAY/830632 — Construction of IAY House -IAY REG. NO. MP1553664</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>15426</v>
+        <v>15390</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43008</v>
+        <v>42910</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43353</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/IAY/830766 — Construction of IAY House -IAY REG. NO. MP1862012</t>
+          <t>1734004044/IF/IAY/830726 — Construction of IAY House -IAY REG. NO. MP1763274</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>0</v>
+        <v>15426</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42845</v>
-[...1 lines deleted...]
-      <c r="K286" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>43353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/मउVRK — कूपनिर्माण विश्राम /रेतराम कीर 167/167 मउ</t>
+          <t>1734004044/IF/IAY/830766 — Construction of IAY House -IAY REG. NO. MP1862012</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>166000</v>
+        <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>33923</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41075</v>
-[...3 lines deleted...]
-      </c>
+        <v>42845</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034243624 — MADE BANDHAN AMOL ANTRAM KOURAV</t>
+          <t>1734004044/IF/मउVRK — कूपनिर्माण विश्राम /रेतराम कीर 167/167 मउ</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>19900</v>
+        <v>166000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>4134</v>
+        <v>33923</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42350</v>
+        <v>41075</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43078</v>
+        <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034243629 — MADE BANDHAN SANTOSH LEELADHAR KOURAV</t>
+          <t>1734004044/LD/22012034243624 — MADE BANDHAN AMOL ANTRAM KOURAV</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>3816</v>
+        <v>4134</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>42350</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>43078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034243634 — MADE BANDHAN TEJRAM HARIRAM KOURAV</t>
+          <t>1734004044/LD/22012034243629 — MADE BANDHAN SANTOSH LEELADHAR KOURAV</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>4134</v>
+        <v>3816</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>42350</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>43078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034243635 — MADE BANDHAN HULKAR ROOPSHING</t>
+          <t>1734004044/LD/22012034243634 — MADE BANDHAN TEJRAM HARIRAM KOURAV</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>4134</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>42350</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>43078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034243637 — MADE BANDHAN KANHIYA HALKE KOURAV</t>
+          <t>1734004044/LD/22012034243635 — MADE BANDHAN HULKAR ROOPSHING</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>19300</v>
+        <v>19900</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>4134</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42348</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>43078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034312749 — शान्तिधाम निर्माण कार्य कोठिया</t>
+          <t>1734004044/LD/22012034243637 — MADE BANDHAN KANHIYA HALKE KOURAV</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>180000</v>
+        <v>19300</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42868</v>
+        <v>42348</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034372025 — SHANTI DHAM KE PASS SAMTALIKARAN</t>
+          <t>1734004044/LD/22012034312749 — शान्तिधाम निर्माण कार्य कोठिया</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>40000</v>
+        <v>180000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>35146</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>43500</v>
-[...3 lines deleted...]
-      </c>
+        <v>42868</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034464198 — समतलीकरन मऊ</t>
+          <t>1734004044/LD/22012034372025 — SHANTI DHAM KE PASS SAMTALIKARAN</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>35146</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>43500</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>43958</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034464218 — समतलीकरण मउ</t>
+          <t>1734004044/LD/22012034464198 — समतलीकरन मऊ</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034464219 — समतलीकरण कोठिया</t>
+          <t>1734004044/LD/22012034464218 — समतलीकरण मउ</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034556575 — SAMTALI KARAN KARY SHANTI DHAM MAOU GP MAOU</t>
+          <t>1734004044/LD/22012034464219 — समतलीकरण कोठिया</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>108340.49</v>
+        <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>35664</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44528</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034556576 — SAMTALI KARAN KARY PS KOTHIYA GP MAOU</t>
+          <t>1734004044/LD/22012034556575 — SAMTALI KARAN KARY SHANTI DHAM MAOU GP MAOU</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>42598.37</v>
+        <v>108340.49</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>22264</v>
+        <v>35664</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44443</v>
+        <v>44528</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>45115</v>
+        <v>45273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034939842 — samtalikarn swachata parisar mau</t>
+          <t>1734004044/LD/22012034556576 — SAMTALI KARAN KARY PS KOTHIYA GP MAOU</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>217527.88</v>
+        <v>42598.37</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>22264</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>44443</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>45115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/22012034939843 — samtalikarn p /s school me</t>
+          <t>1734004044/LD/22012034939842 — samtalikarn swachata parisar mau</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>376097.8</v>
+        <v>217527.88</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउ — मेढबंधान धूरी कहार 1103/8 मउ</t>
+          <t>1734004044/LD/22012034939843 — samtalikarn p /s school me</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>37000</v>
+        <v>376097.8</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>36356</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>40610</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउALM — मेढबंधान श्री अंतराम / लक्ष्‍मण मेहरा मउ</t>
+          <t>1734004044/LD/मउ — मेढबंधान धूरी कहार 1103/8 मउ</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>15600</v>
+        <v>37000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>10465</v>
+        <v>36356</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>40053</v>
+        <v>40610</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>40059</v>
+        <v>41615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउCBG — मेढबंधान श्री छोटीबाई / भूरा गौड मउ</t>
+          <t>1734004044/LD/मउALM — मेढबंधान श्री अंतराम / लक्ष्‍मण मेहरा मउ</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>15600</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>11921</v>
+        <v>10465</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>40041</v>
+        <v>40053</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>40047</v>
+        <v>40059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउKBM — मेढबंधान श्री कस्‍तूरा बाई / बुद्वू गौड मउ</t>
+          <t>1734004044/LD/मउCBG — मेढबंधान श्री छोटीबाई / भूरा गौड मउ</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>15600</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>10465</v>
+        <v>11921</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>39977</v>
+        <v>40041</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>39983</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउKKM — मेढबंधान श्री कल्‍लू / कढोरी कहार मउ</t>
+          <t>1734004044/LD/मउKBM — मेढबंधान श्री कस्‍तूरा बाई / बुद्वू गौड मउ</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>15600</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>12285</v>
+        <v>10465</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>40034</v>
+        <v>39977</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>40040</v>
+        <v>39983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउKNK — मेढबंधानकार्य भूमिशिल्‍पी कन्‍हैयाकहार 1101/9  मउ</t>
+          <t>1734004044/LD/मउKKM — मेढबंधान श्री कल्‍लू / कढोरी कहार मउ</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>37000</v>
+        <v>15600</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>34892</v>
+        <v>12285</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>40603</v>
+        <v>40034</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>41615</v>
+        <v>40040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउKSC — खेत मेडबंधान सुख्‍खन/चुन्‍नीलाल मउ</t>
+          <t>1734004044/LD/मउKNK — मेढबंधानकार्य भूमिशिल्‍पी कन्‍हैयाकहार 1101/9  मउ</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>15600</v>
+        <v>37000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>10647</v>
+        <v>34892</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>39989</v>
+        <v>40603</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>39995</v>
+        <v>41615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउMU5 — श्री सुक्‍कन /चुन्‍नीलाल गौड मेढबधानं मउ</t>
+          <t>1734004044/LD/मउKSC — खेत मेडबंधान सुख्‍खन/चुन्‍नीलाल मउ</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>0</v>
+        <v>15600</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>10647</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>39458</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>39989</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>39995</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउPCG — मेढबंधान श्री पर्वतसिंह / चेतराम गौड मउ</t>
+          <t>1734004044/LD/मउMU5 — श्री सुक्‍कन /चुन्‍नीलाल गौड मेढबधानं मउ</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>15600</v>
+        <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>8099</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>40048</v>
-[...3 lines deleted...]
-      </c>
+        <v>39458</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउRDM — मेढबंधान श्री रघुवीर / दददू गौड मउ</t>
+          <t>1734004044/LD/मउPCG — मेढबंधान श्री पर्वतसिंह / चेतराम गौड मउ</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>15600</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>9009</v>
+        <v>8099</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39984</v>
+        <v>40048</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>39990</v>
+        <v>40053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउREM — मेंढ बंधान कार्य रामफल/इमरतलाल मउ 1104/13</t>
+          <t>1734004044/LD/मउRDM — मेढबंधान श्री रघुवीर / दददू गौड मउ</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>37100</v>
+        <v>15600</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>16800</v>
+        <v>9009</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>40530</v>
+        <v>39984</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>41615</v>
+        <v>39990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1734004044/LD/मउRRM — मेढबंधान इमरत/राजाराम मेहरा 1102/12 मउ</t>
+          <t>1734004044/LD/मउREM — मेंढ बंधान कार्य रामफल/इमरतलाल मउ 1104/13</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>37000</v>
+        <v>37100</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>30500</v>
+        <v>16800</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>40664</v>
+        <v>40530</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>41615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1734004044/OP/9425881681 — शांतिधाम निर्माण कार्य मउ</t>
+          <t>1734004044/LD/मउRRM — मेढबंधान इमरत/राजाराम मेहरा 1102/12 मउ</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>370500</v>
+        <v>37000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>285528</v>
+        <v>30500</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41433</v>
+        <v>40664</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>43290</v>
+        <v>41615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1734004044/OP/9425881682 — खैलमैदाननिर्माण मउ</t>
+          <t>1734004044/OP/9425881681 — शांतिधाम निर्माण कार्य मउ</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>291000</v>
+        <v>370500</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>166427.8</v>
+        <v>285528</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>41433</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>43225</v>
+        <v>43290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1734004044/PG/22012034311566 — khel maidan nirman kary kothiya</t>
+          <t>1734004044/OP/9425881682 — खैलमैदाननिर्माण मउ</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>186600</v>
+        <v>291000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>166427.8</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42873</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>41433</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034188465 — सीसीरोडनालीप्राशालासेलक्ष्‍मीपटैलपंचपरमेश्‍वरमउ</t>
+          <t>1734004044/PG/22012034311566 — khel maidan nirman kary kothiya</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>110000</v>
+        <v>186600</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>105037</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41552</v>
-[...3 lines deleted...]
-      </c>
+        <v>42873</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034188472 — सीसीरोडकोदूलालमेहरासेघंसूसाहूतकपंचपरमेश्‍वरमउ</t>
+          <t>1734004044/RC/22012034188465 — सीसीरोडनालीप्राशालासेलक्ष्‍मीपटैलपंचपरमेश्‍वरमउ</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>63000</v>
+        <v>110000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>62468</v>
+        <v>105037</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>41552</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>41812</v>
+        <v>41782</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034194611 — CC ROAD NALI LALMAN KOURAV SE KISAN SAHU KI OR MOU</t>
+          <t>1734004044/RC/22012034188472 — सीसीरोडकोदूलालमेहरासेघंसूसाहूतकपंचपरमेश्‍वरमउ</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>172000</v>
+        <v>63000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>105250</v>
+        <v>62468</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41565</v>
+        <v>41552</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>41710</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034205750 — SUDUR SADAK MITTI BAJRA KOTIYA SE CHICHLI KI OR</t>
+          <t>1734004044/RC/22012034194611 — CC ROAD NALI LALMAN KOURAV SE KISAN SAHU KI OR MOU</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>1440051</v>
+        <v>172000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>26164</v>
+        <v>105250</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41691</v>
+        <v>41565</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>43194</v>
+        <v>41710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034205799 — खेतसडक-मऊसेनोनियाकछारकीओरGPमऊ</t>
+          <t>1734004044/RC/22012034205750 — SUDUR SADAK MITTI BAJRA KOTIYA SE CHICHLI KI OR</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>1083000</v>
+        <v>1440051</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>541841.4</v>
+        <v>26164</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>41691</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43019</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034229656 — MAOU/ सी सी रोड उकरी नदी से मेरे की और</t>
+          <t>1734004044/RC/22012034205799 — खेतसडक-मऊसेनोनियाकछारकीओरGPमऊ</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>36000</v>
+        <v>1083000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>35602</v>
+        <v>541841.4</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41902</v>
+        <v>41691</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>42584</v>
+        <v>43019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034291034 — सीमेंट कांक्रीट सड़क निर्माण कार्य नाली सहित संतोष पहरिया के मकान से कोठिया मुख्य  मार्ग की ओर</t>
+          <t>1734004044/RC/22012034229656 — MAOU/ सी सी रोड उकरी नदी से मेरे की और</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>131900</v>
+        <v>36000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>131174</v>
+        <v>35602</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42350</v>
+        <v>41902</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>42763</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034292420 — khet sadak nirmankary mukhya marg se prakas gegla ki or</t>
+          <t>1734004044/RC/22012034291034 — सीमेंट कांक्रीट सड़क निर्माण कार्य नाली सहित संतोष पहरिया के मकान से कोठिया मुख्य  मार्ग की ओर</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>1044000</v>
+        <v>131900</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>131174</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>42763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034304363 — cc</t>
+          <t>1734004044/RC/22012034292420 — khet sadak nirmankary mukhya marg se prakas gegla ki or</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>1044000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42395</v>
+        <v>42231</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034323917 — CC ROAD</t>
+          <t>1734004044/RC/22012034304363 — cc</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42826</v>
+        <v>42395</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034370044 — demo cc road</t>
+          <t>1734004044/RC/22012034323917 — CC ROAD</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43191</v>
+        <v>42826</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034385198 — SUDUR SAMPARK SADAK GRAVEL ROAD MAOU SE MAOU TOLA KI OR</t>
+          <t>1734004044/RC/22012034370044 — demo cc road</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>1399657</v>
+        <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43010</v>
+        <v>43191</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034438287 — सीसीरोड निर्माण कार्य</t>
+          <t>1734004044/RC/22012034385198 — SUDUR SAMPARK SADAK GRAVEL ROAD MAOU SE MAOU TOLA KI OR</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>1399657</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43473</v>
+        <v>43010</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034464879 — सी सी रोड निर्माण कार्य</t>
+          <t>1734004044/RC/22012034438287 — सीसीरोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>68000</v>
+        <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>45123</v>
-[...3 lines deleted...]
-      </c>
+        <v>43473</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034464880 — सी सी रोड निर्माण कार्य</t>
+          <t>1734004044/RC/22012034464879 — सी सी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>68000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>45123</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>45994</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034547298 — C.C. Road Nirman Nali Sahit, Main Road Se Roshan Chamar Ke Ghar Ki Our, Gram - Kothiya, G. P. - Maou</t>
+          <t>1734004044/RC/22012034464880 — सी सी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>89222</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44147</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034578384 — CC ROAD TS1457</t>
+          <t>1734004044/RC/22012034547298 — C.C. Road Nirman Nali Sahit, Main Road Se Roshan Chamar Ke Ghar Ki Our, Gram - Kothiya, G. P. - Maou</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>98000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>89222</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>44147</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>44538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034625212 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
+          <t>1734004044/RC/22012034578384 — CC ROAD TS1457</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44889</v>
+        <v>44287</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034625213 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
+          <t>1734004044/RC/22012034625212 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>44889</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034625214 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
+          <t>1734004044/RC/22012034625213 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>44889</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034625215 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
+          <t>1734004044/RC/22012034625214 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44889</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034628649 — c c rod</t>
+          <t>1734004044/RC/22012034625215 — c c road nirman kry prashotsm manidir bale ke ghar se umashankar ke ghar ki or gp mou gram mou</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44889</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034634762 — sudur sadak nirman graam kothiya se graam noniya</t>
+          <t>1734004044/RC/22012034628649 — c c rod</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45030</v>
+        <v>44889</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034657859 — c c rod nirmn kary suresh kahar ke ghar seshankar mandir ki or</t>
+          <t>1734004044/RC/22012034634762 — sudur sadak nirman graam kothiya se graam noniya</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>101000</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>88726</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034851024 — SIYARAM PATEL KE GHAR SE LINK ROAD TAK CC ROAD NIRMAN KARY</t>
+          <t>1734004044/RC/22012034657859 — c c rod nirmn kary suresh kahar ke ghar seshankar mandir ki or</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>70000</v>
+        <v>101000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>69426</v>
+        <v>88726</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>46003</v>
+        <v>45204</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>46122</v>
+        <v>45994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034851031 — Rajaram kaurav ke Ghar Se Roshan Chaudhari ke Makan ki or bhojraj ke Ghar Se Roshan Chaudhari Ayodhy</t>
+          <t>1734004044/RC/22012034851024 — SIYARAM PATEL KE GHAR SE LINK ROAD TAK CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>99000</v>
+        <v>70000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>69426</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45809</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>46003</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>46122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/22012034853995 — sugam smparkta sadak prathmik shala mou se gegla tola tak</t>
+          <t>1734004044/RC/22012034851031 — Rajaram kaurav ke Ghar Se Roshan Chaudhari ke Makan ki or bhojraj ke Ghar Se Roshan Chaudhari Ayodhy</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>0</v>
+        <v>99000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>46126</v>
+        <v>45809</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/BMMमऊ — मिटटी बजरा रोड मऊ से सूखाखैरी तिगडडा 569/01मऊ</t>
+          <t>1734004044/RC/22012034853995 — sugam smparkta sadak prathmik shala mou se gegla tola tak</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>287227</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>40459</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/MBMमउ — मिटटी बजरा रोड मउ से आड़ेगांव भाग 2 668/24  मउ</t>
+          <t>1734004044/RC/BMMमऊ — मिटटी बजरा रोड मऊ से सूखाखैरी तिगडडा 569/01मऊ</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>491000</v>
+        <v>496000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>44618</v>
+        <v>287227</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>41088</v>
+        <v>40459</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/MST2 मउ — मिटटी बजरा रोड ग्राम से सूखाखैरी तिगडडा भाग 2   1207/14  मउ</t>
+          <t>1734004044/RC/MBMमउ — मिटटी बजरा रोड मउ से आड़ेगांव भाग 2 668/24  मउ</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>444000</v>
+        <v>491000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>263141</v>
+        <v>44618</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>40586</v>
+        <v>41088</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/मउMU1 — सीमेंट सडक निर्माण विधायक निधि मउ</t>
+          <t>1734004044/RC/MST2 मउ — मिटटी बजरा रोड ग्राम से सूखाखैरी तिगडडा भाग 2   1207/14  मउ</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>93700</v>
+        <v>444000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>45713</v>
+        <v>263141</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>39656</v>
+        <v>40586</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>39846</v>
+        <v>41336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/मउMU3 — सीमेंट सडक निर्माण विधायक निधि मउ</t>
+          <t>1734004044/RC/मउMU1 — सीमेंट सडक निर्माण विधायक निधि मउ</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>93700</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>45456.81</v>
+        <v>45713</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>39714</v>
+        <v>39656</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RC/मउMU4 — मउ से आडेगावं की ओर मिटटी बजरा निर्माण कार्य</t>
+          <t>1734004044/RC/मउMU3 — सीमेंट सडक निर्माण विधायक निधि मउ</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>496000</v>
+        <v>93700</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>198588</v>
+        <v>45456.81</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>39974</v>
+        <v>39714</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>40632</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034262449 — NBA /  MAOU  / फूलवर / मालक कौरव / टी एस 85/44-1 म</t>
+          <t>1734004044/RC/मउMU4 — मउ से आडेगावं की ओर मिटटी बजरा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>5400</v>
+        <v>496000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>5309</v>
+        <v>198588</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41881</v>
+        <v>39974</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>42034</v>
+        <v>40632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034263617 — NBA/MAOU/PRAHLAD/CHUNNELAL/TS85/44-3</t>
+          <t>1734004044/RS/22012034262449 — NBA /  MAOU  / फूलवर / मालक कौरव / टी एस 85/44-1 म</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>5309</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41786</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>41881</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>42034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034263629 — NBA/MAOU/BACCHU/HARBAGSHKOURAV/TS85/44-2M</t>
+          <t>1734004044/RS/22012034263617 — NBA/MAOU/PRAHLAD/CHUNNELAL/TS85/44-3</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>5309</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41881</v>
-[...3 lines deleted...]
-      </c>
+        <v>41786</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034263637 — NBA/MAOU/RAMESH/DADUBEERKOURAV/TS85/44-4M</t>
+          <t>1734004044/RS/22012034263629 — NBA/MAOU/BACCHU/HARBAGSHKOURAV/TS85/44-2M</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>5309</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41916</v>
+        <v>41881</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>42032</v>
+        <v>42010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034263643 — NBA/MAOU/GEDALAL/HARBGASKORUV/TS/85/44-5</t>
+          <t>1734004044/RS/22012034263637 — NBA/MAOU/RAMESH/DADUBEERKOURAV/TS85/44-4M</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>5309</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41881</v>
+        <v>41916</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>42010</v>
+        <v>42032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034263651 — NBA/MAOU/KUARMAN/DHANNULALSAHU/TS85/44-6M</t>
+          <t>1734004044/RS/22012034263643 — NBA/MAOU/GEDALAL/HARBGASKORUV/TS/85/44-5</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>0</v>
+        <v>5309</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41786</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>41881</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>42010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034263704 — PRAMNARAYAN/GANESH BISKARMA individual house hold</t>
+          <t>1734004044/RS/22012034263651 — NBA/MAOU/KUARMAN/DHANNULALSAHU/TS85/44-6M</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>5309</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41881</v>
-[...3 lines deleted...]
-      </c>
+        <v>41786</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034263711 — NBA/MAOU/MANGAL/HULKARKOURAV/TS85/44-8M</t>
+          <t>1734004044/RS/22012034263704 — PRAMNARAYAN/GANESH BISKARMA individual house hold</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>5309</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41877</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>41881</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>42010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034264677 — NBA/MAOU/GAJRAJ/RATIRAM/TS/85/44-9</t>
+          <t>1734004044/RS/22012034263711 — NBA/MAOU/MANGAL/HULKARKOURAV/TS85/44-8M</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>5309</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41916</v>
-[...3 lines deleted...]
-      </c>
+        <v>41877</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034264731 — NBA/MAOU/सुरेश/उमाशंकरतिवारी/TS85/44-15M</t>
+          <t>1734004044/RS/22012034264677 — NBA/MAOU/GAJRAJ/RATIRAM/TS/85/44-9</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>5309</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41888</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>41916</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>42032</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034268593 — NBA/MAOU/BACHCHULAL/MULCHAND/85/44-9M</t>
+          <t>1734004044/RS/22012034264731 — NBA/MAOU/सुरेश/उमाशंकरतिवारी/TS85/44-15M</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41786</v>
+        <v>41888</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034271422 — MAOU/NBA / भगबत /नन्हेलाल टी एस 85/44-13</t>
+          <t>1734004044/RS/22012034268593 — NBA/MAOU/BACHCHULAL/MULCHAND/85/44-9M</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>5309</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41916</v>
-[...3 lines deleted...]
-      </c>
+        <v>41786</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034271424 — MAOU/NBA / नन्हेलाल/रामचरन टीएस 85/44-12</t>
+          <t>1734004044/RS/22012034271422 — MAOU/NBA / भगबत /नन्हेलाल टी एस 85/44-13</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>3425</v>
+        <v>5309</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>41916</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>42160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034271430 — MAOU/NBA / मुकुंदी/रामप्रसाद टीएस 85/44-14</t>
+          <t>1734004044/RS/22012034271424 — MAOU/NBA / नन्हेलाल/रामचरन टीएस 85/44-12</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>157</v>
+        <v>3425</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>41916</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>42160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034271431 — MAOU/NBA / छततर /हुल्कर टीएस 85/44-15</t>
+          <t>1734004044/RS/22012034271430 — MAOU/NBA / मुकुंदी/रामप्रसाद टीएस 85/44-14</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>157</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>41916</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>42160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313195 — शौचालय निर्माड कार्य रामदयाल /चुन्नीलाल कौरव</t>
+          <t>1734004044/RS/22012034271431 — MAOU/NBA / छततर /हुल्कर टीएस 85/44-15</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>10800</v>
+        <v>157</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42743</v>
+        <v>41916</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>42830</v>
+        <v>42160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313200 — शौचालय निर्माड कार्य भूरा / जालू ठाकुर</t>
+          <t>1734004044/RS/22012034313195 — शौचालय निर्माड कार्य रामदयाल /चुन्नीलाल कौरव</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>42743</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313209 — शौचालय निर्माड कार्य लालबाइ/गोपाल ठाकुर</t>
+          <t>1734004044/RS/22012034313200 — शौचालय निर्माड कार्य भूरा / जालू ठाकुर</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42742</v>
+        <v>42743</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313211 — शौचालय निर्माड कार्य विमल/ तखतसिन्ह प्रजापति</t>
+          <t>1734004044/RS/22012034313209 — शौचालय निर्माड कार्य लालबाइ/गोपाल ठाकुर</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313217 — शौचालय निर्माड कार्य संतोष/ छोटेलाल साहु</t>
+          <t>1734004044/RS/22012034313211 — शौचालय निर्माड कार्य विमल/ तखतसिन्ह प्रजापति</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42743</v>
+        <v>42742</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313220 — शौचालय निर्माड कार्यमहेशबंशीलाल कौरव</t>
+          <t>1734004044/RS/22012034313217 — शौचालय निर्माड कार्य संतोष/ छोटेलाल साहु</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42731</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>42743</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313226 — शौचालय निर्माड कार्य मुन्नीबाई/परषोत्तम कौरव</t>
+          <t>1734004044/RS/22012034313220 — शौचालय निर्माड कार्यमहेशबंशीलाल कौरव</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42742</v>
-[...3 lines deleted...]
-      </c>
+        <v>42731</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313229 — शौचालय निर्माड कार्य  रामलाल/अमोल कौरव</t>
+          <t>1734004044/RS/22012034313226 — शौचालय निर्माड कार्य मुन्नीबाई/परषोत्तम कौरव</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42743</v>
+        <v>42742</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313231 — शौचालय निर्माड कार्य हक्कू/चेतराम ठाकुर</t>
+          <t>1734004044/RS/22012034313229 — शौचालय निर्माड कार्य  रामलाल/अमोल कौरव</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42742</v>
+        <v>42743</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313233 — शौचालय निर्माड कार्य कोदूलाल/रामरतन विश्वकर्मा</t>
+          <t>1734004044/RS/22012034313231 — शौचालय निर्माड कार्य हक्कू/चेतराम ठाकुर</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313235 — शौचालय निर्माण कार्य सेवाराम /राजाराम मेहरा</t>
+          <t>1734004044/RS/22012034313233 — शौचालय निर्माड कार्य कोदूलाल/रामरतन विश्वकर्मा</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42743</v>
+        <v>42742</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313239 — शौचालय निर्माण कार्य दलसिन्ह/राजाराम मेहरा</t>
+          <t>1734004044/RS/22012034313235 — शौचालय निर्माण कार्य सेवाराम /राजाराम मेहरा</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42742</v>
+        <v>42743</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313245 — शौचालय निर्माण कार्य रामगोपल/मदन रजक</t>
+          <t>1734004044/RS/22012034313239 — शौचालय निर्माण कार्य दलसिन्ह/राजाराम मेहरा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313248 — शौचालय निर्माण कार्य सर्जन/मुन्नालाल विश्वकर्मा</t>
+          <t>1734004044/RS/22012034313245 — शौचालय निर्माण कार्य रामगोपल/मदन रजक</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313250 — शौचालय निर्माण कार्य  बालगोविंद/तुलसीराम मेहरा</t>
+          <t>1734004044/RS/22012034313248 — शौचालय निर्माण कार्य सर्जन/मुन्नालाल विश्वकर्मा</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313252 — शौचालय निर्माण कार्य ब्रजेश/मेहगू ठाकुर</t>
+          <t>1734004044/RS/22012034313250 — शौचालय निर्माण कार्य  बालगोविंद/तुलसीराम मेहरा</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313253 — शौचालय निर्माण कार्य शनियाबाई/शंकर</t>
+          <t>1734004044/RS/22012034313252 — शौचालय निर्माण कार्य ब्रजेश/मेहगू ठाकुर</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313256 — शौचालय निर्माण कार्य बलबान/ग्यारसी ठाकुर</t>
+          <t>1734004044/RS/22012034313253 — शौचालय निर्माण कार्य शनियाबाई/शंकर</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42743</v>
+        <v>42742</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313257 — शौचालय निर्माण कार्य होतीलाल//धन्नूलाल साहू</t>
+          <t>1734004044/RS/22012034313256 — शौचालय निर्माण कार्य बलबान/ग्यारसी ठाकुर</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42742</v>
+        <v>42743</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313258 — शौचालय निर्माण कार्य  कैलाश/मूलचंद श्रीवास्तव</t>
+          <t>1734004044/RS/22012034313257 — शौचालय निर्माण कार्य होतीलाल//धन्नूलाल साहू</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42743</v>
+        <v>42742</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313261 — शौचालय निर्माण कार्य  विश्राम/मुन्नीलाल कहार</t>
+          <t>1734004044/RS/22012034313258 — शौचालय निर्माण कार्य  कैलाश/मूलचंद श्रीवास्तव</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42742</v>
+        <v>42743</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313265 — शौचालय निर्माण कार्य जगदीश/अंतराम  मेहरा</t>
+          <t>1734004044/RS/22012034313261 — शौचालय निर्माण कार्य  विश्राम/मुन्नीलाल कहार</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42743</v>
+        <v>42742</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313266 — शौचालय निर्माण कार्य हरिसिह/शिब्बूलाल गौंड</t>
+          <t>1734004044/RS/22012034313265 — शौचालय निर्माण कार्य जगदीश/अंतराम  मेहरा</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42731</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>42743</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313271 — शौचालय निर्माणकार्य बाबूलाल/चुन्नीलाल गौंड</t>
+          <t>1734004044/RS/22012034313266 — शौचालय निर्माण कार्य हरिसिह/शिब्बूलाल गौंड</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42742</v>
-[...3 lines deleted...]
-      </c>
+        <v>42731</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313275 — शौचालय निर्माण कार्य  मुन्नालाल/कढोरी कहार</t>
+          <t>1734004044/RS/22012034313271 — शौचालय निर्माणकार्य बाबूलाल/चुन्नीलाल गौंड</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313277 — शौचालय निर्माण कार्य  ब्रजू/सुक्कन गौंड</t>
+          <t>1734004044/RS/22012034313275 — शौचालय निर्माण कार्य  मुन्नालाल/कढोरी कहार</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313280 — शौचालय निर्माण कार्य मुन्नालाल/हल्केगौंड</t>
+          <t>1734004044/RS/22012034313277 — शौचालय निर्माण कार्य  ब्रजू/सुक्कन गौंड</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034313282 — शौचालय निर्माण कार्य लायचीबाई/विनोदकहार</t>
+          <t>1734004044/RS/22012034313280 — शौचालय निर्माण कार्य मुन्नालाल/हल्केगौंड</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034316184 — शौचालय निर्माड कार्य देवेंद्र /कडोरी कौरव</t>
+          <t>1734004044/RS/22012034313282 — शौचालय निर्माण कार्य लायचीबाई/विनोदकहार</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>42742</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034316188 — शौचालय निर्माड कार्य मूलचंद/ओंकार मेहरा</t>
+          <t>1734004044/RS/22012034316184 — शौचालय निर्माड कार्य देवेंद्र /कडोरी कौरव</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>42742</v>
       </c>
-      <c r="K394" s="3"/>
+      <c r="K394" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034316189 — शौचालय निर्माड कार्य मूलचन्द /रूपसिन्ह कौरव</t>
+          <t>1734004044/RS/22012034316188 — शौचालय निर्माड कार्य मूलचंद/ओंकार मेहरा</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42743</v>
-[...3 lines deleted...]
-      </c>
+        <v>42742</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034316203 — शौचालय निर्माड कार्यसुंदर /कडोरी कहार</t>
+          <t>1734004044/RS/22012034316189 — शौचालय निर्माड कार्य मूलचन्द /रूपसिन्ह कौरव</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42742</v>
+        <v>42743</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034316704 — shouchalay nirman kary jujhar /netram kourav</t>
+          <t>1734004044/RS/22012034316203 — शौचालय निर्माड कार्यसुंदर /कडोरी कहार</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>42742</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034318951 — Shouchalay nirman kary shankar/babu lal mehara</t>
+          <t>1734004044/RS/22012034316704 — shouchalay nirman kary jujhar /netram kourav</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319230 — shouchalay nirman kary rajesh /phool chand bramhan</t>
+          <t>1734004044/RS/22012034318951 — Shouchalay nirman kary shankar/babu lal mehara</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319232 — shouchalay nirman kary mahesh /dhoulat bramhan</t>
+          <t>1734004044/RS/22012034319230 — shouchalay nirman kary rajesh /phool chand bramhan</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319240 — shouchalay nirman kary kishan lal /imarat piparoniya</t>
+          <t>1734004044/RS/22012034319232 — shouchalay nirman kary mahesh /dhoulat bramhan</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319246 — shouchalay nirman kary kaluram/moolchand kourav</t>
+          <t>1734004044/RS/22012034319240 — shouchalay nirman kary kishan lal /imarat piparoniya</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42644</v>
+        <v>42645</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319247 — shouchalay nirman kary shivkumari /malakhan bohare</t>
+          <t>1734004044/RS/22012034319246 — shouchalay nirman kary kaluram/moolchand kourav</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42645</v>
+        <v>42644</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319252 — shouchalay nirman kary summer bhujabal thakur</t>
+          <t>1734004044/RS/22012034319247 — shouchalay nirman kary shivkumari /malakhan bohare</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319269 — shouchalay nirman kary gunchi /gyarasi thakur</t>
+          <t>1734004044/RS/22012034319252 — shouchalay nirman kary summer bhujabal thakur</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319739 — shouchalay nirman kary deendayal keer</t>
+          <t>1734004044/RS/22012034319269 — shouchalay nirman kary gunchi /gyarasi thakur</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319744 — shouchalay nirman kary antram /munna lal keer</t>
+          <t>1734004044/RS/22012034319739 — shouchalay nirman kary deendayal keer</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319746 — shochalay nirman kary roshan/ moti lal keer</t>
+          <t>1734004044/RS/22012034319744 — shouchalay nirman kary antram /munna lal keer</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319750 — shouchalay nirman kary bhojraj /tantu keer</t>
+          <t>1734004044/RS/22012034319746 — shochalay nirman kary roshan/ moti lal keer</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319762 — shouchalay nirman kary mukesh /shankar vishvkarma</t>
+          <t>1734004044/RS/22012034319750 — shouchalay nirman kary bhojraj /tantu keer</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319768 — shouchaiay nirman kary ashok/ shankar harijan</t>
+          <t>1734004044/RS/22012034319762 — shouchalay nirman kary mukesh /shankar vishvkarma</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319770 — shochalay nirman kary nresh/ shankar harijan</t>
+          <t>1734004044/RS/22012034319768 — shouchaiay nirman kary ashok/ shankar harijan</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319778 — shouchalay nirman kary rajaram shiv prasad kourav</t>
+          <t>1734004044/RS/22012034319770 — shochalay nirman kary nresh/ shankar harijan</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319783 — shouchalay nirman kary santosh/prem narayan bramhan</t>
+          <t>1734004044/RS/22012034319778 — shouchalay nirman kary rajaram shiv prasad kourav</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319784 — shouchalay nirman kary arbind /gangaram bohare</t>
+          <t>1734004044/RS/22012034319783 — shouchalay nirman kary santosh/prem narayan bramhan</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034319788 — shouchalay nirman kary sobran /shreelal keer</t>
+          <t>1734004044/RS/22012034319784 — shouchalay nirman kary arbind /gangaram bohare</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034320042 — shouchalay nirman kary ram ji rajak</t>
+          <t>1734004044/RS/22012034319788 — shouchalay nirman kary sobran /shreelal keer</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034320049 — shouchalay nirman kary halke/gore lal kahar</t>
+          <t>1734004044/RS/22012034320042 — shouchalay nirman kary ram ji rajak</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034320055 — shouchalay nirman kary chhote lal/gangaram bohare</t>
+          <t>1734004044/RS/22012034320049 — shouchalay nirman kary halke/gore lal kahar</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034320060 — shouchalay nirman kary sarju/onkar bramhan</t>
+          <t>1734004044/RS/22012034320055 — shouchalay nirman kary chhote lal/gangaram bohare</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034320063 — shouchalay nirman kary kallu /haribhajan katiya</t>
+          <t>1734004044/RS/22012034320060 — shouchalay nirman kary sarju/onkar bramhan</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034320078 — shouchalay nirman kary balaram/raghunath keer</t>
+          <t>1734004044/RS/22012034320063 — shouchalay nirman kary kallu /haribhajan katiya</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034699180 — cc nali nirmaad kchar mohhlla</t>
+          <t>1734004044/RS/22012034320078 — shouchalay nirman kary balaram/raghunath keer</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>72000</v>
+        <v>10800</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>59670</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45197</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012034703246 — समुदायक स्वच्छता परिसर निर्माण कार्य तलाव के पास मैन रोड  (ग्राम मऊ)</t>
+          <t>1734004044/RS/22012034699180 — cc nali nirmaad kchar mohhlla</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>45000</v>
+        <v>72000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>40001</v>
+        <v>59670</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45194</v>
+        <v>45197</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>45273</v>
+        <v>45619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012035134620 — C C NALI NIRMAN RAJU SAHU KE GHAR SE P S  SCHOOL KI OUR GP MAOU</t>
+          <t>1734004044/RS/22012034703246 — समुदायक स्वच्छता परिसर निर्माण कार्य तलाव के पास मैन रोड  (ग्राम मऊ)</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>100000</v>
+        <v>45000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>40001</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45637</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>45194</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>45273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012035139192 — CC Nali Nirman Prathmik shala Bhavan Se Summer kourav ke Ghar ki or cc nali nirman Maou</t>
+          <t>1734004044/RS/22012035134620 — C C NALI NIRMAN RAJU SAHU KE GHAR SE P S  SCHOOL KI OUR GP MAOU</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>19000</v>
+        <v>100000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>18270</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>46055</v>
-[...3 lines deleted...]
-      </c>
+        <v>45637</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1734004044/RS/22012035139193 — PVC Nali Parshottam sahu Ke Ghar Se Mukesh Thakur Ke Ghar Ki or Pvc Nali Nirman Maou</t>
+          <t>1734004044/RS/22012035139192 — CC Nali Nirman Prathmik shala Bhavan Se Summer kourav ke Ghar ki or cc nali nirman Maou</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>48000</v>
+        <v>19000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>43065</v>
+        <v>18270</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>46132</v>
+        <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1734004044/SK/1121 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MAOU</t>
+          <t>1734004044/RS/22012035139193 — PVC Nali Parshottam sahu Ke Ghar Se Mukesh Thakur Ke Ghar Ki or Pvc Nali Nirman Maou</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1485000</v>
+        <v>48000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>983723</v>
+        <v>43065</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41552</v>
+        <v>46055</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>43282</v>
+        <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034323049 — तालाब विस्तारीकरण कार्य मऊ</t>
+          <t>1734004044/SK/1121 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MAOU</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>180000</v>
+        <v>1485000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>983723</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42856</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>41552</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>43282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034323052 — chek dem nirman karya kothiy</t>
+          <t>1734004044/WC/22012034323049 — तालाब विस्तारीकरण कार्य मऊ</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>30500</v>
+        <v>180000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42857</v>
+        <v>42856</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034325101 — TALAB NIRMAN KARY KOTHIYA</t>
+          <t>1734004044/WC/22012034323052 — chek dem nirman karya kothiy</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>350000</v>
+        <v>30500</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42873</v>
+        <v>42857</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034427242 — KHET TALAB NIRMAN KARY HARIGOVIND/CHUNNI LAL KOURAV MAOU</t>
+          <t>1734004044/WC/22012034325101 — TALAB NIRMAN KARY KOTHIYA</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>3200000000</v>
+        <v>350000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43327</v>
+        <v>42873</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034427261 — KHET TALAB NIRMAN KARY SHIBBU LAL/HALKE  GOUND MAOU</t>
+          <t>1734004044/WC/22012034427242 — KHET TALAB NIRMAN KARY HARIGOVIND/CHUNNI LAL KOURAV MAOU</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>32104</v>
+        <v>3200000000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>25748</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43500</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034427266 — KHET TALAB NIRMAN KARY GOVIND /BALARAM KEER KOTHIYA</t>
+          <t>1734004044/WC/22012034427261 — KHET TALAB NIRMAN KARY SHIBBU LAL/HALKE  GOUND MAOU</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>3200000000</v>
+        <v>32104</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>25748</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>43500</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>43966</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034427268 — KHET TALAB NIRMAN KARY DHANRAJ /RAMDAYAL KEER</t>
+          <t>1734004044/WC/22012034427266 — KHET TALAB NIRMAN KARY GOVIND /BALARAM KEER KOTHIYA</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>3200000000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43327</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034431250 — CONTOUR TRENCH</t>
+          <t>1734004044/WC/22012034427268 — KHET TALAB NIRMAN KARY DHANRAJ /RAMDAYAL KEER</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>100962</v>
+        <v>3200000000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43460</v>
+        <v>43327</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034445420 — नाला गहरीकरण मऊ</t>
+          <t>1734004044/WC/22012034431250 — CONTOUR TRENCH</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>193249</v>
+        <v>100962</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>179882</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43460</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034448993 — समतलीकरन मऊ</t>
+          <t>1734004044/WC/22012034445420 — नाला गहरीकरण मऊ</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>0</v>
+        <v>193249</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>179882</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>44017</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034448994 — समतलीकरन कोठिया</t>
+          <t>1734004044/WC/22012034448993 — समतलीकरन मऊ</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034448996 — नाला विस्तारीकरन मऊ</t>
+          <t>1734004044/WC/22012034448994 — समतलीकरन कोठिया</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>118065.25</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>78932</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43858</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034448997 — खेत तालाब निर्माण कार्य 1</t>
+          <t>1734004044/WC/22012034448996 — नाला विस्तारीकरन मऊ</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>101996.79</v>
+        <v>118065.25</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>78932</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>43858</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>44007</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034448999 — खेत तालाब निर्माण कार्य 2</t>
+          <t>1734004044/WC/22012034448997 — खेत तालाब निर्माण कार्य 1</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>101996.79</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449000 — खेत तालाब निर्माण कार्य 3</t>
+          <t>1734004044/WC/22012034448999 — खेत तालाब निर्माण कार्य 2</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>101996.79</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449001 — खेत तालाब निर्माण कार्य 4</t>
+          <t>1734004044/WC/22012034449000 — खेत तालाब निर्माण कार्य 3</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>101996.79</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449002 — खेत तालाब निर्माण कार्य 5</t>
+          <t>1734004044/WC/22012034449001 — खेत तालाब निर्माण कार्य 4</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449003 — खेत तालाब निर्माण कार्य 6</t>
+          <t>1734004044/WC/22012034449002 — खेत तालाब निर्माण कार्य 5</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449075 — सोकफिट निर्माण कार्य संतोष साहू के मकान के पास</t>
+          <t>1734004044/WC/22012034449003 — खेत तालाब निर्माण कार्य 6</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449076 — सोकफिट निर्माण कार्य राजू बाबाजी के मकान के पास</t>
+          <t>1734004044/WC/22012034449075 — सोकफिट निर्माण कार्य संतोष साहू के मकान के पास</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449077 — सोकफिट निर्माण कार्य पवन सिरोठिया के मकान के पास</t>
+          <t>1734004044/WC/22012034449076 — सोकफिट निर्माण कार्य राजू बाबाजी के मकान के पास</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449078 — सोकफिट निर्माण कार्य स्कूल के पास</t>
+          <t>1734004044/WC/22012034449077 — सोकफिट निर्माण कार्य पवन सिरोठिया के मकान के पास</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449079 — सोकफिट निर्माण कार्य पानी की टंकी के पास (नोनोया कछार)</t>
+          <t>1734004044/WC/22012034449078 — सोकफिट निर्माण कार्य स्कूल के पास</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449080 — सोकफिट निर्माण कार्य हरिजन मोहल्ला के पास</t>
+          <t>1734004044/WC/22012034449079 — सोकफिट निर्माण कार्य पानी की टंकी के पास (नोनोया कछार)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449089 — नाला विस्तारीकरण कोठिया</t>
+          <t>1734004044/WC/22012034449080 — सोकफिट निर्माण कार्य हरिजन मोहल्ला के पास</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034449091 — खेत तालाब निर्माण कार्य 7</t>
+          <t>1734004044/WC/22012034449089 — नाला विस्तारीकरण कोठिया</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034564701 — CPCT KARY G.P. MAHU  GRAM MAHU</t>
+          <t>1734004044/WC/22012034449091 — खेत तालाब निर्माण कार्य 7</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43945</v>
+        <v>43491</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034614858 — SOKTA GADDA NIRMAN ABDESH PARASAR KOTHIYA MAU</t>
+          <t>1734004044/WC/22012034564701 — CPCT KARY G.P. MAHU  GRAM MAHU</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>15548.07</v>
+        <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>8106</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44485</v>
-[...3 lines deleted...]
-      </c>
+        <v>43945</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034614859 — SOKTA GADDA NIRMAN JITENDAR KOURAV KOTHIYA MAU</t>
+          <t>1734004044/WC/22012034614858 — SOKTA GADDA NIRMAN ABDESH PARASAR KOTHIYA MAU</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>15548.07</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>8106</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>44485</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>45093</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034900154 — Stopdam jeernodhdhar, Gram - Mau, Gram Panchayat - Mau</t>
+          <t>1734004044/WC/22012034614859 — SOKTA GADDA NIRMAN JITENDAR KOURAV KOTHIYA MAU</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44471</v>
+        <v>44218</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034900158 — Check dam Jeernodhdhar karya - 1, Gram - Mau, Gram panchayat - Mau</t>
+          <t>1734004044/WC/22012034900154 — Stopdam jeernodhdhar, Gram - Mau, Gram Panchayat - Mau</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034900163 — Check dam Jeernodhdhar karya - 2, Gram - Mau, Gram panchayat - Mau</t>
+          <t>1734004044/WC/22012034900158 — Check dam Jeernodhdhar karya - 1, Gram - Mau, Gram panchayat - Mau</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034900166 — Check dam Jeernodhdhar karya - 1, Gram - Kothiya, Gram panchayat - Mau</t>
+          <t>1734004044/WC/22012034900163 — Check dam Jeernodhdhar karya - 2, Gram - Mau, Gram panchayat - Mau</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034900169 — Check dam Jeernodhdhar karya - 2, Gram - Kothiya, Gram panchayat - Mau</t>
+          <t>1734004044/WC/22012034900166 — Check dam Jeernodhdhar karya - 1, Gram - Kothiya, Gram panchayat - Mau</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034943592 — चैक डेम जीर्णोद्धार कार्य -2 कोठिया GP MAU</t>
+          <t>1734004044/WC/22012034900169 — Check dam Jeernodhdhar karya - 2, Gram - Kothiya, Gram panchayat - Mau</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>68544</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44677</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034943681 — चैक डेम जीर्णोद्धार कार्य -1 मऊ  GP MAU</t>
+          <t>1734004044/WC/22012034943592 — चैक डेम जीर्णोद्धार कार्य -2 कोठिया GP MAU</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>85000</v>
+        <v>82000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>70992</v>
+        <v>68544</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44670</v>
+        <v>44677</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>44718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034943708 — चैक डेम जीर्णोद्धार कार्य -2 मऊ  GP MAU</t>
+          <t>1734004044/WC/22012034943681 — चैक डेम जीर्णोद्धार कार्य -1 मऊ  GP MAU</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>85000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>63648</v>
+        <v>70992</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44747</v>
+        <v>44718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034943720 — चैक डेम जीर्णोद्धार कार्य -1A मऊ  GP MAU</t>
+          <t>1734004044/WC/22012034943708 — चैक डेम जीर्णोद्धार कार्य -2 मऊ  GP MAU</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>85000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>82254</v>
+        <v>63648</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44704</v>
+        <v>44670</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>44783</v>
+        <v>44747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012034943733 — चैक डेम जीर्णोद्धार कार्य -1 कोठिया  GP MAU</t>
+          <t>1734004044/WC/22012034943720 — चैक डेम जीर्णोद्धार कार्य -1A मऊ  GP MAU</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>95000</v>
+        <v>85000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>69768</v>
+        <v>82254</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44677</v>
+        <v>44704</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44718</v>
+        <v>44783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012035027087 — Chek dem avam nala bistari karan kary (kudaryo ke pass)GP mau gram mau</t>
+          <t>1734004044/WC/22012034943733 — चैक डेम जीर्णोद्धार कार्य -1 कोठिया  GP MAU</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>95000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>69768</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44677</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>44718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012035027088 — Chek dem avam nala bistari karan kary (kudaryo ke pass)GP mau gram mau</t>
+          <t>1734004044/WC/22012035027087 — Chek dem avam nala bistari karan kary (kudaryo ke pass)GP mau gram mau</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012035033314 — talab nirman kray mou</t>
+          <t>1734004044/WC/22012035027088 — Chek dem avam nala bistari karan kary (kudaryo ke pass)GP mau gram mau</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44889</v>
+        <v>44836</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012035043628 — duckpond nirman kary gram pachayt mou</t>
+          <t>1734004044/WC/22012035033314 — talab nirman kray mou</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>461487.54</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>179663</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45090</v>
-[...3 lines deleted...]
-      </c>
+        <v>44889</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012035083637 — chek dem nirmaad karya mau</t>
+          <t>1734004044/WC/22012035043628 — duckpond nirman kary gram pachayt mou</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>1004142.07</v>
+        <v>461487.54</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>697508.36</v>
+        <v>179663</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45115</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>45090</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>45529</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/22012035123979 — chek dem nirman kary  gagadary nala mou Gp mou</t>
+          <t>1734004044/WC/22012035083637 — chek dem nirmaad karya mau</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>1462607.56</v>
+        <v>1004142.07</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>11675</v>
+        <v>697508.36</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45259</v>
+        <v>45115</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/HKS मऊ — हेण्‍डपम्‍प सोख्‍ता गडडा एवं टंकी निर्माण ग्राम कोठिया 171/171 मऊ</t>
+          <t>1734004044/WC/22012035123979 — chek dem nirman kary  gagadary nala mou Gp mou</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>70000</v>
+        <v>1462607.56</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>21123</v>
+        <v>11675</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40294</v>
-[...3 lines deleted...]
-      </c>
+        <v>45259</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/HSPमऊ — हेण्‍डपम्‍प के पास एवं टंकी निर्माण ग्राम मऊ 16 नग मऊ</t>
+          <t>1734004044/WC/HKS मऊ — हेण्‍डपम्‍प सोख्‍ता गडडा एवं टंकी निर्माण ग्राम कोठिया 171/171 मऊ</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>218000</v>
+        <v>70000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>83988</v>
+        <v>21123</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40273</v>
+        <v>40294</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>41336</v>
+        <v>41615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/VB/22012035333727 — Gram Panchyat bahban me Roof  Rain Water Harwasting GP Mau Gram Mau</t>
+          <t>1734004044/WC/HSPमऊ — हेण्‍डपम्‍प के पास एवं टंकी निर्माण ग्राम मऊ 16 नग मऊ</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>218000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>83988</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>46223</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>40273</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>41336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/VB/22012035333728 — GP Mau me p/s school me Roof Rain water Harwasting GP MAU Gram Mau</t>
+          <t>1734004044/WC/VB/22012035333727 — Gram Panchyat bahban me Roof  Rain Water Harwasting GP Mau Gram Mau</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/VB/22012035333730 — Gram Kothiya me ps me Roof Rain water Harvesting GP Mau</t>
+          <t>1734004044/WC/VB/22012035333728 — GP Mau me p/s school me Roof Rain water Harwasting GP MAU Gram Mau</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734004044/WC/VB/22012035333731 — Gram Kothiya Noniya Tola Me PS me Roof Rain water harvestinh kary GP Mau</t>
+          <t>1734004044/WC/VB/22012035333730 — Gram Kothiya me ps me Roof Rain water Harvesting GP Mau</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1734004044/WC/VB/22012035333731 — Gram Kothiya Noniya Tola Me PS me Roof Rain water harvestinh kary GP Mau</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>46223</v>
+      </c>
+      <c r="K480" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>BABAI CHICHLI</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C480" s="1" t="inlineStr">
+      <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D480" s="1" t="inlineStr">
+      <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E480" s="1" t="inlineStr">
+      <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F480" s="1" t="inlineStr">
+      <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1734/RC/MU/100000 — मउ से कोठिया सडक निर्माण 650/874/111 K</t>
         </is>
       </c>
-      <c r="G480" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H480" s="2" t="n">
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
         <v>5854000</v>
       </c>
-      <c r="I480" s="2" t="n">
+      <c r="I481" s="2" t="n">
         <v>1648123.2</v>
       </c>
-      <c r="J480" s="3" t="n">
+      <c r="J481" s="3" t="n">
         <v>40478</v>
       </c>
-      <c r="K480" s="3" t="n">
+      <c r="K481" s="3" t="n">
         <v>41615</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>