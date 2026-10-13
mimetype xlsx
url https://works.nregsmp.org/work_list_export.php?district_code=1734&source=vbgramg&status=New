--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K300"/>
+  <dimension ref="A1:K314"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 15:21:09</t>
+          <t>Exported on: 2026-10-13 12:48:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NARSINGHPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / BUDHGAON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1734001002/FP/22012034640825 — Pani nekasi hatu  nali nirman santi dham nala ke aur  paraswara  budhgaon</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / BUDHGAON</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1734001002/IF/22012035582869 — केटल शेड निर्माण कार्य आशाबाई बल्‍लू लोधी बुधगांव</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45748</v>
@@ -540,13343 +540,14001 @@
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1734001006/IF/22012035649373 — एक बगिया मां के नाम निर्माण कार्य चंदाबाई अन्‍नीलाल सिलावट MP397309 जमुनिया</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KANJAI</t>
+          <t>GOTEGAON / KHAMARIYA JHANSIGHAT</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1734001017/IF/22012035404384 — केटल शेड निर्माण कार्य चावरीबाई सुंदर लाल मेहरा कंजई</t>
+          <t>1734001010/IF/VB/YD/22012035665412 — Construction of Soak Pit for 2</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>45748</v>
+        <v>46297</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / DEORI KALA</t>
+          <t>GOTEGAON / KANJAI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1734001020/AV/22012034658745 — शांतिधाम निर्माण कार्य उपरघाट रिमझा देवकरीकला</t>
+          <t>1734001017/IF/22012035404384 — केटल शेड निर्माण कार्य चावरीबाई सुंदर लाल मेहरा कंजई</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>45474</v>
+        <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / DEORI KALA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1734001020/AV/22012034664172 — Shantidham Sah Sed Nirman Kary Gp Deorokala</t>
+          <t>1734001020/AV/22012034658745 — शांतिधाम निर्माण कार्य उपरघाट रिमझा देवकरीकला</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>45699</v>
+        <v>45474</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / ANKHIWADA</t>
+          <t>GOTEGAON / DEORI KALA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1734001024/RC/22012034819683 — सीसी रोड निर्माण कार्य बाबू जी के घर से प्रेम के घर की ओर</t>
+          <t>1734001020/AV/22012034664172 — Shantidham Sah Sed Nirman Kary Gp Deorokala</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>45396</v>
+        <v>45699</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / SIMARIYA</t>
+          <t>GOTEGAON / ANKHIWADA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1734001027/WC/22012035203386 — कच्ची नाली खुदाई निर्माण कार्य हाईस्कूल सिमरिया</t>
+          <t>1734001024/RC/22012034819683 — सीसी रोड निर्माण कार्य बाबू जी के घर से प्रेम के घर की ओर</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>45386</v>
+        <v>45396</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KUKLAHA</t>
+          <t>GOTEGAON / SIMARIYA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1734001028/WC/22012035184546 — नाला गहरीकरण मेन रोड से धनराज के खेत की और</t>
+          <t>1734001027/WC/22012035203386 — कच्ची नाली खुदाई निर्माण कार्य हाईस्कूल सिमरिया</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>45317</v>
+        <v>45386</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / DABKIYA</t>
+          <t>GOTEGAON / KUKLAHA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1734001029/IF/22012035397731 — केटल शेड निर्माण कार्य जानकी बाई जयराम महगुवां दबकिया</t>
+          <t>1734001028/WC/22012035184546 — नाला गहरीकरण मेन रोड से धनराज के खेत की और</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>45748</v>
+        <v>45317</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / THEMI</t>
+          <t>GOTEGAON / DABKIYA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1734001031/RS/22012035136510 — वर्मी कम्पोस्ट पिट निर्माण कार्य गौशाला मे ग्राम ठेमी</t>
+          <t>1734001029/IF/22012035397731 — केटल शेड निर्माण कार्य जानकी बाई जयराम महगुवां दबकिया</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KANDHRAPUR</t>
+          <t>GOTEGAON / THEMI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost Structure for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1734001032/AV/22012034657043 — पानी निकासी हेतु कच्‍ची नाली निमार्ण कार्य खमरिया से डुडी सिमरी रोड तक खमरिया</t>
+          <t>1734001031/RS/22012035136510 — वर्मी कम्पोस्ट पिट निर्माण कार्य गौशाला मे ग्राम ठेमी</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>45383</v>
+        <v>45683</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / GOHCHAR</t>
+          <t>GOTEGAON / KANDHRAPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1734001034/IC/22012034884840 — nala gehriakran karya shantidham se lekhram ke ghar tak 500m</t>
+          <t>1734001032/AV/22012034657043 — पानी निकासी हेतु कच्‍ची नाली निमार्ण कार्य खमरिया से डुडी सिमरी रोड तक खमरिया</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45453</v>
+        <v>45383</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / GOHCHAR</t>
+          <t>GOTEGAON / KANDHRAPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1734001034/IC/22012034884842 — nala gehrikaran karya bagalai puliya se shantidham tak</t>
+          <t>1734001032/RS/VB/YD/22012035140587 — Construction of Soak Pit for 1</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>45453</v>
+        <v>46310</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KUMHRAKHEDA</t>
+          <t>GOTEGAON / GOHCHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1734001035/IC/22012034885342 — open drain govt school se nala ki aur gram panchayat kumrakheda</t>
+          <t>1734001034/IC/22012034884840 — nala gehriakran karya shantidham se lekhram ke ghar tak 500m</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>45408</v>
+        <v>45453</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KUMHRAKHEDA</t>
+          <t>GOTEGAON / GOHCHAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1734001035/IC/22012034885343 — kachhi nali nirman karya kalu baai ke makan se khamariya ki aur</t>
+          <t>1734001034/IC/22012034884842 — nala gehrikaran karya bagalai puliya se shantidham tak</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>45408</v>
+        <v>45453</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / KUMHRAKHEDA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1734001035/IC/22012034885344 — kachi nali nirman kary gram kumrakheda se khamariya ki aur kumrakheda</t>
+          <t>1734001035/IC/22012034885342 — open drain govt school se nala ki aur gram panchayat kumrakheda</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / BARONDA</t>
+          <t>GOTEGAON / KUMHRAKHEDA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1734001036/IF/22012035220982 — khet talab kary laljee /bhairo prasad sahajpura</t>
+          <t>1734001035/IC/22012034885343 — kachhi nali nirman karya kalu baai ke makan se khamariya ki aur</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>45317</v>
+        <v>45408</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / BARONDA</t>
+          <t>GOTEGAON / KUMHRAKHEDA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1734001036/RS/22012035125887 — shok pit kary shcool ka nal sahajpura</t>
+          <t>1734001035/IC/22012034885344 — kachi nali nirman kary gram kumrakheda se khamariya ki aur kumrakheda</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>45317</v>
+        <v>45408</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / BARONDA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1734001036/WC/22012035188190 — nala gahrikarn kary bay pas se relwe pul tak baroda baroda</t>
+          <t>1734001036/IF/22012035220982 — khet talab kary laljee /bhairo prasad sahajpura</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / ATARIYA</t>
+          <t>GOTEGAON / BARONDA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1734001037/IF/22012035266489 — नन्दन फलोदयान यशपाल आर्य के खेत में ग्राम अतरिया ग्राम पंचायत अतरिया</t>
+          <t>1734001036/RS/22012035125887 — shok pit kary shcool ka nal sahajpura</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>45519</v>
+        <v>45317</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / ATARIYA</t>
+          <t>GOTEGAON / BARONDA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1734001037/IF/22012035628603 — एक बगिया मां के नाम निर्माण कार्य दीपा बाई देवनाथ MP449932 तिघरा अतरिया</t>
+          <t>1734001036/WC/22012035188190 — nala gahrikarn kary bay pas se relwe pul tak baroda baroda</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>45931</v>
+        <v>45317</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / ATARIYA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1734001037/IF/22012035650821 — एक बगिया मां के नाम निर्माण कार्य दीपाबाई देवनाथ MP357539 तिघरा अतरिया</t>
+          <t>1734001037/IF/22012035266489 — नन्दन फलोदयान यशपाल आर्य के खेत में ग्राम अतरिया ग्राम पंचायत अतरिया</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>45992</v>
+        <v>45519</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / LATHGAON</t>
+          <t>GOTEGAON / ATARIYA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1734001040/RS/22012035127946 — कच्ची नाली खुदाई कार्य डी वाट्स से पॉवर हाउस की और लाठगाँव</t>
+          <t>1734001037/IF/22012035628603 — एक बगिया मां के नाम निर्माण कार्य दीपा बाई देवनाथ MP449932 तिघरा अतरिया</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>45317</v>
+        <v>45931</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / LATHGAON</t>
+          <t>GOTEGAON / ATARIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1734001040/RS/22012035127947 — कच्ची नाली खुदाई कार्य डी वाट्स से पॉवर हाउस की और लाठगाँव</t>
+          <t>1734001037/IF/22012035650821 — एक बगिया मां के नाम निर्माण कार्य दीपाबाई देवनाथ MP357539 तिघरा अतरिया</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>45317</v>
+        <v>45992</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KARKBEL</t>
+          <t>GOTEGAON / LATHGAON</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1734001049/DP/22012034623616 — शासकीय उच्चतर माध्यमिक विद्यालय परिसर में ब्रक्षारोपन कार्य  करकबेल</t>
+          <t>1734001040/RS/22012035127946 — कच्ची नाली खुदाई कार्य डी वाट्स से पॉवर हाउस की और लाठगाँव</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>45473</v>
+        <v>45317</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KARKBEL</t>
+          <t>GOTEGAON / LATHGAON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1734001049/DP/22012034626544 — ब्रक्षारोपन कार्य शासकीय उच्च्तर माध्यमिक शाळा करकबेल परिसर  में</t>
+          <t>1734001040/RS/22012035127947 — कच्ची नाली खुदाई कार्य डी वाट्स से पॉवर हाउस की और लाठगाँव</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>45473</v>
+        <v>45317</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / KARKBEL</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1734001049/IF/22012035245112 — ब्रक्षारोपन कार्य चंद्रभान/कढोरी लाल के खेत में</t>
+          <t>1734001049/DP/22012034623616 — शासकीय उच्चतर माध्यमिक विद्यालय परिसर में ब्रक्षारोपन कार्य  करकबेल</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>45483</v>
+        <v>45473</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / PIPARIYA (MUSRAN)</t>
+          <t>GOTEGAON / KARKBEL</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1734001050/DP/22012034620002 — पौधरोपण कार्य डगपोंड के पास पिपरिया मुशरान</t>
+          <t>1734001049/DP/22012034626544 — ब्रक्षारोपन कार्य शासकीय उच्च्तर माध्यमिक शाळा करकबेल परिसर  में</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45383</v>
+        <v>45473</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / PIPARIYA (MUSRAN)</t>
+          <t>GOTEGAON / KARKBEL</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1734001050/DP/22012034620003 — पौधरोपण कार्य डगपोंड के पास पिपरिया मुशरान</t>
+          <t>1734001049/IF/22012035245112 — ब्रक्षारोपन कार्य चंद्रभान/कढोरी लाल के खेत में</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45383</v>
+        <v>45483</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / TIKRI</t>
+          <t>GOTEGAON / PIPARIYA (MUSRAN)</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1734001051/RS/22012035127618 — सामुदायक नादेप निर्माण कार्य गोविंद के घर के पास सिवनी ( टिकरी )</t>
+          <t>1734001050/DP/22012034620002 — पौधरोपण कार्य डगपोंड के पास पिपरिया मुशरान</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45448</v>
+        <v>45383</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / BAUCHHAR</t>
+          <t>GOTEGAON / PIPARIYA (MUSRAN)</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village Haats</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1734001052/AV/22012034664661 — HAAT BAJAR NEW NIRMAAD</t>
+          <t>1734001050/DP/22012034620003 — पौधरोपण कार्य डगपोंड के पास पिपरिया मुशरान</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>45721</v>
+        <v>45383</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KAPKHEDA</t>
+          <t>GOTEGAON / TIKRI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1734001053/AV/22012034669078 — शांतिधाम निर्माण कार्य बौर कापखेडा</t>
+          <t>1734001051/RS/22012035127618 — सामुदायक नादेप निर्माण कार्य गोविंद के घर के पास सिवनी ( टिकरी )</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46054</v>
+        <v>45448</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / KUNDA</t>
+          <t>GOTEGAON / BAUCHHAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1734001062/IF/22012035308445 — खेत तालाब निर्माण कार्य जगदीश राधेश्‍याम गोंड कुंडा</t>
+          <t>1734001052/AV/22012034664661 — HAAT BAJAR NEW NIRMAAD</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45717</v>
+        <v>45721</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / NADIYA</t>
+          <t>GOTEGAON / KAPKHEDA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1734001066/AV/22012034665709 — खेल मैदान निर्माण कार्य कुटरी टोला नांदिया</t>
+          <t>1734001053/AV/22012034669078 — शांतिधाम निर्माण कार्य बौर कापखेडा</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>45748</v>
+        <v>46054</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / NADIYA</t>
+          <t>GOTEGAON / KUNDA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1734001066/RC/22012034851184 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Rajendra to Brijlal Home 70Mt कुटरी नांदिया</t>
+          <t>1734001062/IF/22012035308445 — खेत तालाब निर्माण कार्य जगदीश राधेश्‍याम गोंड कुंडा</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>45860</v>
+        <v>45717</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / MAGARDHA</t>
+          <t>GOTEGAON / NADIYA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1734001071/AV/22012034657754 — पुलिया निर्माण कार्य दिलीप चौधरी के घर के पास मगरधा</t>
+          <t>1734001066/AV/22012034665709 — खेल मैदान निर्माण कार्य कुटरी टोला नांदिया</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>45459</v>
+        <v>45748</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / MAGARDHA</t>
+          <t>GOTEGAON / NADIYA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1734001071/AV/22012034657756 — पुलिया निर्माण कार्य गजराज के खेत के पास मगरधा</t>
+          <t>1734001066/RC/22012034851184 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Rajendra to Brijlal Home 70Mt कुटरी नांदिया</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45459</v>
+        <v>45860</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / MAGARDHA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1734001071/AV/22012034661807 — खैल मैदान निर्माण कार्य , ग्राम मगरधा</t>
+          <t>1734001071/AV/22012034657754 — पुलिया निर्माण कार्य दिलीप चौधरी के घर के पास मगरधा</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45600</v>
+        <v>45459</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>GOTEGAON / MAGARDHA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1734001071/AV/22012034662750 — खैल मैदान निर्माण कार्य ,स्कूल के पास ग्राम मगरधा</t>
+          <t>1734001071/AV/22012034657756 — पुलिया निर्माण कार्य गजराज के खेत के पास मगरधा</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>45636</v>
+        <v>45459</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / BUDHENA</t>
+          <t>GOTEGAON / MAGARDHA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1734001079/AV/22012034657639 — पुलिया निर्माण कार्य प्राथमिक शाला के पास बम्‍हनी टोला बुढैना</t>
+          <t>1734001071/AV/22012034661807 — खैल मैदान निर्माण कार्य , ग्राम मगरधा</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45459</v>
+        <v>45600</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / GADARWARA KHEDA</t>
+          <t>GOTEGAON / MAGARDHA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1734001081/IF/22012035649370 — एक बगिया मां के नाम निर्माण कार्य शिवकली दशरथ सिंह MP38391 अंधियारी गाडरवाराखेडा</t>
+          <t>1734001071/AV/22012034662750 — खैल मैदान निर्माण कार्य ,स्कूल के पास ग्राम मगरधा</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45992</v>
+        <v>45636</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / MUAR</t>
+          <t>GOTEGAON / BUDHENA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1734001084/IF/22012035304963 — khet talab nirman kary koushlya baai gram mouar</t>
+          <t>1734001079/AV/22012034657639 — पुलिया निर्माण कार्य प्राथमिक शाला के पास बम्‍हनी टोला बुढैना</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>45683</v>
+        <v>45459</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / BELKHERINERMADA</t>
+          <t>GOTEGAON / GADARWARA KHEDA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1734001085/IF/22012035312563 — खेत तालाब निर्माण कार्य  राजकुमार बेलखेडी नर्मदा</t>
+          <t>1734001081/IF/22012035649370 — एक बगिया मां के नाम निर्माण कार्य शिवकली दशरथ सिंह MP38391 अंधियारी गाडरवाराखेडा</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>45683</v>
+        <v>45992</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / GARRA</t>
+          <t>GOTEGAON / MUAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Community / Construction of Goat Shelter for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1734001086/AV/22012034667253 — बकरी शेड निर्माण कार्य ग्‍यारसी बाई शोभाराम मेहरा गर्रा</t>
+          <t>1734001084/IF/22012035304963 — khet talab nirman kary koushlya baai gram mouar</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>45839</v>
+        <v>45683</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / BAMHANI</t>
+          <t>GOTEGAON / BELKHERINERMADA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1734001087/AV/22012034656668 — पुलिया निमार्ण कार्य देवारी से शांतिधाम  मार्ग पर ग्राम  देवरी  बम्‍हनी</t>
+          <t>1734001085/IF/22012035312563 — खेत तालाब निर्माण कार्य  राजकुमार बेलखेडी नर्मदा</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>45383</v>
+        <v>45683</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>GOTEGAON / BAUCHHAR</t>
+          <t>GOTEGAON / GARRA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Goat Shelter for Community / Construction of Goat Shelter for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1734001/WC/VB/22012035332071 — रूफ टॉप रैन वाटर हार्वेस्टिंग निर्माण कार्य पंचायत भवन बौछार</t>
+          <t>1734001086/AV/22012034667253 — बकरी शेड निर्माण कार्य ग्‍यारसी बाई शोभाराम मेहरा गर्रा</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>46237</v>
+        <v>45839</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / DHILWAR</t>
+          <t>GOTEGAON / BAMHANI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1734002002/AV/22012034668765 — शांतिधाम निर्माण कार्य ग्राम पिपरवानी ग्राम पंचायत ढिलवार</t>
+          <t>1734001087/AV/22012034656668 — पुलिया निमार्ण कार्य देवारी से शांतिधाम  मार्ग पर ग्राम  देवरी  बम्‍हनी</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45884</v>
+        <v>45383</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / DHILWAR</t>
+          <t>GOTEGAON / BAUCHHAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1734002002/IF/22012035436306 — Sand filter recharge structure dug well hitgrahi lekhram/pooran lodhi</t>
+          <t>1734001/WC/VB/22012035332071 — रूफ टॉप रैन वाटर हार्वेस्टिंग निर्माण कार्य पंचायत भवन बौछार</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45761</v>
+        <v>46237</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / DHILWAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1734002002/IF/22012035436307 — Sand filter recharge structure dug well hitgrahi lekhram/pooran lodhi</t>
+          <t>1734002002/AV/22012034668765 — शांतिधाम निर्माण कार्य ग्राम पिपरवानी ग्राम पंचायत ढिलवार</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / DHILWAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1734002002/IF/22012035436498 — Sand filter recharge structure dug well hitgrahi dalchandra kushwaha</t>
+          <t>1734002002/IF/22012035436306 — Sand filter recharge structure dug well hitgrahi lekhram/pooran lodhi</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / RAMPURA</t>
+          <t>CHAWARPATHA / DHILWAR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1734002004/AV/22012034663317 — सी.सी.नाली निर्माण मनोहर के घर से परसोतम  के घर तक ग्राम हथनी ग्राम पंचायत रम्पुरा</t>
+          <t>1734002002/IF/22012035436307 — Sand filter recharge structure dug well hitgrahi lekhram/pooran lodhi</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / RAMPURA</t>
+          <t>CHAWARPATHA / DHILWAR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1734002004/RC/22012034833137 — सी.सी सड़क एवं नाली निर्माण नीमा के घर से पूरन लाल लोधी के घर तक ग्राम हथनी ग्राम पंचयात रम्पुरा</t>
+          <t>1734002002/IF/22012035436498 — Sand filter recharge structure dug well hitgrahi dalchandra kushwaha</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BIJOURA</t>
+          <t>CHAWARPATHA / RAMPURA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1734002006/IF/22012035268117 — वृक्षारोपण कार्य यशवंत /जयराम किरार ग्राम बिजौरा ग्राम पंचायत बिजौरा</t>
+          <t>1734002004/AV/22012034663317 — सी.सी.नाली निर्माण मनोहर के घर से परसोतम  के घर तक ग्राम हथनी ग्राम पंचायत रम्पुरा</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>45519</v>
+        <v>45520</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BIJOURA</t>
+          <t>CHAWARPATHA / RAMPURA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1734002006/RC/22012034848223 — सीसी सड़क निर्माण कार्य दयाल पटेल के मकान से भगवानदास  साहू के घर तक ग्राम पंचायत बिजोरा</t>
+          <t>1734002004/RC/22012034833137 — सी.सी सड़क एवं नाली निर्माण नीमा के घर से पूरन लाल लोधी के घर तक ग्राम हथनी ग्राम पंचयात रम्पुरा</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>45853</v>
+        <v>45520</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / GUNDRAI</t>
+          <t>CHAWARPATHA / BIJOURA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1734002007/IF/22012035436015 — हितेषी कपिल धारा कूप रिचार्ज पिट निर्माण कार्य हितग्राही आनंदी/ प्रेम सिंह गौंड ग्राम जगन्नाथपुर</t>
+          <t>1734002006/IF/22012035268117 — वृक्षारोपण कार्य यशवंत /जयराम किरार ग्राम बिजौरा ग्राम पंचायत बिजौरा</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>45748</v>
+        <v>45519</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / KHAMARIYA</t>
+          <t>CHAWARPATHA / BIJOURA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1734002013/IF/22012035341407 — कपिलधारा कूप निर्माण कार्य परषोत्तम/शंकरलाल धानक ग्राम खमरिया</t>
+          <t>1734002006/RC/22012034848223 — सीसी सड़क निर्माण कार्य दयाल पटेल के मकान से भगवानदास  साहू के घर तक ग्राम पंचायत बिजोरा</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>45761</v>
+        <v>45853</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / KHAMARIYA</t>
+          <t>CHAWARPATHA / GUNDRAI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1734002013/IF/22012035341451 — कपिलधारा कूप निर्माण कार्य श्रीराम/राजकुमार  ग्राम खमरिया</t>
+          <t>1734002007/IF/22012035436015 — हितेषी कपिल धारा कूप रिचार्ज पिट निर्माण कार्य हितग्राही आनंदी/ प्रेम सिंह गौंड ग्राम जगन्नाथपुर</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / KHAMARIYA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1734002013/IF/22012035341570 — कपिलधारा कूप निर्माण कार्य श्रीराम / राजकुमार  ग्राम खमरिया</t>
+          <t>1734002013/IF/22012035341407 — कपिलधारा कूप निर्माण कार्य परषोत्तम/शंकरलाल धानक ग्राम खमरिया</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / KHAMARIYA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1734002013/RC/22012034853569 — तेजबल रजक  से सरकारी नल की ओर सड़क निर्माण कार्य</t>
+          <t>1734002013/IF/22012035341451 — कपिलधारा कूप निर्माण कार्य श्रीराम/राजकुमार  ग्राम खमरिया</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / IMJHIRA</t>
+          <t>CHAWARPATHA / KHAMARIYA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1734002014/RS/22012035136017 — undarground pvc nali nirman moolchand soni ke makan se devidayal ke makan tak gp imjhira</t>
+          <t>1734002013/IF/22012035341570 — कपिलधारा कूप निर्माण कार्य श्रीराम / राजकुमार  ग्राम खमरिया</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / IMJHIRA</t>
+          <t>CHAWARPATHA / KHAMARIYA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1734002014/WC/22012035302510 — Stone boulder Gully Piug nirman shankar madiya bagicha gram imjhira grampanchyat imjhira</t>
+          <t>1734002013/RC/22012034853569 — तेजबल रजक  से सरकारी नल की ओर सड़क निर्माण कार्य</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / UMARPANI</t>
+          <t>CHAWARPATHA / IMJHIRA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1734002016/AV/VB/22012034669467 — शासकीय हैडपंप के पास रिचार्ज पिट निर्माण कार्य पंचमुखी दादा जी के पास ग्राम पंचायत उमरपानी</t>
+          <t>1734002014/RS/22012035136017 — undarground pvc nali nirman moolchand soni ke makan se devidayal ke makan tak gp imjhira</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>46232</v>
+        <v>45567</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / ISHWARPUR</t>
+          <t>CHAWARPATHA / IMJHIRA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1734002022/IF/22012035436640 — SAND FILTER RECHARGE STRUCTURE DUG WELL HITGRAHI MARDAN SINGH / MANNALAL HARIJAN</t>
+          <t>1734002014/WC/22012035302510 — Stone boulder Gully Piug nirman shankar madiya bagicha gram imjhira grampanchyat imjhira</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / ISHWARPUR</t>
+          <t>CHAWARPATHA / UMARPANI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1734002022/IF/22012035436677 — SAND FILTER RECHARGE STRUCTURE DUG WELL HITGRAHI KAILASH / NANHEVEER HARIJAN</t>
+          <t>1734002016/AV/VB/22012034669467 — शासकीय हैडपंप के पास रिचार्ज पिट निर्माण कार्य पंचमुखी दादा जी के पास ग्राम पंचायत उमरपानी</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>45761</v>
+        <v>46232</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / PADARIYA</t>
+          <t>CHAWARPATHA / ISHWARPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1734002024/WC/VB/22012035332161 — बोल्डर चेक डेम निर्माण कार्य पुलिया के उपर की ओर ग्राम पंचयत पडरिया</t>
+          <t>1734002022/IF/22012035436640 — SAND FILTER RECHARGE STRUCTURE DUG WELL HITGRAHI MARDAN SINGH / MANNALAL HARIJAN</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>46196</v>
+        <v>45761</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / DIGSARA</t>
+          <t>CHAWARPATHA / ISHWARPUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1734002026/AV/22012034668627 — बाउंड्री बाल निर्माण कार्य स्कूल एवं पंचायत भवन के पास ग्राम पंचायत ढिंगसरा</t>
+          <t>1734002022/IF/22012035436677 — SAND FILTER RECHARGE STRUCTURE DUG WELL HITGRAHI KAILASH / NANHEVEER HARIJAN</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / KASHI KHAIRI</t>
+          <t>CHAWARPATHA / PADARIYA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1734002027/AV/22012034665788 — शांतिधाम निर्माण कार्य नटबाबा नाला के पास ग्राम पंचायत काशीखैरी</t>
+          <t>1734002024/WC/VB/22012035332161 — बोल्डर चेक डेम निर्माण कार्य पुलिया के उपर की ओर ग्राम पंचयत पडरिया</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>45761</v>
+        <v>46196</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / KASHI KHAIRI</t>
+          <t>CHAWARPATHA / DIGSARA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1734002027/DP/22012034627855 — road plantation kashikhairi se sukha dhigsira marg</t>
+          <t>1734002026/AV/22012034668627 — बाउंड्री बाल निर्माण कार्य स्कूल एवं पंचायत भवन के पास ग्राम पंचायत ढिंगसरा</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / DOBHI</t>
+          <t>CHAWARPATHA / KASHI KHAIRI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1734002031/WC/22012035214824 — BRAKSHAROPAN KARY SHARDA MATH KE PAAS GRAM DOBHI</t>
+          <t>1734002027/AV/22012034665788 — शांतिधाम निर्माण कार्य नटबाबा नाला के पास ग्राम पंचायत काशीखैरी</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>45469</v>
+        <v>45761</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / IMALIYA</t>
+          <t>CHAWARPATHA / KASHI KHAIRI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1734002032/IF/VB/22012035663989 — बकरी सेट निर्माण कार्य लक्ष्मी बाई पति नरेश जाटव ग्राम पंचायत इमलिया (के)</t>
+          <t>1734002027/DP/22012034627855 — road plantation kashikhairi se sukha dhigsira marg</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>46230</v>
+        <v>45520</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / GWARI</t>
+          <t>CHAWARPATHA / DOBHI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1734002035/IF/22012035495655 — khet talab rammu/sahab singh rajpoot</t>
+          <t>1734002031/WC/22012035214824 — BRAKSHAROPAN KARY SHARDA MATH KE PAAS GRAM DOBHI</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>45784</v>
+        <v>45469</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / MANKAPUR</t>
+          <t>CHAWARPATHA / IMALIYA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1734002036/IF/22012035628166 — Ek Bagiya Maa Ke Nam Hitgrahi Shri Umesh Kirar/Ishwari kirar</t>
+          <t>1734002032/IF/VB/22012035663989 — बकरी सेट निर्माण कार्य लक्ष्मी बाई पति नरेश जाटव ग्राम पंचायत इमलिया (के)</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>45932</v>
+        <v>46230</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / MANKAPUR</t>
+          <t>CHAWARPATHA / GWARI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1734002036/IF/22012035628405 — Ek Bagiya Maa Ke Nam Janki Kirar Locos Id 170056303298</t>
+          <t>1734002035/IF/22012035495655 — khet talab rammu/sahab singh rajpoot</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>45932</v>
+        <v>45784</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BIKOR</t>
+          <t>CHAWARPATHA / MANKAPUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1734002038/IF/22012035562974 — खेत तालाब निर्माण - प्रीतेश दुबे/राधेश्याम दुबे के खेत पर बिकोर</t>
+          <t>1734002036/IF/22012035628166 — Ek Bagiya Maa Ke Nam Hitgrahi Shri Umesh Kirar/Ishwari kirar</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / HIRAPUR</t>
+          <t>CHAWARPATHA / MANKAPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1734002039/IF/22012035653871 — खेत तालाब निर्माण कार्य हितग्राही कन्हैयालाल/रतन सिंह राजपूत ग्राम पंचायत हीरापुर</t>
+          <t>1734002036/IF/22012035628405 — Ek Bagiya Maa Ke Nam Janki Kirar Locos Id 170056303298</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / HIRAPUR</t>
+          <t>CHAWARPATHA / BIKOR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1734002039/RS/22012035134144 — सी. सी. नाली निर्माण कार्य पी.व्ही सी. पाइप सहित अंकित शर्मा के मकान से नर्मदा घाट तक ग्राम हीरापुर</t>
+          <t>1734002038/IF/22012035562974 — खेत तालाब निर्माण - प्रीतेश दुबे/राधेश्याम दुबे के खेत पर बिकोर</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / HIRAPUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1734002039/RS/22012035134145 — सी. सी. नाली निर्माण कार्य पी.व्ही सी. पाइप सहित अंकित शर्मा के मकान से नर्मदा घाट तक ग्राम हीरापुर</t>
+          <t>1734002039/IF/22012035653871 — खेत तालाब निर्माण कार्य हितग्राही कन्हैयालाल/रतन सिंह राजपूत ग्राम पंचायत हीरापुर</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BILTHARI</t>
+          <t>CHAWARPATHA / HIRAPUR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1734002040/AV/22012034659689 — सी सी सड़क निर्माण कार्य खेत सिंह के मकान से सरकारी स्कूल की ओर</t>
+          <t>1734002039/RS/22012035134144 — सी. सी. नाली निर्माण कार्य पी.व्ही सी. पाइप सहित अंकित शर्मा के मकान से नर्मदा घाट तक ग्राम हीरापुर</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / NAINWARA</t>
+          <t>CHAWARPATHA / HIRAPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1734002043/IF/22012035237204 — खेत तालाब निर्माण पीताम्बर /गौरीशंकर शुक्ला ग्राम खेरीखुर्द ग्रामपंचायत नैनवारा</t>
+          <t>1734002039/RS/22012035134145 — सी. सी. नाली निर्माण कार्य पी.व्ही सी. पाइप सहित अंकित शर्मा के मकान से नर्मदा घाट तक ग्राम हीरापुर</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>45453</v>
+        <v>45567</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / NAINWARA</t>
+          <t>CHAWARPATHA / BILTHARI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1734002043/IF/22012035237220 — खेत तालाब निर्माण पीताम्बर /गौरीशंकर शुक्ला ग्राम खेरीखुर्द ग्रामपंचायत नैनवारा</t>
+          <t>1734002040/AV/22012034659689 — सी सी सड़क निर्माण कार्य खेत सिंह के मकान से सरकारी स्कूल की ओर</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45453</v>
+        <v>45396</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / NAINWARA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1734002043/IF/22012035578830 — खेत तालब निर्माण लक्ष्मी बाई ग्राम खेरीखुर्द ग्रामपंचायत नैनवारा</t>
+          <t>1734002043/IF/22012035237204 — खेत तालाब निर्माण पीताम्बर /गौरीशंकर शुक्ला ग्राम खेरीखुर्द ग्रामपंचायत नैनवारा</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45748</v>
+        <v>45453</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / NAINWARA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1734002043/IF/22012035578831 — खेत तालब निर्माण लक्ष्मी</t>
+          <t>1734002043/IF/22012035237220 — खेत तालाब निर्माण पीताम्बर /गौरीशंकर शुक्ला ग्राम खेरीखुर्द ग्रामपंचायत नैनवारा</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45748</v>
+        <v>45453</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHAWARPATHA</t>
+          <t>CHAWARPATHA / NAINWARA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1734002044/AV/22012034663193 — गंदे पानी की निकासी हेतु ड्रेनेज नाली निर्माण कार्य ग्राम पंचायत चावर पाठा</t>
+          <t>1734002043/IF/22012035578830 — खेत तालब निर्माण लक्ष्मी बाई ग्राम खेरीखुर्द ग्रामपंचायत नैनवारा</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>45396</v>
+        <v>45748</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BARMAN KHURD</t>
+          <t>CHAWARPATHA / NAINWARA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1734002045/IF/22012035604603 — Ek Bagiya Maa Ke Naam Bhagwati Bai sharma  Gram Barman khurd 170060613335</t>
+          <t>1734002043/IF/22012035578831 — खेत तालब निर्माण लक्ष्मी</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>45870</v>
+        <v>45748</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BARMAN KHURD</t>
+          <t>CHAWARPATHA / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1734002045/IF/22012035628307 — Ek Bagiya Maa Ke Naam Bhagwati Bai sharma Gram Barman khurd 170060613335</t>
+          <t>1734002044/AV/22012034663193 — गंदे पानी की निकासी हेतु ड्रेनेज नाली निर्माण कार्य ग्राम पंचायत चावर पाठा</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>45870</v>
+        <v>45396</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / BARMAN KHURD</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1734002045/IF/22012035645010 — भूरी बाई नौरिया के खेत के पास खेत तालाब निर्माण कार्य ग्राम पंचायत बरमान खुर्द</t>
+          <t>1734002045/IF/22012035604603 — Ek Bagiya Maa Ke Naam Bhagwati Bai sharma  Gram Barman khurd 170060613335</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45932</v>
+        <v>45870</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / BARMAN KHURD</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1734002045/IF/22012035646183 — भूरी बाई नौरिया के खेत के पास खेत तालाब निर्माण कार्य ग्राम पंचायत बरमान खुर्द</t>
+          <t>1734002045/IF/22012035628307 — Ek Bagiya Maa Ke Naam Bhagwati Bai sharma Gram Barman khurd 170060613335</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45884</v>
+        <v>45870</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / BARMAN KHURD</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1734002045/WC/22012035203265 — ग्राम पंचायत वरमान खुर्द शासकीय नाले पर- सब सरफेस डाईक निर्माण कार्य</t>
+          <t>1734002045/IF/22012035645010 — भूरी बाई नौरिया के खेत के पास खेत तालाब निर्माण कार्य ग्राम पंचायत बरमान खुर्द</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>45396</v>
+        <v>45932</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / GHAGHROLA KALAN</t>
+          <t>CHAWARPATHA / BARMAN KHURD</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1734002047/DP/22012034630483 — माँ नर्मदा परिक्रमा पथ आश्रयस्थल में वृछारोपण  कार्य ग्राम घघरोला कला</t>
+          <t>1734002045/IF/22012035646183 — भूरी बाई नौरिया के खेत के पास खेत तालाब निर्माण कार्य ग्राम पंचायत बरमान खुर्द</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / GHAGHROLA KALAN</t>
+          <t>CHAWARPATHA / BARMAN KHURD</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1734002047/IF/22012035266994 — खेत तालाब निर्माड कार्य हितग्राही उर्मिला बाई पति तुलसीराम कौरव ग्राम ghagrolla कला</t>
+          <t>1734002045/WC/22012035203265 — ग्राम पंचायत वरमान खुर्द शासकीय नाले पर- सब सरफेस डाईक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45567</v>
+        <v>45396</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / GHAGHROLA KALAN</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1734002047/WC/22012035328225 — खेत तलाब निर्माण कार्य जितेन्द्र कौरव के खेत पर ग्राम घघरौला कलां</t>
+          <t>1734002047/DP/22012034630483 — माँ नर्मदा परिक्रमा पथ आश्रयस्थल में वृछारोपण  कार्य ग्राम घघरोला कला</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>46049</v>
+        <v>45884</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / KOTHIYA</t>
+          <t>CHAWARPATHA / GHAGHROLA KALAN</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1734002049/AV/22012034662996 — खेल मैदान निर्माण कार्य -ग्राम पंचायत कोठिया</t>
+          <t>1734002047/IF/22012035266994 — खेत तालाब निर्माड कार्य हितग्राही उर्मिला बाई पति तुलसीराम कौरव ग्राम ghagrolla कला</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / MEHGUWAN (GUNVE)</t>
+          <t>CHAWARPATHA / GHAGHROLA KALAN</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1734002053/RS/22012035136147 — नाली निर्माण कार्य एन. पी 02 पाइप अतरिक्त कार्य राम मंदिर से मुख्य मार्ग की ओर ग्राम महगुवा</t>
+          <t>1734002047/WC/22012035328225 — खेत तलाब निर्माण कार्य जितेन्द्र कौरव के खेत पर ग्राम घघरौला कलां</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>45679</v>
+        <v>46049</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / MEHGUWAN (GUNVE)</t>
+          <t>CHAWARPATHA / KOTHIYA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1734002053/WC/22012035211761 — खेत तालाब निर्माण कार्य नीरज कौरव ग्राम महगुवा</t>
+          <t>1734002049/AV/22012034662996 — खेल मैदान निर्माण कार्य -ग्राम पंचायत कोठिया</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45455</v>
+        <v>45567</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / SADOOMAR</t>
+          <t>CHAWARPATHA / MEHGUWAN (GUNVE)</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1734002054/RC/22012034851193 — सी सी सड़क निर्माण कार्य  ग्राम सडूमर</t>
+          <t>1734002053/RS/22012035136147 — नाली निर्माण कार्य एन. पी 02 पाइप अतरिक्त कार्य राम मंदिर से मुख्य मार्ग की ओर ग्राम महगुवा</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>45761</v>
+        <v>45679</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / KARHAIYA(KORAI)</t>
+          <t>CHAWARPATHA / MEHGUWAN (GUNVE)</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1734002055/RS/22012035133792 — अंडर ग्राउंड एन पी 2 नाली निर्माण कार्य काडोरी पटेल सदुराम कमलेश के मकान से नरेश के मकान की ओर</t>
+          <t>1734002053/WC/22012035211761 — खेत तालाब निर्माण कार्य नीरज कौरव ग्राम महगुवा</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45519</v>
+        <v>45455</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BHORJHIR</t>
+          <t>CHAWARPATHA / SADOOMAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1734002057/IF/22012035303856 — Khet Talab Nirman Karya Laxman Singh Kourav Ke khet me</t>
+          <t>1734002054/RC/22012034851193 — सी सी सड़क निर्माण कार्य  ग्राम सडूमर</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHHITAPAR</t>
+          <t>CHAWARPATHA / KARHAIYA(KORAI)</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1734002062/AV/22012034662204 — शासकीय हाई स्कूल खेल मैदान  समतलीकरण ग्राम छीतापर</t>
+          <t>1734002055/RS/22012035133792 — अंडर ग्राउंड एन पी 2 नाली निर्माण कार्य काडोरी पटेल सदुराम कमलेश के मकान से नरेश के मकान की ओर</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHHITAPAR</t>
+          <t>CHAWARPATHA / BHORJHIR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1734002062/AV/22012034662205 — शासकीय हाई स्कूल खेल मैदान  समतलीकरण ग्राम छीतापर</t>
+          <t>1734002057/IF/22012035303856 — Khet Talab Nirman Karya Laxman Singh Kourav Ke khet me</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>45519</v>
+        <v>45683</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / CHHITAPAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1734002062/IF/22012035272061 — खेत तालाब निर्माण कार्य सुखराम साहू /गोकुल के खेत में ग्राम छीतापर</t>
+          <t>1734002062/AV/22012034662204 — शासकीय हाई स्कूल खेल मैदान  समतलीकरण ग्राम छीतापर</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / CHHITAPAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1734002062/RC/22012034830990 — सीमेंट सड़क निर्माण कार्य ग्राम रीछा हेमंत मिश्रा के मकान से शिवराज जी के खेत की ओर</t>
+          <t>1734002062/AV/22012034662205 — शासकीय हाई स्कूल खेल मैदान  समतलीकरण ग्राम छीतापर</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45396</v>
+        <v>45519</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / LINGA</t>
+          <t>CHAWARPATHA / CHHITAPAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1734002063/AV/22012034667870 — शान्तिधाम शेड निर्माण कार्य लिंगा ग्राम पंचायत लिंगा</t>
+          <t>1734002062/IF/22012035272061 — खेत तालाब निर्माण कार्य सुखराम साहू /गोकुल के खेत में ग्राम छीतापर</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>45884</v>
+        <v>45519</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / BOHANI</t>
+          <t>CHAWARPATHA / CHHITAPAR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1734002072/IF/VB/22012035664237 — बकरी शेड निर्माण हितग्राही - कुंजा बाई / मदनलाल वंशकार बोहानी</t>
+          <t>1734002062/RC/22012034830990 — सीमेंट सड़क निर्माण कार्य ग्राम रीछा हेमंत मिश्रा के मकान से शिवराज जी के खेत की ओर</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>46240</v>
+        <v>45396</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHIRCHIRA</t>
+          <t>CHAWARPATHA / LINGA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1734002075/DP/22012034627715 — पौधरोपण कार्य शनि मदिंर से नहर तक मरका ग्राम पंचायत चिरचिरा</t>
+          <t>1734002063/AV/22012034667870 — शान्तिधाम शेड निर्माण कार्य लिंगा ग्राम पंचायत लिंगा</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>45520</v>
+        <v>45884</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHIRCHIRA</t>
+          <t>CHAWARPATHA / BOHANI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1734002075/IF/22012035490460 — खेत तालाब निर्माण कार्य नीता बाई लोधी के खेत पर ग्राम सुजवारा</t>
+          <t>1734002072/IF/VB/22012035664237 — बकरी शेड निर्माण हितग्राही - कुंजा बाई / मदनलाल वंशकार बोहानी</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>45761</v>
+        <v>46240</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / SIHORA</t>
+          <t>CHAWARPATHA / CHIRCHIRA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1734002076/IF/22012035629466 — EK BAGIYA MAA KE NAAM SIHORA SUREKHA LODHI 170038533111</t>
+          <t>1734002075/DP/22012034627715 — पौधरोपण कार्य शनि मदिंर से नहर तक मरका ग्राम पंचायत चिरचिरा</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>45884</v>
+        <v>45520</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / MAHGAON (NIJOR)</t>
+          <t>CHAWARPATHA / CHIRCHIRA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1734002080/RC/22012034819355 — cc road</t>
+          <t>1734002075/IF/22012035490460 — खेत तालाब निर्माण कार्य नीता बाई लोधी के खेत पर ग्राम सुजवारा</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>45384</v>
+        <v>45761</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / AJANSARA</t>
+          <t>CHAWARPATHA / SIHORA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1734002081/FP/22012034641747 — cc nali nirmad hanuman mandir se talab ki or dudhwara ajansara</t>
+          <t>1734002076/IF/22012035629466 — EK BAGIYA MAA KE NAAM SIHORA SUREKHA LODHI 170038533111</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>45520</v>
+        <v>45884</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / AJANSARA</t>
+          <t>CHAWARPATHA / MAHGAON (NIJOR)</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1734002081/FP/22012034641809 — cc nali nirmad hanuman mandir se talab ki or dudhwara ajansara</t>
+          <t>1734002080/RC/22012034819355 — cc road</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>45520</v>
+        <v>45384</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHHAWARA</t>
+          <t>CHAWARPATHA / AJANSARA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1734002083/AV/22012034667430 — आंतरिक सी सी सड़क निर्माड कार्य ग्राम गोरास ग्राम पंचयात छवारा</t>
+          <t>1734002081/FP/22012034641747 — cc nali nirmad hanuman mandir se talab ki or dudhwara ajansara</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHARGUWAN</t>
+          <t>CHAWARPATHA / AJANSARA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Work-shed for livelihood activity of SHG / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1734002087/AV/VB/22012034669521 — Pashu Shed Nirman Kary  Atal Shg Samooh hitgrahi kashi bai Lodhi Awanriya Gp Charguwan</t>
+          <t>1734002081/FP/22012034641809 — cc nali nirmad hanuman mandir se talab ki or dudhwara ajansara</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>46234</v>
+        <v>45520</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>CHAWARPATHA / CHARGUWAN</t>
+          <t>CHAWARPATHA / CHHAWARA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1734002087/IF/22012035231854 — हितेषी कपिल धारा कूप निर्माण कार्य हनुमत/मानसिंह लोधी अवरिया (चारगुवा</t>
+          <t>1734002083/AV/22012034667430 — आंतरिक सी सी सड़क निर्माड कार्य ग्राम गोरास ग्राम पंचयात छवारा</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45453</v>
+        <v>45761</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>CHAWARPATHA / CHARGUWAN</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Work-shed for livelihood activity of SHG / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1734002087/IF/22012035271516 — तालाब निर्माण कार्य ग्राम आविरया हितग्राही का नाम उदयभान करण सिंह लोधी ग्राम पंचायत चरगुआ</t>
+          <t>1734002087/AV/VB/22012034669521 — Pashu Shed Nirman Kary  Atal Shg Samooh hitgrahi kashi bai Lodhi Awanriya Gp Charguwan</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45617</v>
+        <v>46234</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / SIRSIRI</t>
+          <t>CHAWARPATHA / CHARGUWAN</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1734003001/RC/22012034841245 — cc sadak nirman kary milan rajput ke ghar se harijan tola ki or</t>
+          <t>1734002087/IF/22012035231854 — हितेषी कपिल धारा कूप निर्माण कार्य हनुमत/मानसिंह लोधी अवरिया (चारगुवा</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>45748</v>
+        <v>45453</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / JIKOLI</t>
+          <t>CHAWARPATHA / CHARGUWAN</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1734003003/FP/22012034641424 — CC Nali nirman karya madhyamik shala se shantidham tak JHIKOLI</t>
+          <t>1734002087/IF/22012035271516 — तालाब निर्माण कार्य ग्राम आविरया हितग्राही का नाम उदयभान करण सिंह लोधी ग्राम पंचायत चरगुआ</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45396</v>
+        <v>45617</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / JIKOLI</t>
+          <t>SAIKHEDA (GADARWARA) / SIRSIRI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034843356 — Cement  Concrete Sadak Nirman Karya main road se kherapati mata tak jhikoli</t>
+          <t>1734003001/RC/22012034841245 — cc sadak nirman kary milan rajput ke ghar se harijan tola ki or</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / KHIRETI</t>
+          <t>SAIKHEDA (GADARWARA) / JIKOLI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1734003004/FP/22012034641867 — आंतरिक सीमेंट कांक्रीट नाली  निर्माण कार्य Khireti</t>
+          <t>1734003003/FP/22012034641424 — CC Nali nirman karya madhyamik shala se shantidham tak JHIKOLI</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / TUIYA PANI</t>
+          <t>SAIKHEDA (GADARWARA) / JIKOLI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1734003007/IF/22012035349581 — Khet Talab Nirman Karya Indarpal  Rajput Ke Khet Me Anghori</t>
+          <t>1734003003/RC/22012034843356 — Cement  Concrete Sadak Nirman Karya main road se kherapati mata tak jhikoli</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45749</v>
+        <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / SOKALPUR</t>
+          <t>SAIKHEDA (GADARWARA) / KHIRETI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1734003008/IF/22012035618487 — Eak Bagiya maa ke naam Ramwati bai sokalpur</t>
+          <t>1734003004/FP/22012034641867 — आंतरिक सीमेंट कांक्रीट नाली  निर्माण कार्य Khireti</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45884</v>
+        <v>45396</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / TIMRAVAN</t>
+          <t>SAIKHEDA (GADARWARA) / TUIYA PANI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1734003009/WH/22012034939081 — चैक डेम निर्माण ग्राम पंचायत टिमरावन</t>
+          <t>1734003007/IF/22012035349581 — Khet Talab Nirman Karya Indarpal  Rajput Ke Khet Me Anghori</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45317</v>
+        <v>45749</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / TIMRAVAN</t>
+          <t>SAIKHEDA (GADARWARA) / SOKALPUR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1734003009/WH/22012034939082 — चैक डेम सह रिपटा निमार्ण ग्राम पंचायत टिमरावन</t>
+          <t>1734003008/IF/22012035618487 — Eak Bagiya maa ke naam Ramwati bai sokalpur</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>45317</v>
+        <v>45884</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
+          <t>SAIKHEDA (GADARWARA) / TIMRAVAN</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1734003011/IF/22012035597148 — EK BAGIYA MA KE NAM RAMETI BAI AVASTHI GRAM BICHUA</t>
+          <t>1734003009/WH/22012034939081 — चैक डेम निर्माण ग्राम पंचायत टिमरावन</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45884</v>
+        <v>45317</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
+          <t>SAIKHEDA (GADARWARA) / TIMRAVAN</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1734003011/IF/22012035628073 — एक बगिया मॉ के नाम रामेती बाई ग्राम बिचुआ ग्राम पंचायत बिचुआ</t>
+          <t>1734003009/WH/22012034939082 — चैक डेम सह रिपटा निमार्ण ग्राम पंचायत टिमरावन</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>45884</v>
+        <v>45317</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1734003011/IF/22012035628079 — एक बगिया मॉ के नाम शिववती बाई ग्राम थरेरी ग्राम पंचायत बिचुआ</t>
+          <t>1734003011/IF/22012035597148 — EK BAGIYA MA KE NAM RAMETI BAI AVASTHI GRAM BICHUA</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1734003011/IF/22012035628630 — एक बगिया मॉ के नाम रामेती बाई ग्राम बिचुआ ग्राम पंचायत बिचुआ</t>
+          <t>1734003011/IF/22012035628073 — एक बगिया मॉ के नाम रामेती बाई ग्राम बिचुआ ग्राम पंचायत बिचुआ</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1734003011/IF/22012035650209 — एक बगिया माॅ के नाम सुषमा अवस्थी ग्राम बिचुआ ग्राम पंचायत बिचुआ</t>
+          <t>1734003011/IF/22012035628079 — एक बगिया मॉ के नाम शिववती बाई ग्राम थरेरी ग्राम पंचायत बिचुआ</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1734003011/IF/22012035652129 — एक बगिया माॅ के नाम डाली कीर ग्राम थरेरी ग्राम पंचायत बिचुआ</t>
+          <t>1734003011/IF/22012035628630 — एक बगिया मॉ के नाम रामेती बाई ग्राम बिचुआ ग्राम पंचायत बिचुआ</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1734003011/IF/22012035652441 — एक बगिया माॅ के नाम  राधा बाई कीर  ग्राम थरेरी ग्राम  पंचायत बिचुआ</t>
+          <t>1734003011/IF/22012035650209 — एक बगिया माॅ के नाम सुषमा अवस्थी ग्राम बिचुआ ग्राम पंचायत बिचुआ</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / MADGULA</t>
+          <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1734003014/IF/22012035299712 — Praveen Vishwakarma Ke khet par talab nirman karya</t>
+          <t>1734003011/IF/22012035652129 — एक बगिया माॅ के नाम डाली कीर ग्राम थरेरी ग्राम पंचायत बिचुआ</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>45685</v>
+        <v>45884</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / MADGULA</t>
+          <t>SAIKHEDA (GADARWARA) / BICHUAA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1734003014/LD/22012034947924 — Samshan nirman karya kahar muhalla madgula</t>
+          <t>1734003011/IF/22012035652441 — एक बगिया माॅ के नाम  राधा बाई कीर  ग्राम थरेरी ग्राम  पंचायत बिचुआ</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45663</v>
+        <v>45884</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / MADGULA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1734003014/RC/22012034821224 — cc sadak nirman karya siyaram sreevas ke ghar se nadi ki or</t>
+          <t>1734003014/IF/22012035299712 — Praveen Vishwakarma Ke khet par talab nirman karya</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>45474</v>
+        <v>45685</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / PIPARIYA KALAN</t>
+          <t>SAIKHEDA (GADARWARA) / MADGULA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1734003015/FP/22012034640874 — PVC NALI NIRMAN WORK LAL SINGH TOMAR KE GHAR SE SUKHAT MARONGIYA KE GHAR TAK</t>
+          <t>1734003014/LD/22012034947924 — Samshan nirman karya kahar muhalla madgula</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>45396</v>
+        <v>45663</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / TEKAPAR</t>
+          <t>SAIKHEDA (GADARWARA) / MADGULA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1734003016/FP/22012034642380 — UNDERGROUND NALI NIRMAN KARYA VEERENDRA LODHI KE GHAR SE HARISHARAN SHRIWAS KE GHAR TAK</t>
+          <t>1734003014/RC/22012034821224 — cc sadak nirman karya siyaram sreevas ke ghar se nadi ki or</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>46013</v>
+        <v>45474</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / TUMADA</t>
+          <t>SAIKHEDA (GADARWARA) / PIPARIYA KALAN</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1734003017/AV/22012034657592 — शांतिधाम निर्माण कार्य काछी टोला ग्राम पंचायत तूमडा</t>
+          <t>1734003015/FP/22012034640874 — PVC NALI NIRMAN WORK LAL SINGH TOMAR KE GHAR SE SUKHAT MARONGIYA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / MUAAR</t>
+          <t>SAIKHEDA (GADARWARA) / TEKAPAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1734003018/WC/22012035255565 — R C C नाली निर्माण प्रधानमंत्री सडक से रमाकांत पाल की और</t>
+          <t>1734003016/FP/22012034642380 — UNDERGROUND NALI NIRMAN KARYA VEERENDRA LODHI KE GHAR SE HARISHARAN SHRIWAS KE GHAR TAK</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>45519</v>
+        <v>46013</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / JHIRIYA MATA</t>
+          <t>SAIKHEDA (GADARWARA) / TUMADA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1734003023/IF/22012035320563 — KHET TALAB KAMTA PRASAD JHIRIYA</t>
+          <t>1734003017/AV/22012034657592 — शांतिधाम निर्माण कार्य काछी टोला ग्राम पंचायत तूमडा</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>45748</v>
+        <v>45396</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / JHIRIYA MATA</t>
+          <t>SAIKHEDA (GADARWARA) / MUAAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1734003023/IF/22012035661271 — खेत तालाव राजेश लोधी</t>
+          <t>1734003018/WC/22012035255565 — R C C नाली निर्माण प्रधानमंत्री सडक से रमाकांत पाल की और</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>46048</v>
+        <v>45519</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / PIPARIYA KHURD</t>
+          <t>SAIKHEDA (GADARWARA) / JHIRIYA MATA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1734003026/IF/22012035624988 — EK BAGIYA MA KE NAM SUVIDHA GUJAR /SUKHRAM GRAM SASBAHU GP PIPARIYA KHURD</t>
+          <t>1734003023/IF/22012035320563 — KHET TALAB KAMTA PRASAD JHIRIYA</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / PIPARIYA KHURD</t>
+          <t>SAIKHEDA (GADARWARA) / JHIRIYA MATA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1734003026/IF/22012035627730 — एक बगिया माॅ के नाम रजनी बाई ग्राम पिपरिया खुर्द  ग्राम पंचायत पिपरिया खुर्द</t>
+          <t>1734003023/IF/22012035661271 — खेत तालाव राजेश लोधी</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>45884</v>
+        <v>46048</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / PIPARIYA KHURD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1734003026/IF/22012035627731 — एक बगिया माॅ के नाम शांति ग्राम पिपरिया खुर्द  ग्राम पंचायत पिपरिया खुर्द</t>
+          <t>1734003026/IF/22012035624988 — EK BAGIYA MA KE NAM SUVIDHA GUJAR /SUKHRAM GRAM SASBAHU GP PIPARIYA KHURD</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / NIWARI</t>
+          <t>SAIKHEDA (GADARWARA) / PIPARIYA KHURD</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1734003029/IF/22012035574087 — openwell recharge of send fillter/bhaiyaji/shrilal keer gram nirawi</t>
+          <t>1734003026/IF/22012035627730 — एक बगिया माॅ के नाम रजनी बाई ग्राम पिपरिया खुर्द  ग्राम पंचायत पिपरिया खुर्द</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BAGDRA</t>
+          <t>SAIKHEDA (GADARWARA) / PIPARIYA KHURD</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1734003030/IF/22012035541643 — ओपन वेल रिचार्जे के लिए रेत फ़िल्टर हेमराज धानक  ग्राम पंचायत बगदरा</t>
+          <t>1734003026/IF/22012035627731 — एक बगिया माॅ के नाम शांति ग्राम पिपरिया खुर्द  ग्राम पंचायत पिपरिया खुर्द</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BAGDRA</t>
+          <t>SAIKHEDA (GADARWARA) / NIWARI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1734003030/IF/22012035541644 — ओपन वेल रिचार्जे के लिए रेत फ़िल्टर हेमराज धानक  ग्राम पंचायत बगदरा</t>
+          <t>1734003029/IF/22012035574087 — openwell recharge of send fillter/bhaiyaji/shrilal keer gram nirawi</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BAGDRA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1734003030/IF/22012035652854 — एक बगिया मॉ के नाम जीजी बाई कहार ग्राम बगदरा ग्राम पंचायत बगदरा</t>
+          <t>1734003030/IF/22012035541643 — ओपन वेल रिचार्जे के लिए रेत फ़िल्टर हेमराज धानक  ग्राम पंचायत बगदरा</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BAGDRA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1734003030/IF/22012035652855 — एक बगिया मॉ के नाम लीला बाई ग्राम बगदरा ग्राम पंचायत बगदरा</t>
+          <t>1734003030/IF/22012035541644 — ओपन वेल रिचार्जे के लिए रेत फ़िल्टर हेमराज धानक  ग्राम पंचायत बगदरा</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / CHAMCHON</t>
+          <t>SAIKHEDA (GADARWARA) / BAGDRA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1734003031/IF/22012035500219 — Khet talab nirman karya abhisek gurjar gram panchayat chamchon</t>
+          <t>1734003030/IF/22012035652854 — एक बगिया मॉ के नाम जीजी बाई कहार ग्राम बगदरा ग्राम पंचायत बगदरा</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / CHAMCHON</t>
+          <t>SAIKHEDA (GADARWARA) / BAGDRA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1734003031/IF/22012035634660 — एक बगिया मॉ के नाम मोहन बाई केवट ग्राम सांगई  ग्राम पंचायत चामचौन</t>
+          <t>1734003030/IF/22012035652855 — एक बगिया मॉ के नाम लीला बाई ग्राम बगदरा ग्राम पंचायत बगदरा</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / CHAMCHON</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1734003031/IF/22012035634662 — एक बगिया मॉ के नाम ललता केवट ग्राम सांगई  ग्राम पंचायत चामचौन</t>
+          <t>1734003031/IF/22012035500219 — Khet talab nirman karya abhisek gurjar gram panchayat chamchon</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / CHAMCHON</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1734003031/IF/22012035652826 — एक बगिया मॉ के नाम तेजा बाई कहार ग्राम सांगई ग्राम पंचायत चामचौन</t>
+          <t>1734003031/IF/22012035634660 — एक बगिया मॉ के नाम मोहन बाई केवट ग्राम सांगई  ग्राम पंचायत चामचौन</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / CHIRAH KALANÜ</t>
+          <t>SAIKHEDA (GADARWARA) / CHAMCHON</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1734003032/AV/22012034665227 — माता मंदिर के पास से हनुमान मंदिर की मढिया तक नाली निर्माण कार्य</t>
+          <t>1734003031/IF/22012035634662 — एक बगिया मॉ के नाम ललता केवट ग्राम सांगई  ग्राम पंचायत चामचौन</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>45741</v>
+        <v>45884</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / KHAIRI</t>
+          <t>SAIKHEDA (GADARWARA) / CHAMCHON</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1734003033/AV/22012034663235 — SANTIDHAM NIRMAN GP KHAIRI GRAM PALI</t>
+          <t>1734003031/IF/22012035652826 — एक बगिया मॉ के नाम तेजा बाई कहार ग्राम सांगई ग्राम पंचायत चामचौन</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BODARI</t>
+          <t>SAIKHEDA (GADARWARA) / CHIRAH KALANÜ</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1734003036/FP/22012034641803 — सी सी नाली निर्माण रामकुमार धानक के घर से रमेश धानक के घर की ओर पड़ती टोला बोदरी</t>
+          <t>1734003032/AV/22012034665227 — माता मंदिर के पास से हनुमान मंदिर की मढिया तक नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>45567</v>
+        <v>45741</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BODARI</t>
+          <t>SAIKHEDA (GADARWARA) / KHAIRI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1734003036/IF/22012035621191 — एक बगिया माॅ के नाम सुशीला बाई बंसोर ग्राम बोदरी ग्राम पंचायत बोदरी</t>
+          <t>1734003033/AV/22012034663235 — SANTIDHAM NIRMAN GP KHAIRI GRAM PALI</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BODARI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1734003036/IF/22012035629158 — एक बगिया मॉ के नाम उषा बाई ग्राम बोदरी ग्राम पंचायत  बोदरी</t>
+          <t>1734003036/FP/22012034641803 — सी सी नाली निर्माण रामकुमार धानक के घर से रमेश धानक के घर की ओर पड़ती टोला बोदरी</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BARHETA</t>
+          <t>SAIKHEDA (GADARWARA) / BODARI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1734003041/IF/22012035628642 — एक बगिया मॉ के नाम पुष्पा बाई कौरव ग्राम केकरा ग्राम पंचायत बरहेटा</t>
+          <t>1734003036/IF/22012035621191 — एक बगिया माॅ के नाम सुशीला बाई बंसोर ग्राम बोदरी ग्राम पंचायत बोदरी</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BARHETA</t>
+          <t>SAIKHEDA (GADARWARA) / BODARI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1734003041/IF/22012035629126 — एक बगिया मॉ के नाम आराम बाई ग्राम बरहेटा ग्राम पंचायत बरहेटा</t>
+          <t>1734003036/IF/22012035629158 — एक बगिया मॉ के नाम उषा बाई ग्राम बोदरी ग्राम पंचायत  बोदरी</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BARHETA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1734003041/IF/22012035629128 — एक बगिया मॉ के नाम कुॅवर बाई ग्राम बरहेटा ग्राम पंचायत बरहेटा</t>
+          <t>1734003041/IF/22012035628642 — एक बगिया मॉ के नाम पुष्पा बाई कौरव ग्राम केकरा ग्राम पंचायत बरहेटा</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BARHETA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1734003041/IF/22012035629133 — एक बगिया मॉ के नाम सपना कौरव  ग्राम बरेली ग्राम पंचायत बरहेटा</t>
+          <t>1734003041/IF/22012035629126 — एक बगिया मॉ के नाम आराम बाई ग्राम बरहेटा ग्राम पंचायत बरहेटा</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SAIKHEDA (GADARWARA) / BARHETA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1734003041/IF/22012035652439 — एक बगिया माॅ के नाम  कला बाई उर्फ कलावती ग्राम केंकरा ग्राम  पंचायत बरहेटा</t>
+          <t>1734003041/IF/22012035629128 — एक बगिया मॉ के नाम कुॅवर बाई ग्राम बरहेटा ग्राम पंचायत बरहेटा</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / KAJROUTA</t>
+          <t>SAIKHEDA (GADARWARA) / BARHETA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1734003042/IF/22012035628414 — एक बगिया मॉ के नाम गायत्री कौरव ग्राम कजरौटा ग्राम पंचायत कजरौटा</t>
+          <t>1734003041/IF/22012035629133 — एक बगिया मॉ के नाम सपना कौरव  ग्राम बरेली ग्राम पंचायत बरहेटा</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / AJANDA</t>
+          <t>SAIKHEDA (GADARWARA) / BARHETA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1734003043/FP/22012034642031 — cement conkreat nali nirman karya muar tola se parshottam sarathe ji ke makan ki or ajanda gram panc</t>
+          <t>1734003041/IF/22012035652439 — एक बगिया माॅ के नाम  कला बाई उर्फ कलावती ग्राम केंकरा ग्राम  पंचायत बरहेटा</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / DHANOURA</t>
+          <t>SAIKHEDA (GADARWARA) / KAJROUTA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1734003044/FP/22012034642059 — KHET TALAV NIRMAD KARIYA DHANORA  SHEKHAR RAJAK/CHHOTELAL RAJAK</t>
+          <t>1734003042/IF/22012035628414 — एक बगिया मॉ के नाम गायत्री कौरव ग्राम कजरौटा ग्राम पंचायत कजरौटा</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / DHANOURA</t>
+          <t>SAIKHEDA (GADARWARA) / AJANDA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1734003044/FP/22012034642063 — KHET TALAB NIRMAD KARIYA DHANORA  HARIGOBIND AHIRWAR  /BIRJALAL AHIRWAR</t>
+          <t>1734003043/FP/22012034642031 — cement conkreat nali nirman karya muar tola se parshottam sarathe ji ke makan ki or ajanda gram panc</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / PITHWANI</t>
+          <t>SAIKHEDA (GADARWARA) / DHANOURA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1734003045/DP/22012034621858 — मियाबांकी वृक्षारोपण कार्य पिठवानी</t>
+          <t>1734003044/FP/22012034642059 — KHET TALAV NIRMAD KARIYA DHANORA  SHEKHAR RAJAK/CHHOTELAL RAJAK</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / NADNER</t>
+          <t>SAIKHEDA (GADARWARA) / DHANOURA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1734003046/AV/22012034664033 — खेल मैदान ग्राम नांदनेर</t>
+          <t>1734003044/FP/22012034642063 — KHET TALAB NIRMAD KARIYA DHANORA  HARIGOBIND AHIRWAR  /BIRJALAL AHIRWAR</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / DAHALWADA</t>
+          <t>SAIKHEDA (GADARWARA) / PITHWANI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1734003047/FP/22012034641559 — C C NALI NIRMAN PARMU PRAJAPATI KE GHAR SE NADI KI OR</t>
+          <t>1734003045/DP/22012034621858 — मियाबांकी वृक्षारोपण कार्य पिठवानी</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>45580</v>
+        <v>45383</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / DAHALWADA</t>
+          <t>SAIKHEDA (GADARWARA) / NADNER</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1734003047/WH/22012034942134 — Nala vistarikaran karaya dahalwada</t>
+          <t>1734003046/AV/22012034664033 — खेल मैदान ग्राम नांदनेर</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>45519</v>
+        <v>45683</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / BANKHEDI</t>
+          <t>SAIKHEDA (GADARWARA) / DAHALWADA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1734003054/IF/22012035347967 — khet talab chandrakala bai mehra bankhedi</t>
+          <t>1734003047/FP/22012034641559 — C C NALI NIRMAN PARMU PRAJAPATI KE GHAR SE NADI KI OR</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>46048</v>
+        <v>45580</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / NARWARA</t>
+          <t>SAIKHEDA (GADARWARA) / DAHALWADA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1734003059/IF/22012035628656 — एक बगिया मॉ के नाम किरण कीर ग्राम नरवारा ग्राम पंचायत नरवारा</t>
+          <t>1734003047/WH/22012034942134 — Nala vistarikaran karaya dahalwada</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>45884</v>
+        <v>45519</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>SAIKHEDA (GADARWARA) / NARWARA</t>
+          <t>SAIKHEDA (GADARWARA) / BANKHEDI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1734003059/IF/22012035652859 — एक बगिया मॉ के नाम ममता बाई कीर ग्राम नरवारा ग्राम पंचायत नरवारा</t>
+          <t>1734003054/IF/22012035347967 — khet talab chandrakala bai mehra bankhedi</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>45884</v>
+        <v>46048</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / PANAGAR</t>
+          <t>SAIKHEDA (GADARWARA) / NARWARA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1734004001/IF/22012035434288 — Open Recharge ke liye rait filter koop Richarge Raghunath patel</t>
+          <t>1734003059/IF/22012035628656 — एक बगिया मॉ के नाम किरण कीर ग्राम नरवारा ग्राम पंचायत नरवारा</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / AMADA</t>
+          <t>SAIKHEDA (GADARWARA) / NARWARA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1734004006/FP/22012034642124 — cc nali nirman kary kaliram ke ghar se mukhy nale ki or</t>
+          <t>1734003059/IF/22012035652859 — एक बगिया मॉ के नाम ममता बाई कीर ग्राम नरवारा ग्राम पंचायत नरवारा</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / AMADA</t>
+          <t>BABAI CHICHLI / PANAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1734004006/IF/22012035436212 — कूप रिचार्ज कार्य सुधीश/धनराज। लोधी amada</t>
+          <t>1734004001/IF/22012035434288 — Open Recharge ke liye rait filter koop Richarge Raghunath patel</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / AMADA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1734004006/RS/22012035139469 — NALI NIRMAN KARY KASHIRAM K GHAR SE SANJAY KHAJURIYA K GHAR KI OR</t>
+          <t>1734004006/FP/22012034642124 — cc nali nirman kary kaliram ke ghar se mukhy nale ki or</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / KATHOUTIYA</t>
+          <t>BABAI CHICHLI / AMADA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1734004010/AV/22012034667293 — Shantidham Shed nirman kary kathotiya</t>
+          <t>1734004006/IF/22012035436212 — कूप रिचार्ज कार्य सुधीश/धनराज। लोधी amada</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>45886</v>
+        <v>45761</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MEHGUNWA KALAN</t>
+          <t>BABAI CHICHLI / AMADA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1734004012/AV/22012034665353 — नाली निर्माण कार्य नारायण  दुकान से नाला की ओर</t>
+          <t>1734004006/RS/22012035139469 — NALI NIRMAN KARY KASHIRAM K GHAR SE SANJAY KHAJURIYA K GHAR KI OR</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MAGARMUHAN</t>
+          <t>BABAI CHICHLI / KATHOUTIYA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1734004014/IF/22012035437177 — Open Well richarge pit nirman Ramakant kourav magarmuha</t>
+          <t>1734004010/AV/22012034667293 — Shantidham Shed nirman kary kathotiya</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>45761</v>
+        <v>45886</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / KALYANPUR</t>
+          <t>BABAI CHICHLI / MEHGUNWA KALAN</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1734004024/IF/22012035436309 — Send filter recharge stucture dug well ashok kochar k koop per</t>
+          <t>1734004012/AV/22012034665353 — नाली निर्माण कार्य नारायण  दुकान से नाला की ओर</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>45771</v>
+        <v>45748</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / KALYANPUR</t>
+          <t>BABAI CHICHLI / MAGARMUHAN</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1734004024/IF/22012035436312 — Send filter recharge stucture dug well ashok kochar k koop per</t>
+          <t>1734004014/IF/22012035437177 — Open Well richarge pit nirman Ramakant kourav magarmuha</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / KALYANPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1734004024/IF/22012035436354 — Send filter recharge stucture dug well ashok kochar k koop per</t>
+          <t>1734004024/IF/22012035436309 — Send filter recharge stucture dug well ashok kochar k koop per</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / KALYANPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1734004024/IF/22012035436452 — Send filter recharge stucture dug well ashok kochar k koop per</t>
+          <t>1734004024/IF/22012035436312 — Send filter recharge stucture dug well ashok kochar k koop per</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / KALYANPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1734004024/IF/22012035436563 — Send filter recharge stucture dug well ashok kochar k koop per</t>
+          <t>1734004024/IF/22012035436354 — Send filter recharge stucture dug well ashok kochar k koop per</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / KALYANPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1734004024/IF/22012035436588 — Send filter recharge stucture dug well ashok kochar k koop per</t>
+          <t>1734004024/IF/22012035436452 — Send filter recharge stucture dug well ashok kochar k koop per</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / TIKTOLI</t>
+          <t>BABAI CHICHLI / KALYANPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1734004027/FP/22012034642036 — Khet lalab kary ramnaresh kourav</t>
+          <t>1734004024/IF/22012035436563 — Send filter recharge stucture dug well ashok kochar k koop per</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>45748</v>
+        <v>45771</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / DHAMETA</t>
+          <t>BABAI CHICHLI / KALYANPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1734004037/RC/22012034852396 — CC ROAD NIRMAN RAJESH SHARMA KE MAKAN SE SHIV  MANDIR TAK</t>
+          <t>1734004024/IF/22012035436588 — Send filter recharge stucture dug well ashok kochar k koop per</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45971</v>
+        <v>45771</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / KHALA</t>
+          <t>BABAI CHICHLI / TIKTOLI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1734004041/WC/VB/22012035331607 — luge boldar chek dem perempur</t>
+          <t>1734004027/FP/22012034642036 — Khet lalab kary ramnaresh kourav</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>46176</v>
+        <v>45748</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / HEERAPUR</t>
+          <t>BABAI CHICHLI / DHAMETA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1734004042/WC/22012035295273 — Percolation tank nirman Kariya GP Heerapur</t>
+          <t>1734004037/RC/22012034852396 — CC ROAD NIRMAN RAJESH SHARMA KE MAKAN SE SHIV  MANDIR TAK</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>45761</v>
+        <v>45971</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / RATIKARAR</t>
+          <t>BABAI CHICHLI / KHALA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1734004043/AV/22012034665254 — शांतिधाम निर्माण कार्य ग्राम रातिकरार</t>
+          <t>1734004041/WC/VB/22012035331607 — luge boldar chek dem perempur</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>45748</v>
+        <v>46176</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MAOU</t>
+          <t>BABAI CHICHLI / HEERAPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/22012035584138 — Pasu Sed nirman Malti Bai / Suneel Mehra Samuh Saurabh Gram Mau GP Mau</t>
+          <t>1734004042/WC/22012035295273 — Percolation tank nirman Kariya GP Heerapur</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MAOU</t>
+          <t>BABAI CHICHLI / RATIKARAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Goat Shelter</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/22012035584140 — Pasu Sed Nirman Janki bai / Sukhram  SSG Saurabh Gram Mau GP Mau</t>
+          <t>1734004043/AV/22012034665254 — शांतिधाम निर्माण कार्य ग्राम रातिकरार</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / MAOU</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/22012035584142 — Pasu Sed Nirman iswari Bai / Santosh SSG Saurabh GP Mau Gram Mau</t>
+          <t>1734004044/IF/22012035584138 — Pasu Sed nirman Malti Bai / Suneel Mehra Samuh Saurabh Gram Mau GP Mau</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / MAOU</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/22012035584144 — Pasu Sed Nirman Malti Bai /Sarjan Patel SSG Saurabh Gram Mau GP Mau</t>
+          <t>1734004044/IF/22012035584140 — Pasu Sed Nirman Janki bai / Sukhram  SSG Saurabh Gram Mau GP Mau</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / MAOU</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1734004044/IF/22012035650537 — Ek Bagiya Maa Ke Naam GEETA BAI/Ashok 17003162158 KOTHIYA</t>
+          <t>1734004044/IF/22012035584142 — Pasu Sed Nirman iswari Bai / Santosh SSG Saurabh GP Mau Gram Mau</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / TENDU KHEDA</t>
+          <t>BABAI CHICHLI / MAOU</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1734004045/IF/22012035582429 — gram panchayat tendukheda dashoda/padam choudhary</t>
+          <t>1734004044/IF/22012035584144 — Pasu Sed Nirman Malti Bai /Sarjan Patel SSG Saurabh Gram Mau GP Mau</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / CHARGAON KALAN</t>
+          <t>BABAI CHICHLI / MAOU</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1734004049/IF/22012035434616 — Open well Richarg nirman kary Rabbu mehra GP chargaon kalan</t>
+          <t>1734004044/IF/22012035650537 — Ek Bagiya Maa Ke Naam GEETA BAI/Ashok 17003162158 KOTHIYA</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / DHANA</t>
+          <t>BABAI CHICHLI / TENDU KHEDA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1734004055/WC/VB/22012035330370 — sokpit nirman karya anganwadi ke pass dhana</t>
+          <t>1734004045/IF/22012035582429 — gram panchayat tendukheda dashoda/padam choudhary</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>46235</v>
+        <v>45761</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / BARHA BADA</t>
+          <t>BABAI CHICHLI / CHARGAON KALAN</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1734004056/RC/22012034847704 — CC Road Nirman Kary Behar Mandir Se Rakesh Ke Ghar Ki Aor</t>
+          <t>1734004049/IF/22012035434616 — Open well Richarg nirman kary Rabbu mehra GP chargaon kalan</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / BARHA BADA</t>
+          <t>BABAI CHICHLI / DHANA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1734004056/RC/22012034851326 — Cemant concreat road nirman kary shantidham pahunch marg</t>
+          <t>1734004055/WC/VB/22012035330370 — sokpit nirman karya anganwadi ke pass dhana</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>45932</v>
+        <v>46235</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>BABAI CHICHLI / BARHA BADA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1734004056/RC/22012034853243 — CC Road nirman kary prakash ke ghar se bhawani ke ghar ki aor</t>
+          <t>1734004056/RC/22012034847704 — CC Road Nirman Kary Behar Mandir Se Rakesh Ke Ghar Ki Aor</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>46063</v>
+        <v>45748</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / BASURIYA</t>
+          <t>BABAI CHICHLI / BARHA BADA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1734004059/RC/22012034845509 — CC SADAK SAH NALI NIRMAN KARY MOHAN VISHVKARMA  KE MAKAN SE DHARMDAS VERMA KE MAKAN TAK</t>
+          <t>1734004056/RC/22012034851326 — Cemant concreat road nirman kary shantidham pahunch marg</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>45816</v>
+        <v>45932</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / ARJUNGAON</t>
+          <t>BABAI CHICHLI / BARHA BADA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1734004061/WC/VB/22012035331913 — waterhorwesting panchayatbhawan arjungovn</t>
+          <t>1734004056/RC/22012034853243 — CC Road nirman kary prakash ke ghar se bhawani ke ghar ki aor</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>46239</v>
+        <v>46063</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / DEORI</t>
+          <t>BABAI CHICHLI / BASURIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1734004064/WC/VB/22012035330276 — CHECK DAM NIRMAN PIPARIYA 001</t>
+          <t>1734004059/RC/22012034845509 — CC SADAK SAH NALI NIRMAN KARY MOHAN VISHVKARMA  KE MAKAN SE DHARMDAS VERMA KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>46126</v>
+        <v>45816</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / GWARI</t>
+          <t>BABAI CHICHLI / ARJUNGAON</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1734004065/IF/22012035438985 — डगबेल रिचार्ज कार्य उत्तम सिंह / छोटेलाल गौंड</t>
+          <t>1734004061/WC/VB/22012035331913 — waterhorwesting panchayatbhawan arjungovn</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>45761</v>
+        <v>46239</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MALANWADA (IKLONI)</t>
+          <t>BABAI CHICHLI / DEORI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1734004066/IF/22012035638978 — Ek Bagiya Maa ke Naam maya bai gound MP21004020003 109</t>
+          <t>1734004064/WC/VB/22012035330276 — CHECK DAM NIRMAN PIPARIYA 001</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>45920</v>
+        <v>46126</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MALANWADA (IKLONI)</t>
+          <t>BABAI CHICHLI / GWARI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1734004066/WC/VB/22012035331943 — Bolder checkdem nirman karya-kuklor</t>
+          <t>1734004065/IF/22012035438985 — डगबेल रिचार्ज कार्य उत्तम सिंह / छोटेलाल गौंड</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>46232</v>
+        <v>45761</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MOHPANI</t>
+          <t>BABAI CHICHLI / MALANWADA (IKLONI)</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1734004069/IF/22012035468412 — SRLM Pashu Shed Nirman Asha Bai Gound</t>
+          <t>1734004066/IF/22012035638978 — Ek Bagiya Maa ke Naam maya bai gound MP21004020003 109</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>45748</v>
+        <v>45920</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / MOHPANI</t>
+          <t>BABAI CHICHLI / MALANWADA (IKLONI)</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1734004069/IF/22012035582657 — Poultry Shed Nirman Karya Bhagvati Gound W/O Balram Gound</t>
+          <t>1734004066/WC/VB/22012035331943 — Bolder checkdem nirman karya-kuklor</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>45813</v>
+        <v>46232</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / BELKHEDI</t>
+          <t>BABAI CHICHLI / MOHPANI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1734004072/IF/22012035564033 — KHET TALAB NIRMAN KARYA RAMKALI BAI /LAXMAN KOURAV KE KHET PAR BELKHEDI</t>
+          <t>1734004069/IF/22012035468412 — SRLM Pashu Shed Nirman Asha Bai Gound</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>BABAI CHICHLI / BELKHEDI</t>
+          <t>BABAI CHICHLI / MOHPANI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1734004072/IF/22012035648262 — khet talab kary gopal kahar / babulal</t>
+          <t>1734004069/IF/22012035582657 — Poultry Shed Nirman Karya Bhagvati Gound W/O Balram Gound</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>45932</v>
+        <v>45813</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / DONGARGAON (NARMADA)</t>
+          <t>BABAI CHICHLI / BELKHEDI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1734005005/FP/22012034641374 — pvc nani nirman shivdeen patel ke ghar se chandi mai ki or gram and gp dongargaon narmda</t>
+          <t>1734004072/IF/22012035564033 — KHET TALAB NIRMAN KARYA RAMKALI BAI /LAXMAN KOURAV KE KHET PAR BELKHEDI</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>45553</v>
+        <v>45761</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / DONGARGAON (NARMADA)</t>
+          <t>BABAI CHICHLI / BELKHEDI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1734005005/WC/VB/22012035334056 — Ramdayal gound ke khet ke pass boulder check karya gram jotkheda gp dongargaon narmda</t>
+          <t>1734004072/IF/22012035648262 — khet talab kary gopal kahar / babulal</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>46250</v>
+        <v>45932</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / PITHEHRA</t>
+          <t>NARSIMHAPUR / DONGARGAON (NARMADA)</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1734005008/AV/22012034656669 — SHANTI DHAM NIRMAN KARYA GRAM PITHEHRA</t>
+          <t>1734005005/FP/22012034641374 — pvc nani nirman shivdeen patel ke ghar se chandi mai ki or gram and gp dongargaon narmda</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>45383</v>
+        <v>45553</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / PITHEHRA</t>
+          <t>NARSIMHAPUR / DONGARGAON (NARMADA)</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Sericulture Shed for Community / Construction of Sericulture Shed for Community</t>
-[...2 lines deleted...]
-      <c r="E228" s="1"/>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1734005008/DP/VB/22012034630781 — पशु शेड निर्माण कार्य फौलाद सिंह/मुंशीलाल गौंड</t>
+          <t>1734005005/WC/VB/22012035334056 — Ramdayal gound ke khet ke pass boulder check karya gram jotkheda gp dongargaon narmda</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>46233</v>
+        <v>46250</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GHAT PIPARIYA</t>
+          <t>NARSIMHAPUR / PITHEHRA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1734005009/IF/22012035631099 — Ek bagiya maa ke naam punam bai MP34005009001/39</t>
+          <t>1734005008/AV/22012034656669 — SHANTI DHAM NIRMAN KARYA GRAM PITHEHRA</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>45940</v>
+        <v>45383</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GUDWARA</t>
+          <t>NARSIMHAPUR / PITHEHRA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
-[...6 lines deleted...]
-      </c>
+          <t>Construction of Sericulture Shed for Community / Construction of Sericulture Shed for Community</t>
+        </is>
+      </c>
+      <c r="E230" s="1"/>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1734005010/WC/22012035232806 — तालाब निर्माण</t>
+          <t>1734005008/DP/VB/22012034630781 — पशु शेड निर्माण कार्य फौलाद सिंह/मुंशीलाल गौंड</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>45567</v>
+        <v>46233</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / JHAMAR</t>
+          <t>NARSIMHAPUR / GHAT PIPARIYA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1734005011/AV/22012034658611 — Construction Of Play Ground Sukha Tola Gram Jhamar GP Jhamar</t>
+          <t>1734005009/IF/22012035631099 — Ek bagiya maa ke naam punam bai MP34005009001/39</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>45449</v>
+        <v>45940</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
+          <t>NARSIMHAPUR / GUDWARA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1734005014/FR/22012034324467 — khet talab nirman karya govt bhumi par munna lal mehra ke khet ke pas</t>
+          <t>1734005010/WC/22012035232806 — तालाब निर्माण</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>45724</v>
+        <v>45567</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
+          <t>NARSIMHAPUR / JHAMAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1734005014/FR/22012034324468 — parcolation tenk gov bhumi par munna lal mehra ke khet ke pass karhaiya narmda</t>
+          <t>1734005011/AV/22012034658611 — Construction Of Play Ground Sukha Tola Gram Jhamar GP Jhamar</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>45724</v>
+        <v>45449</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1734005014/IF/22012035630799 — ek bagiya maa ke naam mamta bai MP34005014001/591</t>
+          <t>1734005014/FR/22012034324467 — khet talab nirman karya govt bhumi par munna lal mehra ke khet ke pas</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>45940</v>
+        <v>45724</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1734005014/IF/22012035653221 — Ak bagiya maa ke naam Radha bai /rakesh lodhi karhaiya narmda</t>
+          <t>1734005014/FR/22012034324468 — parcolation tenk gov bhumi par munna lal mehra ke khet ke pass karhaiya narmda</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>46015</v>
+        <v>45724</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1734005014/IF/22012035653222 — Ak bagiya maa ke naam archana /arjun lodhi karhaiya narmda</t>
+          <t>1734005014/IF/22012035630799 — ek bagiya maa ke naam mamta bai MP34005014001/591</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>46015</v>
+        <v>45940</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1734005014/IF/22012035653223 — Ak bagiya maa ke naam bharti /rajesh lodhi karhaiya narmda</t>
+          <t>1734005014/IF/22012035653221 — Ak bagiya maa ke naam Radha bai /rakesh lodhi karhaiya narmda</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1734005014/WC/22012035253883 — parcolation tenk munna lal mehra ke khet ke pass karhaiy narmda</t>
+          <t>1734005014/IF/22012035653222 — Ak bagiya maa ke naam archana /arjun lodhi karhaiya narmda</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>45724</v>
+        <v>46015</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / TINDANI</t>
+          <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1734005016/AV/22012034657545 — had bandi kary khel maidan ke pas gram panchyat tindni</t>
+          <t>1734005014/IF/22012035653223 — Ak bagiya maa ke naam bharti /rajesh lodhi karhaiya narmda</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>45465</v>
+        <v>46015</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / MALAH PIPARIYA</t>
+          <t>NARSIMHAPUR / KHAMARIY NARMDA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1734005017/WC/22012035257037 — Jini khet latab nirman karry ....... Lodhi ke kht me gp MALAH Pipriya</t>
+          <t>1734005014/WC/22012035253883 — parcolation tenk munna lal mehra ke khet ke pass karhaiy narmda</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / NAYAGAON</t>
+          <t>NARSIMHAPUR / TINDANI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1734005018/WC/22012035211661 — nala gahrikaran gp nayagaon</t>
+          <t>1734005016/AV/22012034657545 — had bandi kary khel maidan ke pas gram panchyat tindni</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>45396</v>
+        <v>45465</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / BADGUAN</t>
+          <t>NARSIMHAPUR / MALAH PIPARIYA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1734005019/WC/22012035232987 — Niji Khet me talab nirman karya khyal Singh lodhi ke khet me gram Panchayat badgaon</t>
+          <t>1734005017/WC/22012035257037 — Jini khet latab nirman karry ....... Lodhi ke kht me gp MALAH Pipriya</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>45567</v>
+        <v>45724</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / BADGUAN</t>
+          <t>NARSIMHAPUR / NAYAGAON</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1734005019/WC/22012035232993 — Niji Khet me talab nirman karya khyal Singh lodhi ke khet me gram Panchayat badgaon</t>
+          <t>1734005018/IF/VB/YD/22012035665331 — Construction of Recharge Pits for gp Nayagaon m</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>45567</v>
+        <v>46297</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / IMALIYA</t>
+          <t>NARSIMHAPUR / NAYAGAON</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1734005020/IF/22012035656615 — EK BAGIYA MAA KE NAAM KUSHUM BAI/NAMDRAM LODHI MP-34-005-020-002/66 GRAM SAGOUNI GP IMALIYA</t>
+          <t>1734005018/WC/22012035211661 — nala gahrikaran gp nayagaon</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>45884</v>
+        <v>45396</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GARARU</t>
+          <t>NARSIMHAPUR / BADGUAN</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1734005021/AV/22012034668690 — खेल मैदान निर्माण कार्य ग्राम बम्होरी घाट ग्राम पंचायत गरारु</t>
+          <t>1734005019/WC/22012035232987 — Niji Khet me talab nirman karya khyal Singh lodhi ke khet me gram Panchayat badgaon</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>46021</v>
+        <v>45567</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GARARU</t>
+          <t>NARSIMHAPUR / BADGUAN</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1734005021/AV/22012034668972 — खेल मैदान निर्माण कार्य ग्राम बम्होरी घाट ग्राम पंचायत गरारु</t>
+          <t>1734005019/WC/22012035232993 — Niji Khet me talab nirman karya khyal Singh lodhi ke khet me gram Panchayat badgaon</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>46048</v>
+        <v>45567</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GARARU</t>
+          <t>NARSIMHAPUR / IMALIYA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1734005021/IF/22012035653688 — Ek bagiya ma ke naam geeta bai lodhi MP34005021002/365</t>
+          <t>1734005020/IF/22012035656615 — EK BAGIYA MAA KE NAAM KUSHUM BAI/NAMDRAM LODHI MP-34-005-020-002/66 GRAM SAGOUNI GP IMALIYA</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>46018</v>
+        <v>45884</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / NAYAKHEDA</t>
+          <t>NARSIMHAPUR / GARARU</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1734005022/AV/22012034663210 — खेलमैदान निर्माण कार्य PWD रोड के पास ग्राम नयाखेड़ा पंचायत नयाखेड़ा</t>
+          <t>1734005021/AV/22012034668690 — खेल मैदान निर्माण कार्य ग्राम बम्होरी घाट ग्राम पंचायत गरारु</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>45567</v>
+        <v>46021</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / MACHWARA</t>
+          <t>NARSIMHAPUR / GARARU</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1734005025/AV/22012034661441 — MUKTIDHAM SHED NIRMAAN KARYA MACHWARA</t>
+          <t>1734005021/AV/22012034668972 — खेल मैदान निर्माण कार्य ग्राम बम्होरी घाट ग्राम पंचायत गरारु</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>45519</v>
+        <v>46048</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / DONGARGAON (ANDIA)</t>
+          <t>NARSIMHAPUR / GARARU</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1734005032/IF/22012035576452 — cattale shelter omvati bai gram dongargaon gpdongar gaon andiya</t>
+          <t>1734005021/IF/22012035653688 — Ek bagiya ma ke naam geeta bai lodhi MP34005021002/365</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>45762</v>
+        <v>46018</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / DONGARGAON (ANDIA)</t>
+          <t>NARSIMHAPUR / NAYAKHEDA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1734005032/IF/22012035628643 — Ek bagiya ma ke naam suni bai yadav</t>
+          <t>1734005022/AV/22012034663210 — खेलमैदान निर्माण कार्य PWD रोड के पास ग्राम नयाखेड़ा पंचायत नयाखेड़ा</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GHATPINDRAI</t>
+          <t>NARSIMHAPUR / MACHWARA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942802 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005025/AV/22012034661441 — MUKTIDHAM SHED NIRMAAN KARYA MACHWARA</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>45568</v>
+        <v>45519</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GHATPINDRAI</t>
+          <t>NARSIMHAPUR / DONGARGAON (ANDIA)</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942803 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005032/IF/22012035576452 — cattale shelter omvati bai gram dongargaon gpdongar gaon andiya</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45568</v>
+        <v>45762</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GHATPINDRAI</t>
+          <t>NARSIMHAPUR / DONGARGAON (ANDIA)</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942804 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005032/IF/22012035628643 — Ek bagiya ma ke naam suni bai yadav</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45568</v>
+        <v>45932</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942805 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/AV/VB/YD/22012034669885 — सोखफिट कार्य gp ghatpindrai 1</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>45568</v>
+        <v>46307</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942806 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942802 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942807 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942803 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942808 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942804 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942809 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942805 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942810 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942806 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942811 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942807 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942812 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942808 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942813 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942809 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942814 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942810 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942815 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942811 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942816 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942812 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942817 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942813 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942818 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942814 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942819 — pvc nali nirmad mohkam singh patel ke ghar se shankar singh patel ke ghar ki or  gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942815 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942820 — pvc nali nirmad tejram vishwakarma se khub singh lodhi  gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942816 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942821 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942817 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942827 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942818 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942829 — pvc nali nirmad mohkam singh patel ke ghar se shankar singh patel ke ghar ki or  gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942819 — pvc nali nirmad mohkam singh patel ke ghar se shankar singh patel ke ghar ki or  gp ghatpindrai</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1734005033/WH/22012034942839 — pvc nali nirmad tejram vishwakarma se khub singh lodhi  gp ghatpindrai</t>
+          <t>1734005033/WH/22012034942820 — pvc nali nirmad tejram vishwakarma se khub singh lodhi  gp ghatpindrai</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / DEORI KALAN</t>
+          <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1734005046/AV/22012034663239 — आंगनवाड़ी सह बाउंड्रीवाल निर्माण कार्य [NREGA-1.04+3.96=5 +ICDS-4.5=9.5] ग्रा.कुकवारा ग्रापं.देवरीकला</t>
+          <t>1734005033/WH/22012034942821 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45411</v>
+        <v>45568</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / DONGIDHANA</t>
+          <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1734005049/RS/22012035127883 — RCC NALI NIRMAN KARY JAYJEET SAXSENA KE GHAR SE SHANKAR JI KE MANDIR KI OR DANGIDHANA</t>
+          <t>1734005033/WH/22012034942827 — pvc nali nirmad bhabani patel se dharam patel tak gp ghatpindrai</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>45383</v>
+        <v>45568</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / SAHAJPURA</t>
+          <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1734005051/IF/22012035657077 — Ek Bagiya Maa ke Nam Radha Bai Mehra MP34005051001/246 GP Sahajpura</t>
+          <t>1734005033/WH/22012034942829 — pvc nali nirmad mohkam singh patel ke ghar se shankar singh patel ke ghar ki or  gp ghatpindrai</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45999</v>
+        <v>45568</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / CHILACHON KALAN</t>
+          <t>NARSIMHAPUR / GHATPINDRAI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1734005054/IF/22012035628821 — Ek bagiya maa ke naam vimla bai mp34005054001/21</t>
+          <t>1734005033/WH/22012034942839 — pvc nali nirmad tejram vishwakarma se khub singh lodhi  gp ghatpindrai</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45933</v>
+        <v>45568</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KALYANPUR</t>
+          <t>NARSIMHAPUR / BELKHEDA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1734005066/LD/22012034941407 — shantidham nirman kary bhootpipariya gram panchayat kalyanpur</t>
+          <t>1734005034/WC/VB/YD/22012035336720 — Roof top rain wat. har. str. in gov / panchayat bldg belkheda</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45413</v>
+        <v>46305</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KALYANPUR</t>
+          <t>NARSIMHAPUR / DEORI KALAN</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1734005066/RS/22012035128489 — pvc pipe nali nirman kary brajesh mehra ke ghar se shivkumar  choudhri ke ghar ki or</t>
+          <t>1734005046/AV/22012034663239 — आंगनवाड़ी सह बाउंड्रीवाल निर्माण कार्य [NREGA-1.04+3.96=5 +ICDS-4.5=9.5] ग्रा.कुकवारा ग्रापं.देवरीकला</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45413</v>
+        <v>45411</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / BAKORI</t>
+          <t>NARSIMHAPUR / DONGIDHANA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1734005067/IF/22012035247139 — Divansingh/puhupsingh ke niji khet me podharopan karya Gram Madhpipariya GP Bakori</t>
+          <t>1734005049/RS/22012035127883 — RCC NALI NIRMAN KARY JAYJEET SAXSENA KE GHAR SE SHANKAR JI KE MANDIR KI OR DANGIDHANA</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45466</v>
+        <v>45383</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / BAKORI</t>
+          <t>NARSIMHAPUR / SAHAJPURA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1734005067/IF/22012035254762 — Niji khet me podharopan karya Todalsingh/narayan singh lodhi madhpipariya GP bakori</t>
+          <t>1734005051/IF/22012035657077 — Ek Bagiya Maa ke Nam Radha Bai Mehra MP34005051001/246 GP Sahajpura</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45466</v>
+        <v>45999</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / BAKORI</t>
+          <t>NARSIMHAPUR / CHILACHON KALAN</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1734005067/IF/22012035254778 — Niji khet me podharopan kary Todalsingh/narayansingh lodhi madhpipariya GP bakori</t>
+          <t>1734005054/IF/22012035628821 — Ek bagiya maa ke naam vimla bai mp34005054001/21</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45466</v>
+        <v>45933</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / BAKORI</t>
+          <t>NARSIMHAPUR / LOKIPAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1734005067/IF/22012035255127 — Niji khet me Podharopan Karya todalsingh/narayansingh Gram madhpipariyaGram Panchayat Bakori</t>
+          <t>1734005058/WC/VB/YD/22012035336737 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45450</v>
+        <v>46126</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / MUNGWANI</t>
+          <t>NARSIMHAPUR / KALYANPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1734005069/RC/22012034829467 — CC ROAD NIRMAN DURGA BAI KE GHAR SE SHANTIDHAM KI OR MUNGWANI</t>
+          <t>1734005066/LD/22012034941407 — shantidham nirman kary bhootpipariya gram panchayat kalyanpur</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45520</v>
+        <v>45413</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / PANJARA</t>
+          <t>NARSIMHAPUR / KALYANPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1734005071/IF/22012035628591 — ek bagiya maa ke name SATO BAI/JAMAN SINGH GRAM THUARI KALA GP PANJRA</t>
+          <t>1734005066/RS/22012035128489 — pvc pipe nali nirman kary brajesh mehra ke ghar se shivkumar  choudhri ke ghar ki or</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45932</v>
+        <v>45413</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / GOGAWARI</t>
+          <t>NARSIMHAPUR / BAKORI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1734005073/IF/22012035437148 — KHET TALAB NIRMAN KARY CHETRAM / KHOOB SINGH GOUND KE KHET MEN GRAM MUDRAI GRAMPANCHAYAT GOGAWR</t>
+          <t>1734005067/IF/22012035247139 — Divansingh/puhupsingh ke niji khet me podharopan karya Gram Madhpipariya GP Bakori</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45748</v>
+        <v>45466</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / PATHA</t>
+          <t>NARSIMHAPUR / BAKORI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1734005074/IF/22012035292398 — KHET TALAB AASISH / MANNU LAL SAHU GRAM PANCHAYAT PATHA</t>
+          <t>1734005067/IF/22012035254762 — Niji khet me podharopan karya Todalsingh/narayan singh lodhi madhpipariya GP bakori</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45567</v>
+        <v>45466</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / LIDHARI</t>
+          <t>NARSIMHAPUR / BAKORI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1734005076/AV/22012034665306 — शांतिधाम निर्माण कार्य ग्राम घोघरा ग्राम पंचायत लिघारी</t>
+          <t>1734005067/IF/22012035254778 — Niji khet me podharopan kary Todalsingh/narayansingh lodhi madhpipariya GP bakori</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45748</v>
+        <v>45466</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / AALOD</t>
+          <t>NARSIMHAPUR / BAKORI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1734005080/IF/22012035453786 — Khet talab nirman karya Hariprashad/Lekhram Gound gram palamundrai gp alod</t>
+          <t>1734005067/IF/22012035255127 — Niji khet me Podharopan Karya todalsingh/narayansingh Gram madhpipariyaGram Panchayat Bakori</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45761</v>
+        <v>45450</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / RATAMATTI</t>
+          <t>NARSIMHAPUR / MUNGWANI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1734005081/IF/22012035269974 — खेत तालाब कार्य जीवन/त्रिलोक ग्राम जटलापुर ग्राम पंचायत रातामाटी</t>
+          <t>1734005069/RC/22012034829467 — CC ROAD NIRMAN DURGA BAI KE GHAR SE SHANTIDHAM KI OR MUNGWANI</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>45567</v>
+        <v>45520</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / RATAMATTI</t>
+          <t>NARSIMHAPUR / PANJARA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1734005081/IF/22012035443036 — Open bel richarge son rachna nirmad kary</t>
+          <t>1734005071/IF/22012035628591 — ek bagiya maa ke name SATO BAI/JAMAN SINGH GRAM THUARI KALA GP PANJRA</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>46048</v>
+        <v>45932</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / RATAMATTI</t>
+          <t>NARSIMHAPUR / PANJARA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1734005081/RC/22012034838288 — CC ROD NIRMAN ABADI JAMUNJHIRIYA  RATAMATI</t>
+          <t>1734005071/RS/VB/YD/22012035140016 — Construction of Soak Pit for 1</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>45567</v>
+        <v>46249</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KHAMARIYA NARIA</t>
+          <t>NARSIMHAPUR / GOGAWARI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1734005084/AV/22012034666050 — बाउंड्री बाल निर्माण कार्य प्रा0 शाला भवन ग्राम कान्हाउदल ग्राम पंचायत खमरिया नारिया</t>
+          <t>1734005073/IF/22012035437148 — KHET TALAB NIRMAN KARY CHETRAM / KHOOB SINGH GOUND KE KHET MEN GRAM MUDRAI GRAMPANCHAYAT GOGAWR</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KHAMARIYA NARIA</t>
+          <t>NARSIMHAPUR / GOGAWARI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1734005084/IC/22012034884479 — निर्मल नीर सार्वजानिक कूप निर्माण कार्य ग्राम खमरिया ग्राम पंचायत खमरिया नारिया</t>
+          <t>1734005073/RS/VB/YD/22012035140147 — Nadep nirman kary ashok rajak ke ghar ke pass gram gogawari</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45448</v>
+        <v>46284</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KHAMARIYA NARIA</t>
+          <t>NARSIMHAPUR / PATHA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1734005084/IC/22012034884490 — निर्मल नीर सार्वजानिक झिन्ना निर्माण कार्य ग्राम नारिया ग्राम पंचायत खमरिया नारिया</t>
+          <t>1734005074/IF/22012035292398 — KHET TALAB AASISH / MANNU LAL SAHU GRAM PANCHAYAT PATHA</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45448</v>
+        <v>45567</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KODRAS KALAN</t>
+          <t>NARSIMHAPUR / LIDHARI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1734005086/IF/22012035276475 — Mini percolation tank dhaniram/sitaram gond gram charbaheriya</t>
+          <t>1734005076/AV/22012034665306 — शांतिधाम निर्माण कार्य ग्राम घोघरा ग्राम पंचायत लिघारी</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>45611</v>
+        <v>45748</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>NARSIMHAPUR / KODRAS KALAN</t>
+          <t>NARSIMHAPUR / AALOD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1734005086/WC/22012035219544 — sct work bakhra wali pahadi me part 2 gram charbaheriya</t>
+          <t>1734005080/IF/22012035453786 — Khet talab nirman karya Hariprashad/Lekhram Gound gram palamundrai gp alod</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45524</v>
+        <v>45761</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>KARELI / UMARIYA</t>
+          <t>NARSIMHAPUR / RATAMATTI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1734006020/IF/22012035662951 — TEST Farm Pond GP Umaria</t>
+          <t>1734005081/IF/22012035269974 — खेत तालाब कार्य जीवन/त्रिलोक ग्राम जटलापुर ग्राम पंचायत रातामाटी</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>46172</v>
+        <v>45567</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
+          <t>NARSIMHAPUR / RATAMATTI</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C300" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E300" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F300" s="1" t="inlineStr">
+        <is>
+          <t>1734005081/IF/22012035443036 — Open bel richarge son rachna nirmad kary</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>46048</v>
+      </c>
+      <c r="K300" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>NARSIMHAPUR / RATAMATTI</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E301" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F301" s="1" t="inlineStr">
+        <is>
+          <t>1734005081/RC/22012034838288 — CC ROD NIRMAN ABADI JAMUNJHIRIYA  RATAMATI</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K301" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>NARSIMHAPUR / KHAMARIYA NARIA</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C302" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
+        </is>
+      </c>
+      <c r="E302" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Food Grain storage</t>
+        </is>
+      </c>
+      <c r="F302" s="1" t="inlineStr">
+        <is>
+          <t>1734005084/AV/22012034666050 — बाउंड्री बाल निर्माण कार्य प्रा0 शाला भवन ग्राम कान्हाउदल ग्राम पंचायत खमरिया नारिया</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K302" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>NARSIMHAPUR / KHAMARIYA NARIA</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C303" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E303" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F303" s="1" t="inlineStr">
+        <is>
+          <t>1734005084/IC/22012034884479 — निर्मल नीर सार्वजानिक कूप निर्माण कार्य ग्राम खमरिया ग्राम पंचायत खमरिया नारिया</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>45448</v>
+      </c>
+      <c r="K303" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>NARSIMHAPUR / KHAMARIYA NARIA</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1734005084/IC/22012034884490 — निर्मल नीर सार्वजानिक झिन्ना निर्माण कार्य ग्राम नारिया ग्राम पंचायत खमरिया नारिया</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>45448</v>
+      </c>
+      <c r="K304" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>NARSIMHAPUR / KODRAS KALAN</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F305" s="1" t="inlineStr">
+        <is>
+          <t>1734005086/IF/22012035276475 — Mini percolation tank dhaniram/sitaram gond gram charbaheriya</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K305" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>NARSIMHAPUR / KODRAS KALAN</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E306" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1734005086/WC/22012035219544 — sct work bakhra wali pahadi me part 2 gram charbaheriya</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>45524</v>
+      </c>
+      <c r="K306" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>KARELI / UMARIYA</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F307" s="1" t="inlineStr">
+        <is>
+          <t>1734006020/IF/22012035662951 — TEST Farm Pond GP Umaria</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>46172</v>
+      </c>
+      <c r="K307" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>KARELI / DEVAKACHHAR</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E308" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F308" s="1" t="inlineStr">
+        <is>
+          <t>1734006026/RS/VB/YD/22012035140566 — Construction of Soak Pit for mahendra patel ke handpum ke pass gp devakachhar</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>46305</v>
+      </c>
+      <c r="K308" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
           <t>KARELI / BHUGWARA</t>
         </is>
       </c>
-      <c r="B300" s="1" t="inlineStr">
+      <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
-      <c r="C300" s="1" t="inlineStr">
+      <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="D300" s="1" t="inlineStr">
+      <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
-      <c r="E300" s="1" t="inlineStr">
+      <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
-      <c r="F300" s="1" t="inlineStr">
+      <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1734006036/IF/VB/22012035664206 — sokpit nirman karye pankaj kushwaha k ghar k pass gidhwani</t>
         </is>
       </c>
-      <c r="G300" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J300" s="3" t="n">
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I309" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J309" s="3" t="n">
         <v>46240</v>
       </c>
-      <c r="K300" s="3"/>
+      <c r="K309" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>KARELI / BHUGWARA</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F310" s="1" t="inlineStr">
+        <is>
+          <t>1734006036/IF/VB/YD/22012035665377 — cattle sheed nirman karye seema bai pawani shg gidhwani</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>46280</v>
+      </c>
+      <c r="K310" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>KARELI / KANDHRAPUR</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>1734006044/IF/VB/YD/22012035665380 — Construction of Soak Pit for 2 KANDHRAPUR</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>46305</v>
+      </c>
+      <c r="K311" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>KARELI / PIPARIYA (BAROUDIYA)</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>1734006051/IF/VB/YD/22012035665399 — Construction of Soak Pit for 2</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>46249</v>
+      </c>
+      <c r="K312" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>KARELI / BARHA CHHOTA</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>1734006054/IF/VB/YD/22012035665391 — Construction of Soak Pit for 2</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>46113</v>
+      </c>
+      <c r="K313" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>KARELI / NAYA KHEDA</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>1734006057/RS/VB/YD/22012035140195 — Soak pit 1 handpump school ke samne</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>46291</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>