--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K961"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 18:31:59</t>
+          <t>Exported on: 2026-10-26 20:48:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735002012/AV/22012034663411 — Kantur nirman  tikra Barra singodha</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45666</v>
@@ -512,51 +512,51 @@
       <c r="J16" s="3" t="n">
         <v>44776</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>45554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735002012/DP/22012034591468 — वसुधा वंदन अमृत वाटिका बड़ा तालाब ग्राम देहरा ग्राम पंचायत - सिगौधा</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45192</v>
@@ -9959,192 +9959,192 @@
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035381958 — khet talab nirman dhanraj /ram singh</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>312775.97</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>199112.13</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035497773 — Khet Talab Nrman Karya dashrath /kamal gp singodha</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>312775.97</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>240498.87</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035520618 — Khet Talab Nrman Karya Dhanraj / Ram Singh Singodha</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035547671 — khet talab nirman jagarnatha soyam /raghuveer soyam</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45761</v>
@@ -10784,51 +10784,51 @@
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035637312 — Ek bagiya maa ke name sumta/sukhchain</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>283818.41</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>5325</v>
+        <v>22409.96</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -21214,98 +21214,98 @@
       <c r="J444" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>45361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2649044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4466699</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2649277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4272452</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>8190</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44385</v>
@@ -21651,51 +21651,51 @@
       <c r="J453" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>44701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2663327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4035006</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>5775</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>44378</v>
@@ -21747,51 +21747,51 @@
       <c r="J455" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>44802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2663998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4169062</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>11220</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>44682</v>
@@ -21892,51 +21892,51 @@
       <c r="J458" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>45073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2665236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4228325</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>8820</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>44385</v>
@@ -22037,51 +22037,51 @@
       <c r="J461" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2667083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4461994</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>5775</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>44378</v>
@@ -23407,51 +23407,51 @@
       <c r="J489" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>44802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3125531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4153142</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>11910</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>44378</v>
@@ -23552,51 +23552,51 @@
       <c r="J492" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3141362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5164330</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>12915</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44385</v>
@@ -24430,51 +24430,51 @@
       <c r="J510" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>44898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3271540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5071375</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>9015</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44634</v>
@@ -24869,51 +24869,51 @@
       <c r="J519" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>45565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3275503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5338274</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>15701</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>44596</v>
@@ -25014,51 +25014,51 @@
       <c r="J522" s="3" t="n">
         <v>44634</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>45217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3278570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5547477</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>11910</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44634</v>
@@ -25159,51 +25159,51 @@
       <c r="J525" s="3" t="n">
         <v>44692</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3300906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4016647</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>9180</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>44662</v>
@@ -25941,51 +25941,51 @@
       <c r="J541" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>45273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3303295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5035800</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>6120</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>44682</v>
@@ -26037,51 +26037,51 @@
       <c r="J543" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>45629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3303413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5065033</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>12240</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>44682</v>
@@ -26133,51 +26133,51 @@
       <c r="J545" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>45895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3303825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5217925</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>11220</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>44682</v>
@@ -26376,51 +26376,51 @@
       <c r="J550" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>45273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3304492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5436708</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>9015</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>44634</v>
@@ -26717,51 +26717,51 @@
       <c r="J557" s="3" t="n">
         <v>43252</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>45612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3401543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4308607</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>10464</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>44682</v>
@@ -26911,120 +26911,120 @@
       <c r="J561" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>45565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3416869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4830919</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>15300</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3423511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5069123</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>10930</v>
+        <v>16215</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -27642,73 +27642,73 @@
       <c r="J576" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>45592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3541676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4669695</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>18765</v>
+        <v>20480</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -27885,51 +27885,51 @@
       <c r="J581" s="3" t="n">
         <v>44634</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>45849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3603028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4032237</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>9180</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>44662</v>
@@ -29059,51 +29059,51 @@
       <c r="J605" s="3" t="n">
         <v>45405</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>45721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/4489545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151977106</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>21594</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45718</v>
@@ -29253,73 +29253,73 @@
       <c r="J609" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>45897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/4657194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147808370</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>5373</v>
+        <v>8873</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -29496,73 +29496,73 @@
       <c r="J614" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/5347233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147807586</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>9396</v>
+        <v>12966</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -39503,51 +39503,51 @@
       <c r="J821" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K821" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012034592153 — sarvjanik koop nirman mohgaov khermai   ke pas</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>245120</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>44202</v>
@@ -40549,98 +40549,98 @@
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035163478 — sarvjanik koop nirman</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035181493 — chek dem nirman kunda tola dehar</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>1353023.79</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>2616</v>
       </c>
       <c r="J845" s="3" t="n">
         <v>45367</v>
@@ -41078,427 +41078,427 @@
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220820 — kantur nirman karya madiya kol dehra</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220821 — kantur nirman karya madiya kol dehra</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220832 — kantur nirman kay badi tola tikra kol singodha</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220845 — kantur nirman  tikra barra tari me</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220849 — kantur nirman pitambar kol mohgav</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035223438 — saravajanik purculetion taink singodha</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035223469 — saravajanik percolation tanks singodha talaeya jheel</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035226374 — percolation tank usari kol dehra</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035226378 — percolation tank hajariya  kol dehra</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
         <v>45568</v>
@@ -41746,239 +41746,239 @@
       <c r="J868" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K868" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035229468 — kantur niraman kotvar kol mohgaon</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035229469 — kantur niraman shanti dham tari mohgaon</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035230114 — kantur niraman tikra barra ke pas singodha</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035230126 — kantur niraman chhota patpara ke upar taraph songodha</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035230129 — kantur niraman shiddha vala tari dehra</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
         <v>45611</v>
@@ -42126,51 +42126,51 @@
       <c r="J876" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K876" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035241757 — Kantur nirman  jheel ke pass kunda tol dehra</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>462182.57</v>
       </c>
       <c r="I877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
         <v>45666</v>
@@ -42222,51 +42222,51 @@
       <c r="J878" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K878" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035241763 — Kantur nirman  kamani kol mohgaov</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
         <v>45666</v>
@@ -42367,51 +42367,51 @@
       <c r="J881" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K881" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035261431 — JGSA-2025 Recharde structure Sarvjanik koop chimka tola Dehra</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
         <v>45758</v>
@@ -42463,51 +42463,51 @@
       <c r="J883" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K883" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035261441 — JGSA-2025 Recharde structure Sarvjanik koop  madiya vala beech tola Dehra</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
         <v>45758</v>
@@ -42559,51 +42559,51 @@
       <c r="J885" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K885" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035320062 — kantur nirman pat vale tari me dehra</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
         <v>45887</v>
@@ -44146,192 +44146,192 @@
       <c r="J918" s="3" t="n">
         <v>41632</v>
       </c>
       <c r="K918" s="3" t="n">
         <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330266 — CONSTRUTION OFSTAGGERED CONTURE TRENCH BAKHARA KOL TALAB KE UPAR DEHRA</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>356403.89</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>0</v>
+        <v>230730</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>46226</v>
+        <v>46280</v>
       </c>
       <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330276 — CONSTRUTION OFSTAGGERED CONTURE TRENCH  MAHUYA KOL PAHADI MOHGAOV</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>356403.89</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>0</v>
+        <v>299824</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>46226</v>
+        <v>46280</v>
       </c>
       <c r="K920" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330281 — CONSTRUTION OFSTAGGERED CONTURE TRENCH NIRMAN KARIYA KOL SINGODHA</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K921" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330286 — CONSTRUTION OFSTAGGERED CONTURE TRENCH NIRMAN RANI KOL PAHADI KUNDA TOLA DEHRA</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
         <v>46226</v>
@@ -46096,51 +46096,51 @@
         <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
         <v>43590</v>
       </c>
       <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
           <t>1735/RC/22012034827140 — RES Gravel Road Singodha se Mohgoan tak</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
         <v>2767000</v>
       </c>
       <c r="I959" s="2" t="n">
         <v>2682070.26</v>
       </c>
       <c r="J959" s="3" t="n">
         <v>45638</v>