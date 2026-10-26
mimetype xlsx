--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 16:16:40</t>
+          <t>Exported on: 2026-10-26 14:41:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735002012/AV/22012034663411 — Kantur nirman  tikra Barra singodha</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1735002012/DP/22012034591468 — वसुधा वंदन अमृत वाटिका बड़ा तालाब ग्राम देहरा ग्राम पंचायत - सिगौधा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035381958 — khet talab nirman dhanraj /ram singh</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>312775.97</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035497773 — Khet Talab Nrman Karya dashrath /kamal gp singodha</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>312775.97</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035520618 — Khet Talab Nrman Karya Dhanraj / Ram Singh Singodha</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035547671 — khet talab nirman jagarnatha soyam /raghuveer soyam</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
@@ -671,2191 +671,2191 @@
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/22012035637312 — Ek bagiya maa ke name sumta/sukhchain</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>283818.41</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>17084.96</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2649044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4466699</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2649277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4272452</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2663327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4035006</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2663998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4169062</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2665236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4228325</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/2667083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4461994</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3125531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4153142</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3141362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5164330</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3271540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5071375</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44634</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3275503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5338274</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3278570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5547477</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44634</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3300906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4016647</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3303295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5035800</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3303413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5065033</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3303825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5217925</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3304492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5436708</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44634</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3401543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4308607</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3416869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4830919</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3423511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5069123</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>3500</v>
+        <v>7035</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3541676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4669695</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>1715</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/3603028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4032237</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/4489545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151977106</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/4657194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147808370</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>3500</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1735002012/IF/IAY/5347233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147807586</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0</v>
+        <v>3570</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012034592153 — sarvjanik koop nirman mohgaov khermai   ke pas</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44202</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035163478 — sarvjanik koop nirman</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035181493 — chek dem nirman kunda tola dehar</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>1353023.79</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220820 — kantur nirman karya madiya kol dehra</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220821 — kantur nirman karya madiya kol dehra</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220832 — kantur nirman kay badi tola tikra kol singodha</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220845 — kantur nirman  tikra barra tari me</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035220849 — kantur nirman pitambar kol mohgav</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035223438 — saravajanik purculetion taink singodha</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035223469 — saravajanik percolation tanks singodha talaeya jheel</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035226374 — percolation tank usari kol dehra</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035226378 — percolation tank hajariya  kol dehra</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035229468 — kantur niraman kotvar kol mohgaon</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035229469 — kantur niraman shanti dham tari mohgaon</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035230114 — kantur niraman tikra barra ke pas singodha</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035230126 — kantur niraman chhota patpara ke upar taraph songodha</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035230129 — kantur niraman shiddha vala tari dehra</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035241757 — Kantur nirman  jheel ke pass kunda tol dehra</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>462182.57</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035241763 — Kantur nirman  kamani kol mohgaov</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035261431 — JGSA-2025 Recharde structure Sarvjanik koop chimka tola Dehra</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035261441 — JGSA-2025 Recharde structure Sarvjanik koop  madiya vala beech tola Dehra</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/22012035320062 — kantur nirman pat vale tari me dehra</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45887</v>
@@ -3187,239 +3187,239 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330266 — CONSTRUTION OFSTAGGERED CONTURE TRENCH BAKHARA KOL TALAB KE UPAR DEHRA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>356403.89</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>0</v>
+        <v>230730</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>46226</v>
+        <v>46280</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330276 — CONSTRUTION OFSTAGGERED CONTURE TRENCH  MAHUYA KOL PAHADI MOHGAOV</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>356403.89</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>0</v>
+        <v>299824</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>46226</v>
+        <v>46280</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330281 — CONSTRUTION OFSTAGGERED CONTURE TRENCH NIRMAN KARIYA KOL SINGODHA</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1735002012/WC/VB/22012035330286 — CONSTRUTION OFSTAGGERED CONTURE TRENCH NIRMAN RANI KOL PAHADI KUNDA TOLA DEHRA</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>NARAYANGANJ</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1735/RC/22012034827140 — RES Gravel Road Singodha se Mohgoan tak</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>2767000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45638</v>