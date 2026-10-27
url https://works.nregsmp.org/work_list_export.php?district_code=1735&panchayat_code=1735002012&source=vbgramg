--- v1 (2026-10-26)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 14:41:05</t>
+          <t>Exported on: 2026-10-27 00:52:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">