--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:35:19</t>
+          <t>Exported on: 2026-10-19 10:15:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735003009/DP/22012034624382 — Amrit  sarovar plantion sukhri sangrampur</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45397</v>
@@ -414,98 +414,98 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035272471 — khet talab nirmaantilak singh/gore lal kharkhara</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45406</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035557257 — golu ke koop ke pass dugwell recharge</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45772</v>
@@ -530,145 +530,145 @@
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035623801 — Eak Bagiya Maa Ke Nam Hiteshi Omti Bai/Sumeri Lal sukharisangrampur</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>141999.68</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>0</v>
+        <v>38443.86</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035624352 — EK BAGIYA MAA K NAAM PARVATI BAI MARAVI/ TIRATH JALDHARA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>142000.22</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>809.7</v>
+        <v>31790.3</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035627339 — Eak Bagiya Maa Ke Nam Hiteshi Vandana Bai / Kushal</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>142000.22</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>12918.88</v>
+        <v>28878.88</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -718,192 +718,192 @@
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035628201 — Eak Bagiya Maa Ke Nam Hiteswhi  Amrati Bai/ RamLochan GP Sukharisangrampur</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>142000.22</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>6780.2</v>
+        <v>25719.94</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035628204 — Eak Bagiya Maa Ke Nam Hiteshi  Kanti Bai/ Kaluram</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>142000.22</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>16325.1</v>
+        <v>40301.09</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035629026 — Eak Bagiya Maa Ke Nam Hiteshi  Gyan bai / Ratan</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>142000.22</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>0</v>
+        <v>11760</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035629211 — Eak Bagiya Maa Ke Nam Mango Bai / Ramasingh</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>142000.22</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>33020.75</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -931,662 +931,666 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/22012035655229 — sarvjanik koop marammat karya jhiriya nala sukhri</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/4034024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138970118</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45178</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/4604853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124733659</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45667</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/4644632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138514683</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45721</v>
       </c>
-      <c r="K29" s="3"/>
+      <c r="K29" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/4883922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124537032</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/6085222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124731160</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/6085223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124731799</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/6095264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138503431</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/6095265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138503435</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735003009/IF/IAY/6095299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138970102</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735003009/LD/22012034944376 — Cpt Bund kharkhara</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1735003009/LD/22012034961521 — sarvjanik bolder chek dem nirmaan kharkhara</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1735003009/LD/22012034961522 — sarvjanik bolder chek dem nirmaan sukhri jhiriya nala</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1735003009/RS/22012035126631 — सुकरी चक्र घटा पुलिया निर्माण कार्य ग्राम पंचायत सखी संग्रामपुर</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>2312100.48</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45466</v>
@@ -1730,51 +1734,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45404</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1735003009/WC/22012035215775 — sarvjanik geviyan nirmaan 02</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45404</v>
@@ -1918,145 +1922,145 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45404</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1735003009/WC/22012035307078 — JGSA Dugwell recharge Sukhri</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1735003009/WC/22012035312358 — sarvjanik koop ke pass dugwell recharge sukhri</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1735003009/WC/22012035312359 — sarvjanik jhiriya nala ke pass dugwell recharge</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45772</v>
@@ -2200,98 +2204,98 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1735003009/WH/22012034941829 — sarvjanik geviyan nirmaan 04</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45404</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>NIWAS</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1735/WC/22012035034979 — RES-Amrit Sarovar Nirman Jaldhara</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>5300000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44938</v>