--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K986"/>
+  <dimension ref="A1:K987"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 09:05:30</t>
+          <t>Exported on: 2026-10-24 11:47:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1705,145 +1705,145 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1735004053/IC/22012034884695 — Asrar talab se mukhya Marg puliya Tak jal nikaasi Nirman karya avam majhali talab ke pass Tak</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1735004053/IC/22012034884699 — Samudayik jalbhrav nikaasi karya Asrar talab talab se mukhya Marg puliya Tak ava manjili talab ke pa</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1735004053/IC/22012034884706 — Samudayik jal bharav nikasi karya mukhya marg puliya ke pas se asrar nala tak avam manjhali talabtak</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45383</v>
@@ -4668,51 +4668,51 @@
       <c r="J102" s="3" t="n">
         <v>42921</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>43982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/22012034380897 — hirdenager kapil dhara koop savitri barati</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>58696</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>43049</v>
@@ -4764,51 +4764,51 @@
       <c r="J104" s="3" t="n">
         <v>43503</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/22012034458918 — Khet talab nirman-Bhagchand/Bhanu Chandrol</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>107840</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>44138</v>
@@ -6596,145 +6596,145 @@
         <v>230</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/22012035525344 — GP HIRDENAGAR  SAMUDAYI  DUGWELL RECHARGE BAKORA</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/22012035529601 — GP HIRDENAGAR  KHET TALAB NIRMAN BALKRISHNA CHOURASIA</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/22012035529775 — GP HIRDENAGAR  KHET TALAB NIRMAN BALKRISHNA CHOURASIA</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45784</v>
@@ -28192,51 +28192,51 @@
       <c r="J584" s="3" t="n">
         <v>44672</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/3441273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5493486</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>18320</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>44672</v>
@@ -28729,51 +28729,51 @@
       <c r="J595" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>45423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/3456590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5370773</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>1930</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>44677</v>
@@ -29168,51 +29168,51 @@
       <c r="J604" s="3" t="n">
         <v>44817</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>45016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/3746811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118851946</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>44680</v>
@@ -31271,51 +31271,51 @@
       <c r="J647" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/4390050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118576665</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44916</v>
@@ -31563,51 +31563,51 @@
       <c r="J653" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K653" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/4758663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118844319</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>45573</v>
@@ -32149,51 +32149,51 @@
       <c r="J665" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/4863641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118545035</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>46002</v>
@@ -33176,120 +33176,120 @@
       <c r="J686" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/4953904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730411</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/4954912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118343043</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>23085</v>
+        <v>24912</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
@@ -33517,73 +33517,73 @@
       <c r="J693" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/5128088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141848031</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -33711,51 +33711,51 @@
       <c r="J697" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>45876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/5268480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126489064</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45863</v>
@@ -34052,149 +34052,149 @@
       <c r="J704" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/5576194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118552829</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>21075</v>
+        <v>25575</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/5576987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118546138</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/5577493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118355298</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>45999</v>
@@ -34334,956 +34334,960 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>16056</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6060219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141849398</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6060784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118554623</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45707</v>
       </c>
-      <c r="K712" s="3"/>
+      <c r="K712" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6060785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118555939</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>4500</v>
+        <v>27000</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45707</v>
       </c>
-      <c r="K713" s="3"/>
+      <c r="K713" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6062598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118722264</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>4500</v>
+        <v>18000</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6063530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141849707</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6064251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118541747</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6064256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118548122</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6064666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118560821</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6064686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118861393</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6064777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118623024</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K720" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6064779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118629255</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6065866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118339872</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6065868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118356826</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6065875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118543940</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6077849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118329938</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>4500</v>
+        <v>13500</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6078534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118719076</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>4500</v>
+        <v>13500</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6078552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118727748</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6095869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141848620</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6095871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141849007</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
           <t>1735004053/IF/IAY/6095872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141849132</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>46059</v>
@@ -35472,12243 +35476,12290 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>16250</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/631348 — Construction of IAY House -IAY REG. NO. MP1314378</t>
+          <t>1735004053/IF/IAY/6287768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126521471</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>14364</v>
+        <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>42810</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/637378 — Construction of IAY House -IAY REG. NO. MP2009971</t>
+          <t>1735004053/IF/IAY/631348 — Construction of IAY House -IAY REG. NO. MP1314378</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>16140</v>
+        <v>14364</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>42819</v>
+        <v>42810</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>43292</v>
+        <v>43748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/690769 — Construction of IAY House -IAY REG. NO. MP1281710</t>
+          <t>1735004053/IF/IAY/637378 — Construction of IAY House -IAY REG. NO. MP2009971</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>6264</v>
+        <v>16140</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>43295</v>
+        <v>42819</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>43647</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/702413 — Construction of IAY House -IAY REG. NO. MP1462995</t>
+          <t>1735004053/IF/IAY/690769 — Construction of IAY House -IAY REG. NO. MP1281710</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>19488</v>
+        <v>6264</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>43252</v>
+        <v>43295</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>43336</v>
+        <v>43647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/703040 — Construction of IAY House -IAY REG. NO. MP1472439</t>
+          <t>1735004053/IF/IAY/702413 — Construction of IAY House -IAY REG. NO. MP1462995</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>6264</v>
+        <v>19488</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>43295</v>
+        <v>43252</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>44043</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/705250 — Construction of IAY House -IAY REG. NO. MP1503968</t>
+          <t>1735004053/IF/IAY/703040 — Construction of IAY House -IAY REG. NO. MP1472439</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>20532</v>
+        <v>6264</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>43295</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>43344</v>
+        <v>44043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/706555 — Construction of IAY House -IAY REG. NO. MP1520960</t>
+          <t>1735004053/IF/IAY/705250 — Construction of IAY House -IAY REG. NO. MP1503968</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>19488</v>
+        <v>20532</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>43295</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>43336</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/706559 — Construction of IAY House -IAY REG. NO. MP1521003</t>
+          <t>1735004053/IF/IAY/706555 — Construction of IAY House -IAY REG. NO. MP1520960</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>18444</v>
+        <v>19488</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>43295</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/731603 — Construction of IAY House -IAY REG. NO. MP2010388</t>
+          <t>1735004053/IF/IAY/706559 — Construction of IAY House -IAY REG. NO. MP1521003</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>16176</v>
+        <v>18444</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>42870</v>
+        <v>43295</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>43278</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/731693 — Construction of IAY House -IAY REG. NO. MP2012814</t>
+          <t>1735004053/IF/IAY/731603 — Construction of IAY House -IAY REG. NO. MP2010388</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>16062</v>
+        <v>16176</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>43297</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/731695 — Construction of IAY House -IAY REG. NO. MP2012890</t>
+          <t>1735004053/IF/IAY/731693 — Construction of IAY House -IAY REG. NO. MP2012814</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>16362</v>
+        <v>16062</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>43278</v>
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/733373 — Construction of IAY House -IAY REG. NO. MP2060099</t>
+          <t>1735004053/IF/IAY/731695 — Construction of IAY House -IAY REG. NO. MP2012890</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>16176</v>
+        <v>16362</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>42871</v>
+        <v>42870</v>
       </c>
       <c r="K746" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/733407 — Construction of IAY House -IAY REG. NO. MP2060887</t>
+          <t>1735004053/IF/IAY/733373 — Construction of IAY House -IAY REG. NO. MP2060099</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>16176</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>42867</v>
+        <v>42871</v>
       </c>
       <c r="K747" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/733604 — Construction of IAY House -IAY REG. NO. MP2066827</t>
+          <t>1735004053/IF/IAY/733407 — Construction of IAY House -IAY REG. NO. MP2060887</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>16212</v>
+        <v>16176</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>42871</v>
+        <v>42867</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>43297</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/770406 — Construction of IAY House -IAY REG. NO. MP3454635</t>
+          <t>1735004053/IF/IAY/733604 — Construction of IAY House -IAY REG. NO. MP2066827</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>19488</v>
+        <v>16212</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>43295</v>
+        <v>42871</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>43336</v>
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/772363 — Construction of IAY House -IAY REG. NO. MP3542625</t>
+          <t>1735004053/IF/IAY/770406 — Construction of IAY House -IAY REG. NO. MP3454635</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>16704</v>
+        <v>19488</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>43299</v>
+        <v>43295</v>
       </c>
       <c r="K750" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/773206 — Construction of IAY House -IAY REG. NO. MP3580718</t>
+          <t>1735004053/IF/IAY/772363 — Construction of IAY House -IAY REG. NO. MP3542625</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>43299</v>
       </c>
       <c r="K751" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/782840 — Construction of IAY House -IAY REG. NO. MP1339278</t>
+          <t>1735004053/IF/IAY/773206 — Construction of IAY House -IAY REG. NO. MP3580718</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>18792</v>
+        <v>16704</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>43299</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>43328</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/783087 — Construction of IAY House -IAY REG. NO. MP1355422</t>
+          <t>1735004053/IF/IAY/782840 — Construction of IAY House -IAY REG. NO. MP1339278</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>16704</v>
+        <v>18792</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>43299</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>43336</v>
+        <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/783088 — Construction of IAY House -IAY REG. NO. MP1355472</t>
+          <t>1735004053/IF/IAY/783087 — Construction of IAY House -IAY REG. NO. MP1355422</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>16352</v>
+        <v>16704</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>42870</v>
+        <v>43299</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>43278</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/783151 — Construction of IAY House -IAY REG. NO. MP1359257</t>
+          <t>1735004053/IF/IAY/783088 — Construction of IAY House -IAY REG. NO. MP1355472</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>16352</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>42899</v>
+        <v>42870</v>
       </c>
       <c r="K755" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/784431 — Construction of IAY House -IAY REG. NO. MP1440074</t>
+          <t>1735004053/IF/IAY/783151 — Construction of IAY House -IAY REG. NO. MP1359257</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>16176</v>
+        <v>16352</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>42971</v>
+        <v>42899</v>
       </c>
       <c r="K756" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/784685 — Construction of IAY House -IAY REG. NO. MP1453895</t>
+          <t>1735004053/IF/IAY/784431 — Construction of IAY House -IAY REG. NO. MP1440074</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>16340</v>
+        <v>16176</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>42870</v>
+        <v>42971</v>
       </c>
       <c r="K757" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/785317 — Construction of IAY House -IAY REG. NO. MP1496513</t>
+          <t>1735004053/IF/IAY/784685 — Construction of IAY House -IAY REG. NO. MP1453895</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>15996</v>
+        <v>16340</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K758" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/785535 — Construction of IAY House -IAY REG. NO. MP1509907</t>
+          <t>1735004053/IF/IAY/785317 — Construction of IAY House -IAY REG. NO. MP1496513</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>16536</v>
+        <v>15996</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>42899</v>
+        <v>42870</v>
       </c>
       <c r="K759" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/786052 — Construction of IAY House -IAY REG. NO. MP1537340</t>
+          <t>1735004053/IF/IAY/785535 — Construction of IAY House -IAY REG. NO. MP1509907</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>0</v>
+        <v>16536</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>42833</v>
-[...1 lines deleted...]
-      <c r="K760" s="3"/>
+        <v>42899</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>43278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/787136 — Construction of IAY House -IAY REG. NO. MP1605676</t>
+          <t>1735004053/IF/IAY/786052 — Construction of IAY House -IAY REG. NO. MP1537340</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>16704</v>
+        <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>43299</v>
-[...3 lines deleted...]
-      </c>
+        <v>42833</v>
+      </c>
+      <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/789291 — Construction of IAY House -IAY REG. NO. MP1747650</t>
+          <t>1735004053/IF/IAY/787136 — Construction of IAY House -IAY REG. NO. MP1605676</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>16536</v>
+        <v>16704</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>42971</v>
+        <v>43299</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>43278</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/790668 — Construction of IAY House -IAY REG. NO. MP1844319</t>
+          <t>1735004053/IF/IAY/789291 — Construction of IAY House -IAY REG. NO. MP1747650</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>14544</v>
+        <v>16536</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>43027</v>
+        <v>42971</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>43454</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/790911 — Construction of IAY House -IAY REG. NO. MP1860993</t>
+          <t>1735004053/IF/IAY/790668 — Construction of IAY House -IAY REG. NO. MP1844319</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>16352</v>
+        <v>14544</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>42899</v>
+        <v>43027</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>43278</v>
+        <v>43454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/792874 — Construction of IAY House -IAY REG. NO. MP1999920</t>
+          <t>1735004053/IF/IAY/790911 — Construction of IAY House -IAY REG. NO. MP1860993</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>15996</v>
+        <v>16352</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>42870</v>
+        <v>42899</v>
       </c>
       <c r="K765" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/793526 — Construction of IAY House -IAY REG. NO. MP2046372</t>
+          <t>1735004053/IF/IAY/792874 — Construction of IAY House -IAY REG. NO. MP1999920</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>16168</v>
+        <v>15996</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K766" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/793793 — Construction of IAY House -IAY REG. NO. MP2066835</t>
+          <t>1735004053/IF/IAY/793526 — Construction of IAY House -IAY REG. NO. MP2046372</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>16176</v>
+        <v>16168</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>42871</v>
+        <v>42870</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/794063 — Construction of IAY House -IAY REG. NO. MP2091492</t>
+          <t>1735004053/IF/IAY/793793 — Construction of IAY House -IAY REG. NO. MP2066835</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>16352</v>
+        <v>16176</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>42870</v>
+        <v>42871</v>
       </c>
       <c r="K768" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/794121 — Construction of IAY House -IAY REG. NO. MP2097120</t>
+          <t>1735004053/IF/IAY/794063 — Construction of IAY House -IAY REG. NO. MP2091492</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>16180</v>
+        <v>16352</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K769" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/794431 — Construction of IAY House -IAY REG. NO. MP2119067</t>
+          <t>1735004053/IF/IAY/794121 — Construction of IAY House -IAY REG. NO. MP2097120</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>16704</v>
+        <v>16180</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>43299</v>
+        <v>42870</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>43336</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/794769 — Construction of IAY House -IAY REG. NO. MP2145909</t>
+          <t>1735004053/IF/IAY/794431 — Construction of IAY House -IAY REG. NO. MP2119067</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>18444</v>
+        <v>16704</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>43252</v>
+        <v>43299</v>
       </c>
       <c r="K771" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795090 — Construction of IAY House -IAY REG. NO. MP2174619</t>
+          <t>1735004053/IF/IAY/794769 — Construction of IAY House -IAY REG. NO. MP2145909</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>16340</v>
+        <v>18444</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>42870</v>
+        <v>43252</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>43278</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795432 — Construction of IAY House -IAY REG. NO. MP2204393</t>
+          <t>1735004053/IF/IAY/795090 — Construction of IAY House -IAY REG. NO. MP2174619</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>16704</v>
+        <v>16340</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>43299</v>
+        <v>42870</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>43336</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795473 — Construction of IAY House -IAY REG. NO. MP2207214</t>
+          <t>1735004053/IF/IAY/795432 — Construction of IAY House -IAY REG. NO. MP2204393</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>43299</v>
       </c>
       <c r="K774" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795552 — Construction of IAY House -IAY REG. NO. MP2212461</t>
+          <t>1735004053/IF/IAY/795473 — Construction of IAY House -IAY REG. NO. MP2207214</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>16340</v>
+        <v>16704</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>42870</v>
+        <v>43299</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>43278</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795560 — Construction of IAY House -IAY REG. NO. MP2212938</t>
+          <t>1735004053/IF/IAY/795552 — Construction of IAY House -IAY REG. NO. MP2212461</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>16168</v>
+        <v>16340</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K776" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795627 — Construction of IAY House -IAY REG. NO. MP2219740</t>
+          <t>1735004053/IF/IAY/795560 — Construction of IAY House -IAY REG. NO. MP2212938</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>16192</v>
+        <v>16168</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K777" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795637 — Construction of IAY House -IAY REG. NO. MP2220254</t>
+          <t>1735004053/IF/IAY/795627 — Construction of IAY House -IAY REG. NO. MP2219740</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>16192</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K778" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/795746 — Construction of IAY House -IAY REG. NO. MP2227376</t>
+          <t>1735004053/IF/IAY/795637 — Construction of IAY House -IAY REG. NO. MP2220254</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>16352</v>
+        <v>16192</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/796658 — Construction of IAY House -IAY REG. NO. MP2286644</t>
+          <t>1735004053/IF/IAY/795746 — Construction of IAY House -IAY REG. NO. MP2227376</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>16168</v>
+        <v>16352</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/796800 — Construction of IAY House -IAY REG. NO. MP2299731</t>
+          <t>1735004053/IF/IAY/796658 — Construction of IAY House -IAY REG. NO. MP2286644</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>16176</v>
+        <v>16168</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K781" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/796883 — Construction of IAY House -IAY REG. NO. MP2308983</t>
+          <t>1735004053/IF/IAY/796800 — Construction of IAY House -IAY REG. NO. MP2299731</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>16352</v>
+        <v>16176</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>42971</v>
+        <v>42870</v>
       </c>
       <c r="K782" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/796895 — Construction of IAY House -IAY REG. NO. MP2310390</t>
+          <t>1735004053/IF/IAY/796883 — Construction of IAY House -IAY REG. NO. MP2308983</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>16168</v>
+        <v>16352</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>42870</v>
+        <v>42971</v>
       </c>
       <c r="K783" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/797084 — Construction of IAY House -IAY REG. NO. MP2325859</t>
+          <t>1735004053/IF/IAY/796895 — Construction of IAY House -IAY REG. NO. MP2310390</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>16176</v>
+        <v>16168</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K784" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/798376 — Construction of IAY House -IAY REG. NO. MP2421215</t>
+          <t>1735004053/IF/IAY/797084 — Construction of IAY House -IAY REG. NO. MP2325859</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>16530</v>
+        <v>16176</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>43027</v>
+        <v>42870</v>
       </c>
       <c r="K785" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/801700 — Construction of IAY House -IAY REG. NO. MP2855214</t>
+          <t>1735004053/IF/IAY/798376 — Construction of IAY House -IAY REG. NO. MP2421215</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>16704</v>
+        <v>16530</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>43299</v>
+        <v>43027</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>43336</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/804982 — Construction of IAY House -IAY REG. NO. MP3359402</t>
+          <t>1735004053/IF/IAY/801700 — Construction of IAY House -IAY REG. NO. MP2855214</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>17748</v>
+        <v>16704</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>43252</v>
+        <v>43299</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>43476</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/805260 — Construction of IAY House -IAY REG. NO. MP3400893</t>
+          <t>1735004053/IF/IAY/804982 — Construction of IAY House -IAY REG. NO. MP3359402</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>16704</v>
+        <v>17748</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>43299</v>
+        <v>43252</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>43336</v>
+        <v>43476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/805402 — Construction of IAY House -IAY REG. NO. MP3427093</t>
+          <t>1735004053/IF/IAY/805260 — Construction of IAY House -IAY REG. NO. MP3400893</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>43299</v>
       </c>
       <c r="K789" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/805403 — Construction of IAY House -IAY REG. NO. MP3427110</t>
+          <t>1735004053/IF/IAY/805402 — Construction of IAY House -IAY REG. NO. MP3427093</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>0</v>
+        <v>16704</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>42833</v>
-[...1 lines deleted...]
-      <c r="K790" s="3"/>
+        <v>43299</v>
+      </c>
+      <c r="K790" s="3" t="n">
+        <v>43336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/806100 — Construction of IAY House -IAY REG. NO. MP3542744</t>
+          <t>1735004053/IF/IAY/805403 — Construction of IAY House -IAY REG. NO. MP3427110</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>18792</v>
+        <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>43299</v>
-[...3 lines deleted...]
-      </c>
+        <v>42833</v>
+      </c>
+      <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/806339 — Construction of IAY House -IAY REG. NO. MP3579065</t>
+          <t>1735004053/IF/IAY/806100 — Construction of IAY House -IAY REG. NO. MP3542744</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>17748</v>
+        <v>18792</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>43299</v>
       </c>
       <c r="K792" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/806443 — Construction of IAY House -IAY REG. NO. MP3601715</t>
+          <t>1735004053/IF/IAY/806339 — Construction of IAY House -IAY REG. NO. MP3579065</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>16704</v>
+        <v>17748</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>43299</v>
       </c>
       <c r="K793" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/837079 — Construction of IAY House -IAY REG. NO. MP1314382</t>
+          <t>1735004053/IF/IAY/806443 — Construction of IAY House -IAY REG. NO. MP3601715</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>16352</v>
+        <v>16704</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>42899</v>
+        <v>43299</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>43278</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/846990 — Construction of IAY House -IAY REG. NO. MP1451193</t>
+          <t>1735004053/IF/IAY/837079 — Construction of IAY House -IAY REG. NO. MP1314382</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>16168</v>
+        <v>16352</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>42971</v>
+        <v>42899</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>43198</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/904894 — Construction of IAY House -IAY REG. NO. MP2205064</t>
+          <t>1735004053/IF/IAY/846990 — Construction of IAY House -IAY REG. NO. MP1451193</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>18500</v>
+        <v>16168</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>42971</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>43328</v>
+        <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/912377 — Construction of IAY House -IAY REG. NO. MP2308947</t>
+          <t>1735004053/IF/IAY/904894 — Construction of IAY House -IAY REG. NO. MP2205064</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>16340</v>
+        <v>18500</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>42971</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>43198</v>
+        <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/912505 — Construction of IAY House -IAY REG. NO. MP2310540</t>
+          <t>1735004053/IF/IAY/912377 — Construction of IAY House -IAY REG. NO. MP2308947</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>16176</v>
+        <v>16340</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>42870</v>
+        <v>42971</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>43278</v>
+        <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/943176 — Construction of IAY House -IAY REG. NO. MP2872552</t>
+          <t>1735004053/IF/IAY/912505 — Construction of IAY House -IAY REG. NO. MP2310540</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>16584</v>
+        <v>16176</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>43395</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/944309 — Construction of IAY House -IAY REG. NO. MP2901720</t>
+          <t>1735004053/IF/IAY/943176 — Construction of IAY House -IAY REG. NO. MP2872552</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>16026</v>
+        <v>16584</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>43417</v>
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/948783 — Construction of IAY House -IAY REG. NO. MP3015298</t>
+          <t>1735004053/IF/IAY/944309 — Construction of IAY House -IAY REG. NO. MP2901720</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>18050</v>
+        <v>16340</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>13416</v>
+        <v>16026</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>44043</v>
+        <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1735004053/IF/IAY/950328 — Construction of IAY House -IAY REG. NO. MP3052697</t>
+          <t>1735004053/IF/IAY/948783 — Construction of IAY House -IAY REG. NO. MP3015298</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>16340</v>
+        <v>18050</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>16200</v>
+        <v>13416</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>43297</v>
+        <v>44043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034308626 — 4266-142860 hirdenagar mukhtidham bakora</t>
+          <t>1735004053/IF/IAY/950328 — Construction of IAY House -IAY REG. NO. MP3052697</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>180000</v>
+        <v>16340</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>176709.96</v>
+        <v>16200</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>42832</v>
+        <v>42870</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>43094</v>
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034309478 — shantidham nirman  karya katangatola hirdenagar</t>
+          <t>1735004053/LD/22012034308626 — 4266-142860 hirdenagar mukhtidham bakora</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>176709.96</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K804" s="3"/>
+        <v>42832</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>43094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034309479 — 4266/142826/shantidham nirman katangatola hirdenagar</t>
+          <t>1735004053/LD/22012034309478 — shantidham nirman  karya katangatola hirdenagar</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>42826</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034309482 — 4266/142826/shantidham nirman katangatola hirdenagar</t>
+          <t>1735004053/LD/22012034309479 — 4266/142826/shantidham nirman katangatola hirdenagar</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>42826</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034309636 — hirdenager katangatola muktidham</t>
+          <t>1735004053/LD/22012034309482 — 4266/142826/shantidham nirman katangatola hirdenagar</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>620</v>
+        <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>43027</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034478630 — hirdenagar khelmadain high school hirdenagar</t>
+          <t>1735004053/LD/22012034309636 — hirdenager katangatola muktidham</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>0</v>
+        <v>620</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>43847</v>
-[...1 lines deleted...]
-      <c r="K808" s="3"/>
+        <v>43027</v>
+      </c>
+      <c r="K808" s="3" t="n">
+        <v>44013</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034478631 — khel madian hirdenagar p s school barratola ke pass</t>
+          <t>1735004053/LD/22012034478630 — hirdenagar khelmadain high school hirdenagar</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>43847</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034507583 — hirdenagar khelmadain high school hirdenagar</t>
+          <t>1735004053/LD/22012034478631 — khel madian hirdenagar p s school barratola ke pass</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>393576.46</v>
+        <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>343109.74</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>43972</v>
-[...3 lines deleted...]
-      </c>
+        <v>43847</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034507587 — khel madian hirdenagar p s school barratola ke pass</t>
+          <t>1735004053/LD/22012034507583 — hirdenagar khelmadain high school hirdenagar</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>393576.46</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>355139.74</v>
+        <v>343109.74</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>43972</v>
       </c>
       <c r="K811" s="3" t="n">
         <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034550206 — MADAIN SAMTALIKARAN BARRATOLA POLCE CHOUNKI KE PASS</t>
+          <t>1735004053/LD/22012034507587 — khel madian hirdenagar p s school barratola ke pass</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>397917.67</v>
+        <v>393576.46</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>389276</v>
+        <v>355139.74</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>44470</v>
+        <v>43972</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>46168</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034550215 — MAIDAIN SAMTALIKARAN E UPARJAN KENDRA KE PASS HIRDENAGAR</t>
+          <t>1735004053/LD/22012034550206 — MADAIN SAMTALIKARAN BARRATOLA POLCE CHOUNKI KE PASS</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>397917.67</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>266010</v>
+        <v>389276</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>44452</v>
+        <v>44470</v>
       </c>
       <c r="K813" s="3" t="n">
-        <v>45097</v>
+        <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/22012034598056 — Maidan samtalikaran bajar ke pass hirdenagar</t>
+          <t>1735004053/LD/22012034550215 — MAIDAIN SAMTALIKARAN E UPARJAN KENDRA KE PASS HIRDENAGAR</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>0</v>
+        <v>397917.67</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>0</v>
+        <v>266010</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>45157</v>
-[...1 lines deleted...]
-      <c r="K814" s="3"/>
+        <v>44452</v>
+      </c>
+      <c r="K814" s="3" t="n">
+        <v>45097</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/3799389005 — HIRDENAGAR GRAMIN KRINAGAN KHEL MAIDAN</t>
+          <t>1735004053/LD/22012034598056 — Maidan samtalikaran bajar ke pass hirdenagar</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>499955</v>
+        <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>457686</v>
+        <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>41418</v>
-[...3 lines deleted...]
-      </c>
+        <v>45157</v>
+      </c>
+      <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1735004053/LD/3799404353 — HIRDENAGAR GRAMIN KRINAGAN KHEL MAIDAN SECOND</t>
+          <t>1735004053/LD/3799389005 — HIRDENAGAR GRAMIN KRINAGAN KHEL MAIDAN</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>491000</v>
+        <v>499955</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>322049</v>
+        <v>457686</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>41535</v>
+        <v>41418</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>43200</v>
+        <v>42603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034181768 — HIRDENAGAR C.C. ROAD SHIVLAL KE GHAR SE SUDAMA KE GHAR KE AAGE TAK</t>
+          <t>1735004053/LD/3799404353 — HIRDENAGAR GRAMIN KRINAGAN KHEL MAIDAN SECOND</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>154000</v>
+        <v>491000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>132391</v>
+        <v>322049</v>
       </c>
       <c r="J817" s="3" t="n">
         <v>41535</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>41631</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034196729 — HIRDENAGAR C.C. ROAD TEJ LAL NANDA OR SURESH KE GH</t>
+          <t>1735004053/RC/22012034181768 — HIRDENAGAR C.C. ROAD SHIVLAL KE GHAR SE SUDAMA KE GHAR KE AAGE TAK</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>177000</v>
+        <v>154000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>156870</v>
+        <v>132391</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>41641</v>
+        <v>41535</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>41927</v>
+        <v>41631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034205886 — sudoorgramsamparkvakhetsadakyojna hirdenager</t>
+          <t>1735004053/RC/22012034196729 — HIRDENAGAR C.C. ROAD TEJ LAL NANDA OR SURESH KE GH</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>1318000</v>
+        <v>177000</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>375476</v>
+        <v>156870</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>41691</v>
+        <v>41641</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>43200</v>
+        <v>41927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034211584 — HIRDENAGAR C.C. ROAD MUKHYA MARG SE SUDAMA NANDA K</t>
+          <t>1735004053/RC/22012034205886 — sudoorgramsamparkvakhetsadakyojna hirdenager</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>154000</v>
+        <v>1318000</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>152079</v>
+        <v>375476</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>41703</v>
+        <v>41691</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>41932</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034216881 — hirdenager udur sadhak sanpar tejlal ke ghar se ja</t>
+          <t>1735004053/RC/22012034211584 — HIRDENAGAR C.C. ROAD MUKHYA MARG SE SUDAMA NANDA K</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>1132000</v>
+        <v>154000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>610950.8</v>
+        <v>152079</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>41765</v>
+        <v>41703</v>
       </c>
       <c r="K821" s="3" t="n">
-        <v>43200</v>
+        <v>41932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034228520 — hirdenager c.c.road krishana kumar ke ghar se hari</t>
+          <t>1735004053/RC/22012034216881 — hirdenager udur sadhak sanpar tejlal ke ghar se ja</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>180000</v>
+        <v>1132000</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>0</v>
+        <v>610950.8</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>41884</v>
-[...1 lines deleted...]
-      <c r="K822" s="3"/>
+        <v>41765</v>
+      </c>
+      <c r="K822" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034228521 — hirdenager bakora c.c.road mukhya marga se bhagwat</t>
+          <t>1735004053/RC/22012034228520 — hirdenager c.c.road krishana kumar ke ghar se hari</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>182000</v>
+        <v>180000</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
         <v>41884</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034306764 — HIRDENAGAR C.C. ROAD NEW</t>
+          <t>1735004053/RC/22012034228521 — hirdenager bakora c.c.road mukhya marga se bhagwat</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>0</v>
+        <v>182000</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>42399</v>
+        <v>41884</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034306765 — HIRDENAGAR C.C. ROAD NEW 2</t>
+          <t>1735004053/RC/22012034306764 — HIRDENAGAR C.C. ROAD NEW</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>42399</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034306766 — HIRDENAGAR GRAVEL ROAD NEW 2</t>
+          <t>1735004053/RC/22012034306765 — HIRDENAGAR C.C. ROAD NEW 2</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
         <v>42399</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034324428 — hirdenager sudoor sadak banjar nadi se devgaonw pahuch tak</t>
+          <t>1735004053/RC/22012034306766 — HIRDENAGAR GRAVEL ROAD NEW 2</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>1050000</v>
+        <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>42769</v>
+        <v>42399</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034332016 — HIRDENAGAR CC ROAD KAPURCHAND KE GHAR SE NARMADA PRASAD KE GHAR TAK</t>
+          <t>1735004053/RC/22012034324428 — hirdenager sudoor sadak banjar nadi se devgaonw pahuch tak</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>36636</v>
+        <v>1050000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>43160</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>42769</v>
+      </c>
+      <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034361013 — HIRDENAGAR CC ROAD KUTAKI NANDA KE GHAR SE GUDDA KE GHAR TAK</t>
+          <t>1735004053/RC/22012034332016 — HIRDENAGAR CC ROAD KAPURCHAND KE GHAR SE NARMADA PRASAD KE GHAR TAK</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>22578</v>
+        <v>36636</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>26850</v>
+        <v>43160</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>43007</v>
+        <v>42991</v>
       </c>
       <c r="K829" s="3" t="n">
         <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034370069 — HIRDENAGAR CC ROAD JAGAT KE GHAR SE LALIT KE GHAR TAK</t>
+          <t>1735004053/RC/22012034361013 — HIRDENAGAR CC ROAD KUTAKI NANDA KE GHAR SE GUDDA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>31950</v>
+        <v>22578</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>0</v>
+        <v>26850</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>43370</v>
-[...1 lines deleted...]
-      <c r="K830" s="3"/>
+        <v>43007</v>
+      </c>
+      <c r="K830" s="3" t="n">
+        <v>43403</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034386984 — HIRDENAGAR CC ROAD SEVARI NANDA KE GHAR SE SUKHIYA NANDA KE GHAR TAK</t>
+          <t>1735004053/RC/22012034370069 — HIRDENAGAR CC ROAD JAGAT KE GHAR SE LALIT KE GHAR TAK</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>10650</v>
+        <v>31950</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>43370</v>
       </c>
-      <c r="K831" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034386988 — HIRDENAGAR CC ROAD VIMLA MASRAM KE GHAR SE LAKHAN KE GHAR TAK</t>
+          <t>1735004053/RC/22012034386984 — HIRDENAGAR CC ROAD SEVARI NANDA KE GHAR SE SUKHIYA NANDA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>36636</v>
+        <v>10650</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>37450</v>
+        <v>12000</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>43341</v>
+        <v>43370</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>43982</v>
+        <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034386990 — HIRDENAGAR BAKORA CC ROAD DINESH MAHORIYA KE GHAR SE KISHORI KE GHAR TAK</t>
+          <t>1735004053/RC/22012034386988 — HIRDENAGAR CC ROAD VIMLA MASRAM KE GHAR SE LAKHAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>17892</v>
+        <v>36636</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>0</v>
+        <v>37450</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>43370</v>
-[...1 lines deleted...]
-      <c r="K833" s="3"/>
+        <v>43341</v>
+      </c>
+      <c r="K833" s="3" t="n">
+        <v>43982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034386993 — HIRDENAGAR BAKORA CC ROAD DINESH KE GHAR SE SHANKAR LAL KE GHAR TAK</t>
+          <t>1735004053/RC/22012034386990 — HIRDENAGAR BAKORA CC ROAD DINESH MAHORIYA KE GHAR SE KISHORI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>17040</v>
+        <v>17892</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>24170</v>
+        <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>43370</v>
       </c>
-      <c r="K834" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034448071 — cc road jagat chourasia ke ghar se lalit pande ke ghar tak</t>
+          <t>1735004053/RC/22012034386993 — HIRDENAGAR BAKORA CC ROAD DINESH KE GHAR SE SHANKAR LAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>33700</v>
+        <v>17040</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>27370</v>
+        <v>24170</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>43907</v>
+        <v>43370</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>44377</v>
+        <v>44316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034448075 — HIRDENAGAR BAKORA CC ROAD DINESH MAHOVIYA KE GHAR SE KISHORI KE GHAR TAK</t>
+          <t>1735004053/RC/22012034448071 — cc road jagat chourasia ke ghar se lalit pande ke ghar tak</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>19000</v>
+        <v>33700</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>0</v>
+        <v>27370</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>43464</v>
-[...1 lines deleted...]
-      <c r="K836" s="3"/>
+        <v>43907</v>
+      </c>
+      <c r="K836" s="3" t="n">
+        <v>44377</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034551109 — greval roadhirdenagar se debartola tak hirdenagar</t>
+          <t>1735004053/RC/22012034448075 — HIRDENAGAR BAKORA CC ROAD DINESH MAHOVIYA KE GHAR SE KISHORI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>44152</v>
+        <v>43464</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/22012034680105 — C.C.ROAD NIRMAN PIPAL GHAT SE MUKTIDHAM TAK</t>
+          <t>1735004053/RC/22012034551109 — greval roadhirdenagar se debartola tak hirdenagar</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>45317</v>
+        <v>44152</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/456 — मिटटी मुर्रम रोड कंटगाटोला हिरदेनगर</t>
+          <t>1735004053/RC/22012034680105 — C.C.ROAD NIRMAN PIPAL GHAT SE MUKTIDHAM TAK</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>114435</v>
+        <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>206646</v>
+        <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>39990</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/457 — मिटटी मुर्रम रोड बर्रीटोला हिरदेनगर</t>
+          <t>1735004053/RC/456 — मिटटी मुर्रम रोड कंटगाटोला हिरदेनगर</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>214680</v>
+        <v>114435</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>186658</v>
+        <v>206646</v>
       </c>
       <c r="J840" s="3" t="n">
         <v>39990</v>
       </c>
       <c r="K840" s="3" t="n">
         <v>41075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/899 — हिरदेनगर आंतरिक पथ सी.सी.रोड निर्माण कार्य लेखराम नंदा के घर से मेलामार्ग तक</t>
+          <t>1735004053/RC/457 — मिटटी मुर्रम रोड बर्रीटोला हिरदेनगर</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>108000</v>
+        <v>214680</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>91557</v>
+        <v>186658</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>40992</v>
+        <v>39990</v>
       </c>
       <c r="K841" s="3" t="n">
-        <v>41050</v>
+        <v>41075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/900 — हिरदेनगर आंतरिक पथ सी.सी.रोड निर्माण कार्य बैसाखू</t>
+          <t>1735004053/RC/899 — हिरदेनगर आंतरिक पथ सी.सी.रोड निर्माण कार्य लेखराम नंदा के घर से मेलामार्ग तक</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>85265</v>
+        <v>108000</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>85265</v>
+        <v>91557</v>
       </c>
       <c r="J842" s="3" t="n">
         <v>40992</v>
       </c>
       <c r="K842" s="3" t="n">
-        <v>41363</v>
+        <v>41050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RC/973 — हिरदेनगर सी.सी.रोड निर्माण लक्ष्‍मण नंदा केघर से श</t>
+          <t>1735004053/RC/900 — हिरदेनगर आंतरिक पथ सी.सी.रोड निर्माण कार्य बैसाखू</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>66600</v>
+        <v>85265</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>60796</v>
+        <v>85265</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>41323</v>
+        <v>40992</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>41386</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203625 — HIRDENAGAR SOCHALAYA MANGLOBAI/TODELAL</t>
+          <t>1735004053/RC/973 — हिरदेनगर सी.सी.रोड निर्माण लक्ष्‍मण नंदा केघर से श</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>5400</v>
+        <v>66600</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>2628</v>
+        <v>60796</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>41685</v>
+        <v>41323</v>
       </c>
       <c r="K844" s="3" t="n">
-        <v>42279</v>
+        <v>41386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203627 — HIRDENAGAR SOCHALAYA CHANDRA PRAKASH/BRAJLAL</t>
+          <t>1735004053/RS/22012034203625 — HIRDENAGAR SOCHALAYA MANGLOBAI/TODELAL</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>876</v>
+        <v>2628</v>
       </c>
       <c r="J845" s="3" t="n">
         <v>41685</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>42282</v>
+        <v>42279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203631 — HIRDENAGAR SOCHALAYA DEEPABAI/MUNNA LAL</t>
+          <t>1735004053/RS/22012034203627 — HIRDENAGAR SOCHALAYA CHANDRA PRAKASH/BRAJLAL</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>41051</v>
-[...1 lines deleted...]
-      <c r="K846" s="3"/>
+        <v>41685</v>
+      </c>
+      <c r="K846" s="3" t="n">
+        <v>42282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203633 — HIRDENAGAR SOCHALAYA ASHWINI/DEVSINGH</t>
+          <t>1735004053/RS/22012034203631 — HIRDENAGAR SOCHALAYA DEEPABAI/MUNNA LAL</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>3498</v>
+        <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>41685</v>
-[...3 lines deleted...]
-      </c>
+        <v>41051</v>
+      </c>
+      <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203635 — HIRDENAGAR SOCHALAYA</t>
+          <t>1735004053/RS/22012034203633 — HIRDENAGAR SOCHALAYA ASHWINI/DEVSINGH</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>0</v>
+        <v>3498</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>41685</v>
       </c>
-      <c r="K848" s="3"/>
+      <c r="K848" s="3" t="n">
+        <v>42282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203642 — HIRDENAGAR SOCHALAYA VINOD/SURES</t>
+          <t>1735004053/RS/22012034203635 — HIRDENAGAR SOCHALAYA</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>438</v>
+        <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
         <v>41685</v>
       </c>
-      <c r="K849" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203646 — HIRDENAGAR SOCHALAYA GOVIND/PUNNU</t>
+          <t>1735004053/RS/22012034203642 — HIRDENAGAR SOCHALAYA VINOD/SURES</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>3390</v>
+        <v>438</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>41815</v>
+        <v>41685</v>
       </c>
       <c r="K850" s="3" t="n">
         <v>42282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203648 — HIRDENAGAR SOCHALAYA SHYMA./DHANNA</t>
+          <t>1735004053/RS/22012034203646 — HIRDENAGAR SOCHALAYA GOVIND/PUNNU</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>3498</v>
+        <v>3390</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>41685</v>
+        <v>41815</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>42279</v>
+        <v>42282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203651 — HIRDENAGAR SOCHALAYA SHYAM/GIRIJA</t>
+          <t>1735004053/RS/22012034203648 — HIRDENAGAR SOCHALAYA SHYMA./DHANNA</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>3644</v>
+        <v>3498</v>
       </c>
       <c r="J852" s="3" t="n">
         <v>41685</v>
       </c>
       <c r="K852" s="3" t="n">
         <v>42279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034203653 — HIRDENAGAR SOCHALAYA SHANTI/BHALAVI</t>
+          <t>1735004053/RS/22012034203651 — HIRDENAGAR SOCHALAYA SHYAM/GIRIJA</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>876</v>
+        <v>3644</v>
       </c>
       <c r="J853" s="3" t="n">
         <v>41685</v>
       </c>
       <c r="K853" s="3" t="n">
         <v>42279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034207714 — HIRDENAGAR SOCHALAYA NIRMAN SUMIT/SUKHRAM</t>
+          <t>1735004053/RS/22012034203653 — HIRDENAGAR SOCHALAYA SHANTI/BHALAVI</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>41822</v>
-[...1 lines deleted...]
-      <c r="K854" s="3"/>
+        <v>41685</v>
+      </c>
+      <c r="K854" s="3" t="n">
+        <v>42279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034207720 — HIRDENAGAR SOCHALAYA NIRMAN AVDESH/HAJJILAL</t>
+          <t>1735004053/RS/22012034207714 — HIRDENAGAR SOCHALAYA NIRMAN SUMIT/SUKHRAM</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>41051</v>
+        <v>41822</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034211168 — HIRDENAGAR SOCHALAYA NIRMAN PANJU/RAMLAL</t>
+          <t>1735004053/RS/22012034207720 — HIRDENAGAR SOCHALAYA NIRMAN AVDESH/HAJJILAL</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034211178 — HIRDENAGAR SOCHALAYA NIRMAN SANTOSH/VIPATLAL</t>
+          <t>1735004053/RS/22012034211168 — HIRDENAGAR SOCHALAYA NIRMAN PANJU/RAMLAL</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034212824 — HIRDENAGAR SOCHALAYA NIRMAN RAJESH/GOVIND</t>
+          <t>1735004053/RS/22012034211178 — HIRDENAGAR SOCHALAYA NIRMAN SANTOSH/VIPATLAL</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034212830 — HIRDENAGAR SOCHALAYA NIRMAN MUNNA/PANCHAM</t>
+          <t>1735004053/RS/22012034212824 — HIRDENAGAR SOCHALAYA NIRMAN RAJESH/GOVIND</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224454 — HIRDENAGAR SOCHALAYA NIRMAN RAKESH/CHUNNA</t>
+          <t>1735004053/RS/22012034212830 — HIRDENAGAR SOCHALAYA NIRMAN MUNNA/PANCHAM</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224456 — HIRDENAGAR SOCHALAYA NIRMAN LADLI/GOVIND</t>
+          <t>1735004053/RS/22012034224454 — HIRDENAGAR SOCHALAYA NIRMAN RAKESH/CHUNNA</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224510 — HIRDENAGAR SOCHALAYA NIRMAN BHOLARAM/BALVEER</t>
+          <t>1735004053/RS/22012034224456 — HIRDENAGAR SOCHALAYA NIRMAN LADLI/GOVIND</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224515 — HIRDENAGAR SOCHALAYA NIRMAN LALIT/JANNU</t>
+          <t>1735004053/RS/22012034224510 — HIRDENAGAR SOCHALAYA NIRMAN BHOLARAM/BALVEER</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224517 — HIRDENAGAR SOCHALAYA NIRMAN MEERA BAI/JAISINGH</t>
+          <t>1735004053/RS/22012034224515 — HIRDENAGAR SOCHALAYA NIRMAN LALIT/JANNU</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224519 — HIRDENAGAR SOCHALAYA NIRMAN RAJENDRA/BHADEE</t>
+          <t>1735004053/RS/22012034224517 — HIRDENAGAR SOCHALAYA NIRMAN MEERA BAI/JAISINGH</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224521 — HIRDENAGAR SOCHALAYA NIRMAN SUKHIYA/SURJAN</t>
+          <t>1735004053/RS/22012034224519 — HIRDENAGAR SOCHALAYA NIRMAN RAJENDRA/BHADEE</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224522 — HIRDENAGAR SOCHALAYA NIRMAN SURENDRA/JHAMSINGH</t>
+          <t>1735004053/RS/22012034224521 — HIRDENAGAR SOCHALAYA NIRMAN SUKHIYA/SURJAN</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224524 — HIRDENAGAR SOCHALAYA NIRMAN SHYAMA/RAMESH</t>
+          <t>1735004053/RS/22012034224522 — HIRDENAGAR SOCHALAYA NIRMAN SURENDRA/JHAMSINGH</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034224527 — HIRDENAGAR SOCHALAYA NIRMAN MANGO BAI/BHANGI</t>
+          <t>1735004053/RS/22012034224524 — HIRDENAGAR SOCHALAYA NIRMAN SHYAMA/RAMESH</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225550 — HIRDENAGAR SOCHALAYA NIRMAN RAMLAL/GOVIND</t>
+          <t>1735004053/RS/22012034224527 — HIRDENAGAR SOCHALAYA NIRMAN MANGO BAI/BHANGI</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225553 — HIRDENAGAR SOCHALAYA NIRMAN RAKESH/PUNNU</t>
+          <t>1735004053/RS/22012034225550 — HIRDENAGAR SOCHALAYA NIRMAN RAMLAL/GOVIND</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225555 — HIRDENAGAR SOCHALAYA NIRMAN KASHIRAM/AMARSINGH</t>
+          <t>1735004053/RS/22012034225553 — HIRDENAGAR SOCHALAYA NIRMAN RAKESH/PUNNU</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>3390</v>
+        <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>41815</v>
-[...3 lines deleted...]
-      </c>
+        <v>41051</v>
+      </c>
+      <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225558 — HIRDENAGAR SOCHALAYA NIRMAN GYANENDRA/RAMSAHAY</t>
+          <t>1735004053/RS/22012034225555 — HIRDENAGAR SOCHALAYA NIRMAN KASHIRAM/AMARSINGH</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>0</v>
+        <v>3390</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>41051</v>
-[...1 lines deleted...]
-      <c r="K873" s="3"/>
+        <v>41815</v>
+      </c>
+      <c r="K873" s="3" t="n">
+        <v>42279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225561 — HIRDENAGAR SOCHALAYA NIRMAN INDRA/SUKHRAM</t>
+          <t>1735004053/RS/22012034225558 — HIRDENAGAR SOCHALAYA NIRMAN GYANENDRA/RAMSAHAY</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225563 — HIRDENAGAR SOCHALAYA NIRMAN RAKESH/MIJAJI</t>
+          <t>1735004053/RS/22012034225561 — HIRDENAGAR SOCHALAYA NIRMAN INDRA/SUKHRAM</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225566 — HIRDENAGAR SOCHALAYA NIRMAN PHAGULAL/RAMKUMAR</t>
+          <t>1735004053/RS/22012034225563 — HIRDENAGAR SOCHALAYA NIRMAN RAKESH/MIJAJI</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034225575 — HIRDENAGAR SOCHALAYA NIRMAN PRADEEP/KHEMCHAND</t>
+          <t>1735004053/RS/22012034225566 — HIRDENAGAR SOCHALAYA NIRMAN PHAGULAL/RAMKUMAR</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
         <v>41051</v>
       </c>
       <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034545564 — CTR segregation shed nirman hirdenagar</t>
+          <t>1735004053/RS/22012034225575 — HIRDENAGAR SOCHALAYA NIRMAN PRADEEP/KHEMCHAND</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>44302</v>
+        <v>41051</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034555810 — HIRDENAGER SEGREGATION NIRMAAN KARYA</t>
+          <t>1735004053/RS/22012034545564 — CTR segregation shed nirman hirdenagar</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>566000</v>
+        <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>494757.54</v>
+        <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>44484</v>
+        <v>44302</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034578829 — nadepnirman karya sanjay mishra ke ghar ke pass</t>
+          <t>1735004053/RS/22012034555810 — HIRDENAGER SEGREGATION NIRMAAN KARYA</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>0</v>
+        <v>566000</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>0</v>
+        <v>494757.54</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>44452</v>
+        <v>44484</v>
       </c>
       <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034578838 — nadepnirman karya haat bajar ke pass hirdenagar</t>
+          <t>1735004053/RS/22012034578829 — nadepnirman karya sanjay mishra ke ghar ke pass</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034578846 — nadepnirman karya samudayik bhawan ke pass</t>
+          <t>1735004053/RS/22012034578838 — nadepnirman karya haat bajar ke pass hirdenagar</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034578855 — soakpit nirman karya alakhibaba ke pass</t>
+          <t>1735004053/RS/22012034578846 — nadepnirman karya samudayik bhawan ke pass</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034578859 — soakpit nirman karya janpad bhawan hirdenagar ke pass</t>
+          <t>1735004053/RS/22012034578855 — soakpit nirman karya alakhibaba ke pass</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034578865 — soakpit nirman karya mahabeer ke pass</t>
+          <t>1735004053/RS/22012034578859 — soakpit nirman karya janpad bhawan hirdenagar ke pass</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012034666811 — हिरदेनगर स्वछता परिसर निर्माण कार्य बर्राटोला</t>
+          <t>1735004053/RS/22012034578865 — soakpit nirman karya mahabeer ke pass</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>28800</v>
+        <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>44848</v>
+        <v>44452</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1735004053/RS/22012035138023 — Hirdenagar Community Sanitary Complex Hat Bajar Bus Stand ke Pass</t>
+          <t>1735004053/RS/22012034666811 — हिरदेनगर स्वछता परिसर निर्माण कार्य बर्राटोला</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>31020</v>
+        <v>28800</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>45854</v>
+        <v>44848</v>
       </c>
       <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/01 — कपिल धारा कूप निर्माण हन्‍नूलाल/नेमीलाल</t>
+          <t>1735004053/RS/22012035138023 — Hirdenagar Community Sanitary Complex Hat Bajar Bus Stand ke Pass</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>97000</v>
+        <v>44000</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>45941</v>
+        <v>31020</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>39949</v>
-[...3 lines deleted...]
-      </c>
+        <v>45854</v>
+      </c>
+      <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012034667227 — CTR MANJAHLI TALAB GHERIKARAN PART 1</t>
+          <t>1735004053/WC/01 — कपिल धारा कूप निर्माण हन्‍नूलाल/नेमीलाल</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>0</v>
+        <v>97000</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>0</v>
+        <v>45941</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>44302</v>
-[...1 lines deleted...]
-      <c r="K889" s="3"/>
+        <v>39949</v>
+      </c>
+      <c r="K889" s="3" t="n">
+        <v>40271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012034667245 — CTR MANJAHLI TALAB GHERIKARAN PART 02</t>
+          <t>1735004053/WC/22012034667227 — CTR MANJAHLI TALAB GHERIKARAN PART 1</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
         <v>44302</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035107377 — HIRDENAGAR CANTOOR TRANCH NIRMAAN KARYA</t>
+          <t>1735004053/WC/22012034667245 — CTR MANJAHLI TALAB GHERIKARAN PART 02</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>398421.4</v>
+        <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>351218</v>
+        <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>45332</v>
-[...3 lines deleted...]
-      </c>
+        <v>44302</v>
+      </c>
+      <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035107386 — HIRDENAGAR BOLDER WALL NIRMAAN KARYA</t>
+          <t>1735004053/WC/22012035107377 — HIRDENAGAR CANTOOR TRANCH NIRMAAN KARYA</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>0</v>
+        <v>398421.4</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>0</v>
+        <v>351218</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>45096</v>
-[...1 lines deleted...]
-      <c r="K892" s="3"/>
+        <v>45332</v>
+      </c>
+      <c r="K892" s="3" t="n">
+        <v>45582</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035132722 — Samudayik jal bharav nikaasi karya mukhya Marg se segreekesan set Tak</t>
+          <t>1735004053/WC/22012035107386 — HIRDENAGAR BOLDER WALL NIRMAAN KARYA</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>102156.12</v>
+        <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>87728</v>
+        <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>45216</v>
-[...3 lines deleted...]
-      </c>
+        <v>45096</v>
+      </c>
+      <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035132729 — Samudayik jal bharav nikaasi karya pump House se muktidham Tak</t>
+          <t>1735004053/WC/22012035132722 — Samudayik jal bharav nikaasi karya mukhya Marg se segreekesan set Tak</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
-        <v>86982.78</v>
+        <v>102156.12</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>54961.48</v>
+        <v>87728</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>45309</v>
+        <v>45216</v>
       </c>
       <c r="K894" s="3" t="n">
-        <v>46188</v>
+        <v>45423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035132736 — Samudayik jal bharav ne Kashi karya police chauki ke pass se dhaan uparjan Kendra Tak</t>
+          <t>1735004053/WC/22012035132729 — Samudayik jal bharav nikaasi karya pump House se muktidham Tak</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>0</v>
+        <v>86982.78</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>0</v>
+        <v>54961.48</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>45157</v>
-[...1 lines deleted...]
-      <c r="K895" s="3"/>
+        <v>45309</v>
+      </c>
+      <c r="K895" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035132742 — Samudayik jal bharav nikaasi karya Komal ke Ghar se banjar Nadi Tak katanga tola</t>
+          <t>1735004053/WC/22012035132736 — Samudayik jal bharav ne Kashi karya police chauki ke pass se dhaan uparjan Kendra Tak</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
         <v>45157</v>
       </c>
       <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035192084 — Samudayik jal bharav nikasi karya mahaveer mandir se nahae tak</t>
+          <t>1735004053/WC/22012035132742 — Samudayik jal bharav nikaasi karya Komal ke Ghar se banjar Nadi Tak katanga tola</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>45318</v>
+        <v>45157</v>
       </c>
       <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035192091 — Samudayik jal bharav nika karya naher se bhapsa tiraha tak</t>
+          <t>1735004053/WC/22012035192084 — Samudayik jal bharav nikasi karya mahaveer mandir se nahae tak</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>199215.12</v>
+        <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035192102 — Samudayik jal bharav nika karya kudwan tiraha se bakora tak</t>
+          <t>1735004053/WC/22012035192091 — Samudayik jal bharav nika karya naher se bhapsa tiraha tak</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>0</v>
+        <v>199215.12</v>
       </c>
       <c r="I899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035209746 — Samudayik jal bharav nikaasi karya Asrar Nala se mukhya Marg Tak avam manjhali talab Tak</t>
+          <t>1735004053/WC/22012035192102 — Samudayik jal bharav nika karya kudwan tiraha se bakora tak</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>365245.86</v>
+        <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>286066</v>
+        <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>45472</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035233450 — HIRDENAGAR PERCOLATION TANK NIRMAN KARYA 1 POLICE CHOUKI KE PEECHHE</t>
+          <t>1735004053/WC/22012035209746 — Samudayik jal bharav nikaasi karya Asrar Nala se mukhya Marg Tak avam manjhali talab Tak</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>197645.66</v>
+        <v>365245.86</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>172996.76</v>
+        <v>286066</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>46037</v>
+        <v>45472</v>
       </c>
       <c r="K901" s="3" t="n">
-        <v>46122</v>
+        <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035233455 — HIRDENAGAR PERCOLATION TANK NIRMAN KARYA 2 POLICE CHOUKI KE PEECHHE</t>
+          <t>1735004053/WC/22012035233450 — HIRDENAGAR PERCOLATION TANK NIRMAN KARYA 1 POLICE CHOUKI KE PEECHHE</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>197645.66</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>155394.95</v>
+        <v>172996.76</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>45646</v>
+        <v>46037</v>
       </c>
       <c r="K902" s="3" t="n">
-        <v>46188</v>
+        <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035233458 — HIRDENAGAR CONTOURE TRENCHES NIRMAN KARYA POLICE CHOUKI KE PEECHHE PART TWO</t>
+          <t>1735004053/WC/22012035233455 — HIRDENAGAR PERCOLATION TANK NIRMAN KARYA 2 POLICE CHOUKI KE PEECHHE</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>298846.28</v>
+        <v>197645.66</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>238958.32</v>
+        <v>155394.95</v>
       </c>
       <c r="J903" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K903" s="3" t="n">
-        <v>46172</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035233463 — HIRDENAGAR BOLDER WALL NIRMAN KARYA E UPARJAN KENDRA KE PASS</t>
+          <t>1735004053/WC/22012035233458 — HIRDENAGAR CONTOURE TRENCHES NIRMAN KARYA POLICE CHOUKI KE PEECHHE PART TWO</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>0</v>
+        <v>298846.28</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>0</v>
+        <v>238958.32</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>45591</v>
-[...1 lines deleted...]
-      <c r="K904" s="3"/>
+        <v>45646</v>
+      </c>
+      <c r="K904" s="3" t="n">
+        <v>46172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035307325 — GP HIRDENAGAR  SAMUDAYI  DUGWELL RECHARGE BAKORA</t>
+          <t>1735004053/WC/22012035233463 — HIRDENAGAR BOLDER WALL NIRMAN KARYA E UPARJAN KENDRA KE PASS</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>45797</v>
+        <v>45591</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035307861 — GP HIRDENAGAR  DUGWELL RECHARGE BAKORA</t>
+          <t>1735004053/WC/22012035307325 — GP HIRDENAGAR  SAMUDAYI  DUGWELL RECHARGE BAKORA</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035307864 — GP HIRDENAGAR DUGWELL RRCHARGE SAMUDAYIK GOWARDHAN KE GHAR KE PAS</t>
+          <t>1735004053/WC/22012035307861 — GP HIRDENAGAR  DUGWELL RECHARGE BAKORA</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>450</v>
+        <v>230</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035307867 — GP HIRDENAGAR  DUGWELL RECHARGE SAMUDAYIK VICKY CHOURASIYA KE GHAR KE PAS</t>
+          <t>1735004053/WC/22012035307864 — GP HIRDENAGAR DUGWELL RRCHARGE SAMUDAYIK GOWARDHAN KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>230</v>
+        <v>450</v>
       </c>
       <c r="J908" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035307872 — GP HIRDENAGAR  DUGWELL RECHARGE SAMUDAYIK ARCHANA CHOURASIYA KE GHAR KE PAS</t>
+          <t>1735004053/WC/22012035307867 — GP HIRDENAGAR  DUGWELL RECHARGE SAMUDAYIK VICKY CHOURASIYA KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I909" s="2" t="n">
         <v>230</v>
       </c>
       <c r="J909" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035307878 — GP HIRDENAGAR  DUGWELL RECHARGE SAMUDAYIK DHARMES CHOURASIYA KE GHAR KE PAS</t>
+          <t>1735004053/WC/22012035307872 — GP HIRDENAGAR  DUGWELL RECHARGE SAMUDAYIK ARCHANA CHOURASIYA KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I910" s="2" t="n">
         <v>230</v>
       </c>
       <c r="J910" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/22012035307880 — GP HIRDENAGAR DUGWELL RRCHARGE SAMUDAYIK SEGREGATION SET KE PAS</t>
+          <t>1735004053/WC/22012035307878 — GP HIRDENAGAR  DUGWELL RECHARGE SAMUDAYIK DHARMES CHOURASIYA KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>450</v>
+        <v>230</v>
       </c>
       <c r="J911" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WC/7 — कपिल धारा कूप निर्माण परमू/शंभू</t>
+          <t>1735004053/WC/22012035307880 — GP HIRDENAGAR DUGWELL RRCHARGE SAMUDAYIK SEGREGATION SET KE PAS</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>97000</v>
+        <v>25899.46</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>10429</v>
+        <v>450</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>39961</v>
-[...3 lines deleted...]
-      </c>
+        <v>45797</v>
+      </c>
+      <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WH/19952697 — HIRDENAGAR TALAB BISTARIKARAN</t>
+          <t>1735004053/WC/7 — कपिल धारा कूप निर्माण परमू/शंभू</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>296000</v>
+        <v>97000</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>183668</v>
+        <v>10429</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>41418</v>
+        <v>39961</v>
       </c>
       <c r="K913" s="3" t="n">
-        <v>41922</v>
+        <v>40637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WH/19960432 — hirdenager  talab girnnodhhar</t>
+          <t>1735004053/WH/19952697 — HIRDENAGAR TALAB BISTARIKARAN</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
-        <v>631000</v>
+        <v>296000</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>610299</v>
+        <v>183668</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>42879</v>
+        <v>41418</v>
       </c>
       <c r="K914" s="3" t="n">
-        <v>44013</v>
+        <v>41922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WH/19960441 — hirdenager talab girnnodhhar</t>
+          <t>1735004053/WH/19960432 — hirdenager  talab girnnodhhar</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>845000</v>
+        <v>631000</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>633948</v>
+        <v>610299</v>
       </c>
       <c r="J915" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K915" s="3" t="n">
         <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WH/22012034331317 — HIRDENAGAR TALABH RENOVATION</t>
+          <t>1735004053/WH/19960441 — hirdenager talab girnnodhhar</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
-        <v>0</v>
+        <v>845000</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>0</v>
+        <v>633948</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>42829</v>
-[...1 lines deleted...]
-      <c r="K916" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K916" s="3" t="n">
+        <v>44013</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WH/22012034389944 — HIRDENAGAR kadmahi talab jirnoddhar karya hirdanagar</t>
+          <t>1735004053/WH/22012034331317 — HIRDENAGAR TALABH RENOVATION</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>690000</v>
+        <v>0</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>635078</v>
+        <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>42829</v>
+      </c>
+      <c r="K917" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1735004053/WH/22012034942459 — HIRDENAGAR NALE SE GAAD NIKANE KA KARYA KHAIL MAIDAN SE MARGHATI TAK</t>
+          <t>1735004053/WH/22012034389944 — HIRDENAGAR kadmahi talab jirnoddhar karya hirdanagar</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>0</v>
+        <v>690000</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>0</v>
+        <v>635078</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>45591</v>
-[...1 lines deleted...]
-      <c r="K918" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K918" s="3" t="n">
+        <v>44378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर /CC-1 — सीमेंट कां. रो. नि. बर्रा कालोनी, हिरदेनगर</t>
+          <t>1735004053/WH/22012034942459 — HIRDENAGAR NALE SE GAAD NIKANE KA KARYA KHAIL MAIDAN SE MARGHATI TAK</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>185250</v>
+        <v>0</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>35700</v>
+        <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>39174</v>
-[...3 lines deleted...]
-      </c>
+        <v>45591</v>
+      </c>
+      <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर /CC-2 — सीमेन्‍ट कांक्रीट रोड बाबाघाट से संगम हिरदेनगर</t>
+          <t>1735004053/हिरदेनगर /CC-1 — सीमेंट कां. रो. नि. बर्रा कालोनी, हिरदेनगर</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>185250</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>46750</v>
+        <v>35700</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>39138</v>
+        <v>39174</v>
       </c>
       <c r="K920" s="3" t="n">
-        <v>39538</v>
+        <v>39259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-1 — मेढ बंधान निर्माण कार्य कपूरचंद/शंकरलाल</t>
+          <t>1735004053/हिरदेनगर /CC-2 — सीमेन्‍ट कांक्रीट रोड बाबाघाट से संगम हिरदेनगर</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>11070</v>
+        <v>185250</v>
       </c>
       <c r="I921" s="2" t="n">
-        <v>1465</v>
+        <v>46750</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>39585</v>
+        <v>39138</v>
       </c>
       <c r="K921" s="3" t="n">
-        <v>39596</v>
+        <v>39538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-10 — मेढ बंधान निर्माण कार्य फागूलाल/गेंदलाल</t>
+          <t>1735004053/हिरदेनगर/DP-1 — मेढ बंधान निर्माण कार्य कपूरचंद/शंकरलाल</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>8327</v>
+        <v>11070</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>1428</v>
+        <v>1465</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>39558</v>
+        <v>39585</v>
       </c>
       <c r="K922" s="3" t="n">
-        <v>39608</v>
+        <v>39596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-11 — मेढ बंधान निर्माण कार्य पंचम/सुक्‍कू</t>
+          <t>1735004053/हिरदेनगर/DP-10 — मेढ बंधान निर्माण कार्य फागूलाल/गेंदलाल</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>11153</v>
+        <v>8327</v>
       </c>
       <c r="I923" s="2" t="n">
         <v>1428</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>39568</v>
+        <v>39558</v>
       </c>
       <c r="K923" s="3" t="n">
-        <v>39610</v>
+        <v>39608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-12 — मेढ बंधान निर्माण कार्य सुरेश/गेंदलाल</t>
+          <t>1735004053/हिरदेनगर/DP-11 — मेढ बंधान निर्माण कार्य पंचम/सुक्‍कू</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>13252</v>
+        <v>11153</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>1429</v>
+        <v>1428</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>39558</v>
+        <v>39568</v>
       </c>
       <c r="K924" s="3" t="n">
-        <v>39589</v>
+        <v>39610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-13 — मेढ बंधान निर्माण कार्य मंगोबाई/भंगीलाल</t>
+          <t>1735004053/हिरदेनगर/DP-12 — मेढ बंधान निर्माण कार्य सुरेश/गेंदलाल</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>11624</v>
+        <v>13252</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>1500</v>
+        <v>1429</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>39553</v>
+        <v>39558</v>
       </c>
       <c r="K925" s="3" t="n">
         <v>39589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-14 — मेढ बंधान निर्माण कार्य लल्‍लाराम/भंगीलाल</t>
+          <t>1735004053/हिरदेनगर/DP-13 — मेढ बंधान निर्माण कार्य मंगोबाई/भंगीलाल</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>6376</v>
+        <v>11624</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>140</v>
+        <v>1500</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>39566</v>
+        <v>39553</v>
       </c>
       <c r="K926" s="3" t="n">
-        <v>39596</v>
+        <v>39589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-15 — मेढ बंधान निर्माण कार्य गोंविंद/परमालाल</t>
+          <t>1735004053/हिरदेनगर/DP-14 — मेढ बंधान निर्माण कार्य लल्‍लाराम/भंगीलाल</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>7606</v>
+        <v>6376</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>1465</v>
+        <v>140</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>39560</v>
+        <v>39566</v>
       </c>
       <c r="K927" s="3" t="n">
-        <v>39584</v>
+        <v>39596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-16 — मेढ बंधान निर्माण कार्य राकेश/मिजाजीलाल</t>
+          <t>1735004053/हिरदेनगर/DP-15 — मेढ बंधान निर्माण कार्य गोंविंद/परमालाल</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>12876</v>
+        <v>7606</v>
       </c>
       <c r="I928" s="2" t="n">
-        <v>160</v>
+        <v>1465</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>39550</v>
+        <v>39560</v>
       </c>
       <c r="K928" s="3" t="n">
-        <v>39588</v>
+        <v>39584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-17 — मेढ बंधान निर्माण कार्य नरेश/सुंदर</t>
+          <t>1735004053/हिरदेनगर/DP-16 — मेढ बंधान निर्माण कार्य राकेश/मिजाजीलाल</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>9758</v>
+        <v>12876</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>1428</v>
+        <v>160</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>39575</v>
+        <v>39550</v>
       </c>
       <c r="K929" s="3" t="n">
-        <v>39586</v>
+        <v>39588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-18 — मेढ बंधान निर्माण कार्य सुरेन्‍द्र/झामसिंह</t>
+          <t>1735004053/हिरदेनगर/DP-17 — मेढ बंधान निर्माण कार्य नरेश/सुंदर</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>11465</v>
+        <v>9758</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>1465</v>
+        <v>1428</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>39574</v>
+        <v>39575</v>
       </c>
       <c r="K930" s="3" t="n">
-        <v>39585</v>
+        <v>39586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-19 — मेढ बंधान निर्माण कार्य रघुवीर/छिकोडीलाल</t>
+          <t>1735004053/हिरदेनगर/DP-18 — मेढ बंधान निर्माण कार्य सुरेन्‍द्र/झामसिंह</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>12867</v>
+        <v>11465</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>160</v>
+        <v>1465</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>39575</v>
+        <v>39574</v>
       </c>
       <c r="K931" s="3" t="n">
-        <v>39588</v>
+        <v>39585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-2 — मेढ बंधान निर्माण कार्य लक्ष्‍मण/भंगीलाल</t>
+          <t>1735004053/हिरदेनगर/DP-19 — मेढ बंधान निर्माण कार्य रघुवीर/छिकोडीलाल</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>12052</v>
+        <v>12867</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>1427</v>
+        <v>160</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>39578</v>
+        <v>39575</v>
       </c>
       <c r="K932" s="3" t="n">
-        <v>39584</v>
+        <v>39588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-20 — मेढ बंधान निर्माण कार्य हजारी/घसीटा</t>
+          <t>1735004053/हिरदेनगर/DP-2 — मेढ बंधान निर्माण कार्य लक्ष्‍मण/भंगीलाल</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>13018</v>
+        <v>12052</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>1465</v>
+        <v>1427</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>39553</v>
+        <v>39578</v>
       </c>
       <c r="K933" s="3" t="n">
-        <v>39599</v>
+        <v>39584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-21 — मेढ बंधान निर्माण कार्य सुजीत/सुदामा</t>
+          <t>1735004053/हिरदेनगर/DP-20 — मेढ बंधान निर्माण कार्य हजारी/घसीटा</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>8733</v>
+        <v>13018</v>
       </c>
       <c r="I934" s="2" t="n">
-        <v>1427</v>
+        <v>1465</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>39567</v>
+        <v>39553</v>
       </c>
       <c r="K934" s="3" t="n">
-        <v>39592</v>
+        <v>39599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-22 — मेढ बंधान निर्माण कार्य टीकाराम/बाबूलाल</t>
+          <t>1735004053/हिरदेनगर/DP-21 — मेढ बंधान निर्माण कार्य सुजीत/सुदामा</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>10784</v>
+        <v>8733</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>1469</v>
+        <v>1427</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>39564</v>
+        <v>39567</v>
       </c>
       <c r="K935" s="3" t="n">
-        <v>39577</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-23 — मेढ बंधान निर्माण कार्य पतिराम/सुमेरी</t>
+          <t>1735004053/हिरदेनगर/DP-22 — मेढ बंधान निर्माण कार्य टीकाराम/बाबूलाल</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>6143</v>
+        <v>10784</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>1426</v>
+        <v>1469</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>39594</v>
+        <v>39564</v>
       </c>
       <c r="K936" s="3" t="n">
-        <v>39600</v>
+        <v>39577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-24 — मेढ बंधान निर्माण कार्य तीरथ/चैतराम</t>
+          <t>1735004053/हिरदेनगर/DP-23 — मेढ बंधान निर्माण कार्य पतिराम/सुमेरी</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>11200</v>
+        <v>6143</v>
       </c>
       <c r="I937" s="2" t="n">
-        <v>1465</v>
+        <v>1426</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>39556</v>
+        <v>39594</v>
       </c>
       <c r="K937" s="3" t="n">
-        <v>39583</v>
+        <v>39600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-25 — मेढ बंधान निर्माण कार्य समलू/सॉउ बकोरा</t>
+          <t>1735004053/हिरदेनगर/DP-24 — मेढ बंधान निर्माण कार्य तीरथ/चैतराम</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>13026</v>
+        <v>11200</v>
       </c>
       <c r="I938" s="2" t="n">
-        <v>1300</v>
+        <v>1465</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>39595</v>
+        <v>39556</v>
       </c>
       <c r="K938" s="3" t="n">
-        <v>39608</v>
+        <v>39583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-26 — मेढ बंधान निर्माण कार्य कोमल/फूलचंद</t>
+          <t>1735004053/हिरदेनगर/DP-25 — मेढ बंधान निर्माण कार्य समलू/सॉउ बकोरा</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>9326</v>
+        <v>13026</v>
       </c>
       <c r="I939" s="2" t="n">
-        <v>1464</v>
+        <v>1300</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>39578</v>
+        <v>39595</v>
       </c>
       <c r="K939" s="3" t="n">
-        <v>39591</v>
+        <v>39608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-27 — मेढ बंधान निर्माण कार्य सुशीला/भोदूलाल</t>
+          <t>1735004053/हिरदेनगर/DP-26 — मेढ बंधान निर्माण कार्य कोमल/फूलचंद</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
-        <v>12733</v>
+        <v>9326</v>
       </c>
       <c r="I940" s="2" t="n">
-        <v>1300</v>
+        <v>1464</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>39580</v>
+        <v>39578</v>
       </c>
       <c r="K940" s="3" t="n">
-        <v>39600</v>
+        <v>39591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-28 — मेढ बंधान निर्माण कार्य क्रष्‍णाबाई/भारत</t>
+          <t>1735004053/हिरदेनगर/DP-27 — मेढ बंधान निर्माण कार्य सुशीला/भोदूलाल</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>5500</v>
+        <v>12733</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>1300</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>39649</v>
+        <v>39580</v>
       </c>
       <c r="K941" s="3" t="n">
-        <v>39594</v>
+        <v>39600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-29 — मेढ बंधान निर्माण कार्य सविञी/पुन्‍नूलाल</t>
+          <t>1735004053/हिरदेनगर/DP-28 — मेढ बंधान निर्माण कार्य क्रष्‍णाबाई/भारत</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>5549</v>
+        <v>5500</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>1300</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>39586</v>
+        <v>39649</v>
       </c>
       <c r="K942" s="3" t="n">
-        <v>39592</v>
+        <v>39594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-3 — मेढ बंधान निर्माण कार्य सुरेश/बाबूलाल</t>
+          <t>1735004053/हिरदेनगर/DP-29 — मेढ बंधान निर्माण कार्य सविञी/पुन्‍नूलाल</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>6775</v>
+        <v>5549</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>1428</v>
+        <v>1300</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>39557</v>
+        <v>39586</v>
       </c>
       <c r="K943" s="3" t="n">
-        <v>39563</v>
+        <v>39592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-30 — मेढ बंधान निर्माण कार्य मुन्‍नीबाई/सुखराम</t>
+          <t>1735004053/हिरदेनगर/DP-3 — मेढ बंधान निर्माण कार्य सुरेश/बाबूलाल</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>12127</v>
+        <v>6775</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>1465</v>
+        <v>1428</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>39558</v>
+        <v>39557</v>
       </c>
       <c r="K944" s="3" t="n">
-        <v>39575</v>
+        <v>39563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1735004053/ह‍ि‍रदेनगर/DP-31 — मेढ बंधान निर्माण कार्य धुन्‍नू/राधेलाल</t>
+          <t>1735004053/हिरदेनगर/DP-30 — मेढ बंधान निर्माण कार्य मुन्‍नीबाई/सुखराम</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>12476</v>
+        <v>12127</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>1426</v>
+        <v>1465</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>39595</v>
+        <v>39558</v>
       </c>
       <c r="K945" s="3" t="n">
-        <v>39608</v>
+        <v>39575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1735004053/ह‍ि‍रदेनगर/DP-32 — मेढ बंधान निर्माण कार्य नारायण/दादूलाल</t>
+          <t>1735004053/ह‍ि‍रदेनगर/DP-31 — मेढ बंधान निर्माण कार्य धुन्‍नू/राधेलाल</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>12987</v>
+        <v>12476</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>39601</v>
+        <v>39595</v>
       </c>
       <c r="K946" s="3" t="n">
-        <v>39614</v>
+        <v>39608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1735004053/ह‍ि‍रदेनगर/DP-33 — मेढ बंधान निर्माण कार्य कुन्‍तीबाई/मंगल</t>
+          <t>1735004053/ह‍ि‍रदेनगर/DP-32 — मेढ बंधान निर्माण कार्य नारायण/दादूलाल</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>11288</v>
+        <v>12987</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>39594</v>
+        <v>39601</v>
       </c>
       <c r="K947" s="3" t="n">
         <v>39614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1735004053/ह‍ि‍रदेनगर/DP-34 — मेढ बंधान निर्माण कार्य पार्वती/लुहरमन</t>
+          <t>1735004053/ह‍ि‍रदेनगर/DP-33 — मेढ बंधान निर्माण कार्य कुन्‍तीबाई/मंगल</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
-        <v>13328</v>
+        <v>11288</v>
       </c>
       <c r="I948" s="2" t="n">
         <v>1428</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>39587</v>
+        <v>39594</v>
       </c>
       <c r="K948" s="3" t="n">
-        <v>39606</v>
+        <v>39614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1735004053/ह‍ि‍रदेनगर/DP-35 — मेढ बंधान निर्माण कार्य केशव/भोलाराम</t>
+          <t>1735004053/ह‍ि‍रदेनगर/DP-34 — मेढ बंधान निर्माण कार्य पार्वती/लुहरमन</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
-        <v>9752</v>
+        <v>13328</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>1465</v>
+        <v>1428</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>39582</v>
+        <v>39587</v>
       </c>
       <c r="K949" s="3" t="n">
-        <v>39599</v>
+        <v>39606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-36 — मेढ बंधान निर्माण कार्य गेंदोबाई/लिज्‍जू</t>
+          <t>1735004053/ह‍ि‍रदेनगर/DP-35 — मेढ बंधान निर्माण कार्य केशव/भोलाराम</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>7882</v>
+        <v>9752</v>
       </c>
       <c r="I950" s="2" t="n">
         <v>1465</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>39594</v>
+        <v>39582</v>
       </c>
       <c r="K950" s="3" t="n">
-        <v>39607</v>
+        <v>39599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-37 — मेढ बंधान निर्माण कार्य जीराबाई/घूरोलाल</t>
+          <t>1735004053/हिरदेनगर/DP-36 — मेढ बंधान निर्माण कार्य गेंदोबाई/लिज्‍जू</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
-        <v>10798</v>
+        <v>7882</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>88</v>
+        <v>1465</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>39600</v>
+        <v>39594</v>
       </c>
       <c r="K951" s="3" t="n">
-        <v>39613</v>
+        <v>39607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-38 — मेढ बंधान निर्माण कार्य गीताबाई/नर्मदा प्रसाद</t>
+          <t>1735004053/हिरदेनगर/DP-37 — मेढ बंधान निर्माण कार्य जीराबाई/घूरोलाल</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
-        <v>11627</v>
+        <v>10798</v>
       </c>
       <c r="I952" s="2" t="n">
-        <v>1427</v>
+        <v>88</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>39589</v>
+        <v>39600</v>
       </c>
       <c r="K952" s="3" t="n">
-        <v>39601</v>
+        <v>39613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-39 — मेढ बंधान निर्माण कार्य दिनेश/घूरोलाल</t>
+          <t>1735004053/हिरदेनगर/DP-38 — मेढ बंधान निर्माण कार्य गीताबाई/नर्मदा प्रसाद</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>12989</v>
+        <v>11627</v>
       </c>
       <c r="I953" s="2" t="n">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>39584</v>
+        <v>39589</v>
       </c>
       <c r="K953" s="3" t="n">
-        <v>39597</v>
+        <v>39601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-4 — मेढ बंधान निर्माण कार्य बसंत/मंशाराम</t>
+          <t>1735004053/हिरदेनगर/DP-39 — मेढ बंधान निर्माण कार्य दिनेश/घूरोलाल</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
-        <v>10730</v>
+        <v>12989</v>
       </c>
       <c r="I954" s="2" t="n">
-        <v>1465</v>
+        <v>1429</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>39598</v>
+        <v>39584</v>
       </c>
       <c r="K954" s="3" t="n">
-        <v>39609</v>
+        <v>39597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-40 — मेढ बंधान निर्माण कार्य बूंदाबाई/कोपालाल</t>
+          <t>1735004053/हिरदेनगर/DP-4 — मेढ बंधान निर्माण कार्य बसंत/मंशाराम</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
-        <v>7205</v>
+        <v>10730</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>39595</v>
+        <v>39598</v>
       </c>
       <c r="K955" s="3" t="n">
-        <v>39601</v>
+        <v>39609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-41 — मेढ बंधान निर्माण कार्य रामनाथ/बालाराम</t>
+          <t>1735004053/हिरदेनगर/DP-40 — मेढ बंधान निर्माण कार्य बूंदाबाई/कोपालाल</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
-        <v>13365</v>
+        <v>7205</v>
       </c>
       <c r="I956" s="2" t="n">
-        <v>1300</v>
+        <v>1425</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>39599</v>
+        <v>39595</v>
       </c>
       <c r="K956" s="3" t="n">
-        <v>39612</v>
+        <v>39601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-42 — मेढ बंधान निर्माण कार्य रामदयाल/सिदुआ</t>
+          <t>1735004053/हिरदेनगर/DP-41 — मेढ बंधान निर्माण कार्य रामनाथ/बालाराम</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>10755</v>
+        <v>13365</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>88</v>
+        <v>1300</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>39594</v>
+        <v>39599</v>
       </c>
       <c r="K957" s="3" t="n">
-        <v>39607</v>
+        <v>39612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-43 — मेढ बंधान निर्माण कार्य रामलाल/हुलकर</t>
+          <t>1735004053/हिरदेनगर/DP-42 — मेढ बंधान निर्माण कार्य रामदयाल/सिदुआ</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
-        <v>11270</v>
+        <v>10755</v>
       </c>
       <c r="I958" s="2" t="n">
-        <v>1429</v>
+        <v>88</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>39550</v>
+        <v>39594</v>
       </c>
       <c r="K958" s="3" t="n">
-        <v>39598</v>
+        <v>39607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-44 — मेढ बंधान निर्माण कार्य बिग्‍गोबाई/दुक्‍खु</t>
+          <t>1735004053/हिरदेनगर/DP-43 — मेढ बंधान निर्माण कार्य रामलाल/हुलकर</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
-        <v>8970</v>
+        <v>11270</v>
       </c>
       <c r="I959" s="2" t="n">
-        <v>88</v>
+        <v>1429</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>39608</v>
+        <v>39550</v>
       </c>
       <c r="K959" s="3" t="n">
-        <v>39615</v>
+        <v>39598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-45 — मेढ बंधान निर्माण कार्य देवेन्‍द्र/गुलाब</t>
+          <t>1735004053/हिरदेनगर/DP-44 — मेढ बंधान निर्माण कार्य बिग्‍गोबाई/दुक्‍खु</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
-        <v>7929</v>
+        <v>8970</v>
       </c>
       <c r="I960" s="2" t="n">
-        <v>1427</v>
+        <v>88</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>39589</v>
+        <v>39608</v>
       </c>
       <c r="K960" s="3" t="n">
-        <v>39595</v>
+        <v>39615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-46 — मेढ बंधान निर्माण कार्य नत्‍थूलाल/झनकलाल</t>
+          <t>1735004053/हिरदेनगर/DP-45 — मेढ बंधान निर्माण कार्य देवेन्‍द्र/गुलाब</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
-        <v>13389</v>
+        <v>7929</v>
       </c>
       <c r="I961" s="2" t="n">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>39561</v>
+        <v>39589</v>
       </c>
       <c r="K961" s="3" t="n">
-        <v>39606</v>
+        <v>39595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-47 — मेढ बंधान निर्माण कार्य द्रोपती/विश्राम</t>
+          <t>1735004053/हिरदेनगर/DP-46 — मेढ बंधान निर्माण कार्य नत्‍थूलाल/झनकलाल</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
-        <v>13328</v>
+        <v>13389</v>
       </c>
       <c r="I962" s="2" t="n">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="J962" s="3" t="n">
-        <v>39593</v>
+        <v>39561</v>
       </c>
       <c r="K962" s="3" t="n">
         <v>39606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-48 — मेढ बंधान निर्माण कार्य छुन्‍नालाल/गेंदलाल</t>
+          <t>1735004053/हिरदेनगर/DP-47 — मेढ बंधान निर्माण कार्य द्रोपती/विश्राम</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
-        <v>13151</v>
+        <v>13328</v>
       </c>
       <c r="I963" s="2" t="n">
-        <v>1465</v>
+        <v>1428</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>39567</v>
+        <v>39593</v>
       </c>
       <c r="K963" s="3" t="n">
-        <v>39613</v>
+        <v>39606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-5 — मेढ बंधान निर्माण कार्य सदन/बलभद्र</t>
+          <t>1735004053/हिरदेनगर/DP-48 — मेढ बंधान निर्माण कार्य छुन्‍नालाल/गेंदलाल</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
-        <v>12642</v>
+        <v>13151</v>
       </c>
       <c r="I964" s="2" t="n">
         <v>1465</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>39585</v>
+        <v>39567</v>
       </c>
       <c r="K964" s="3" t="n">
-        <v>39607</v>
+        <v>39613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-6 — मेढ बंधान निर्माण कार्य छुन्‍नालाल/रमैया</t>
+          <t>1735004053/हिरदेनगर/DP-5 — मेढ बंधान निर्माण कार्य सदन/बलभद्र</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
-        <v>13241</v>
+        <v>12642</v>
       </c>
       <c r="I965" s="2" t="n">
-        <v>1426</v>
+        <v>1465</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>39575</v>
+        <v>39585</v>
       </c>
       <c r="K965" s="3" t="n">
-        <v>39602</v>
+        <v>39607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-7 — मेढ बंधान निर्माण कार्य बराती/झीटूलाल</t>
+          <t>1735004053/हिरदेनगर/DP-6 — मेढ बंधान निर्माण कार्य छुन्‍नालाल/रमैया</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
-        <v>13327</v>
+        <v>13241</v>
       </c>
       <c r="I966" s="2" t="n">
-        <v>1427</v>
+        <v>1426</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>39573</v>
+        <v>39575</v>
       </c>
       <c r="K966" s="3" t="n">
-        <v>39601</v>
+        <v>39602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-8 — मेढ बंधान निर्माण कार्य दीनाराम/पतिराम</t>
+          <t>1735004053/हिरदेनगर/DP-7 — मेढ बंधान निर्माण कार्य बराती/झीटूलाल</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
-        <v>13328</v>
+        <v>13327</v>
       </c>
       <c r="I967" s="2" t="n">
-        <v>1428</v>
+        <v>1427</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>39589</v>
+        <v>39573</v>
       </c>
       <c r="K967" s="3" t="n">
-        <v>39603</v>
+        <v>39601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
           <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/DP-9 — मेढ बंधान निर्माण कार्य रामप्रसाद/झनकलाल</t>
+          <t>1735004053/हिरदेनगर/DP-8 — मेढ बंधान निर्माण कार्य दीनाराम/पतिराम</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
-        <v>6227</v>
+        <v>13328</v>
       </c>
       <c r="I968" s="2" t="n">
-        <v>1300</v>
+        <v>1428</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>39560</v>
+        <v>39589</v>
       </c>
       <c r="K968" s="3" t="n">
-        <v>39596</v>
+        <v>39603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1735004053हिरदेनगर/IF/150f — हिरदेनगर कपिल धारा कूप निमार्ण डीहाराम /धनुवा</t>
+          <t>1735004053/हिरदेनगर/DP-9 — मेढ बंधान निर्माण कार्य रामप्रसाद/झनकलाल</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
-        <v>92179</v>
+        <v>6227</v>
       </c>
       <c r="I969" s="2" t="n">
-        <v>90182</v>
+        <v>1300</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>39498</v>
+        <v>39560</v>
       </c>
       <c r="K969" s="3" t="n">
-        <v>39517</v>
+        <v>39596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर /RC-1 — सीमेन्‍ट क्रांकीट मार्ग मेला दार से शमसान की ओर‍ हिरदेनगर</t>
+          <t>1735004053हिरदेनगर/IF/150f — हिरदेनगर कपिल धारा कूप निमार्ण डीहाराम /धनुवा</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
-        <v>185250</v>
+        <v>92179</v>
       </c>
       <c r="I970" s="2" t="n">
-        <v>0</v>
+        <v>90182</v>
       </c>
       <c r="J970" s="3" t="n">
-        <v>39105</v>
+        <v>39498</v>
       </c>
       <c r="K970" s="3" t="n">
-        <v>39683</v>
+        <v>39517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/RC-1/ — ग्रेवल सडक निर्माण कालोनी से कचनेरा तक</t>
+          <t>1735004053/हिरदेनगर /RC-1 — सीमेन्‍ट क्रांकीट मार्ग मेला दार से शमसान की ओर‍ हिरदेनगर</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
-        <v>344400</v>
+        <v>185250</v>
       </c>
       <c r="I971" s="2" t="n">
-        <v>51350</v>
+        <v>0</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>39085</v>
+        <v>39105</v>
       </c>
       <c r="K971" s="3" t="n">
-        <v>39386</v>
+        <v>39683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/RC-2 — कालोनी से कचनेर ग्रेवल सडक</t>
+          <t>1735004053/हिरदेनगर/RC-1/ — ग्रेवल सडक निर्माण कालोनी से कचनेरा तक</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
-        <v>389240</v>
+        <v>344400</v>
       </c>
       <c r="I972" s="2" t="n">
-        <v>203200</v>
+        <v>51350</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>39113</v>
+        <v>39085</v>
       </c>
       <c r="K972" s="3" t="n">
-        <v>39446</v>
+        <v>39386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/RC-215A — हिरदेनगर - ग्रेवल रोड सह पुलिया निर्माण्‍ा कार्य बकोरा कुडवन तिराहा से मानिक लाल के घर तक</t>
+          <t>1735004053/हिरदेनगर/RC-2 — कालोनी से कचनेर ग्रेवल सडक</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
-        <v>499959</v>
+        <v>389240</v>
       </c>
       <c r="I973" s="2" t="n">
-        <v>481990</v>
+        <v>203200</v>
       </c>
       <c r="J973" s="3" t="n">
-        <v>39387</v>
+        <v>39113</v>
       </c>
       <c r="K973" s="3" t="n">
-        <v>39683</v>
+        <v>39446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर /WC-1 — तालाब निर्माण कार्य पंचवन के नीचे हिरदेनगर</t>
+          <t>1735004053/हिरदेनगर/RC-215A — हिरदेनगर - ग्रेवल रोड सह पुलिया निर्माण्‍ा कार्य बकोरा कुडवन तिराहा से मानिक लाल के घर तक</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
-        <v>446305</v>
+        <v>499959</v>
       </c>
       <c r="I974" s="2" t="n">
-        <v>164135</v>
+        <v>481990</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>39080</v>
+        <v>39387</v>
       </c>
       <c r="K974" s="3" t="n">
-        <v>39413</v>
+        <v>39683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगर/WC-1/ — तालाब निर्माण कार्य बरराटोला हिरदेनगर</t>
+          <t>1735004053/हिरदेनगर /WC-1 — तालाब निर्माण कार्य पंचवन के नीचे हिरदेनगर</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
-        <v>480000</v>
+        <v>446305</v>
       </c>
       <c r="I975" s="2" t="n">
-        <v>11200</v>
+        <v>164135</v>
       </c>
       <c r="J975" s="3" t="n">
-        <v>39150</v>
+        <v>39080</v>
       </c>
       <c r="K975" s="3" t="n">
-        <v>40334</v>
+        <v>39413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगरWC/1 — पेयजल कूप निमार्ण बकौरा कालोनी हिरदेनगर</t>
+          <t>1735004053/हिरदेनगर/WC-1/ — तालाब निर्माण कार्य बरराटोला हिरदेनगर</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
-        <v>124232</v>
+        <v>480000</v>
       </c>
       <c r="I976" s="2" t="n">
-        <v>73399</v>
+        <v>11200</v>
       </c>
       <c r="J976" s="3" t="n">
-        <v>39384</v>
+        <v>39150</v>
       </c>
       <c r="K976" s="3" t="n">
-        <v>39612</v>
+        <v>40334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगरWC/-11 — असरार तालाब जल निकासी हेतु न‍हर निर्माण कार्य हिरदेनगर</t>
+          <t>1735004053/हिरदेनगरWC/1 — पेयजल कूप निमार्ण बकौरा कालोनी हिरदेनगर</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
-        <v>115030</v>
+        <v>124232</v>
       </c>
       <c r="I977" s="2" t="n">
-        <v>360</v>
+        <v>73399</v>
       </c>
       <c r="J977" s="3" t="n">
-        <v>39228</v>
+        <v>39384</v>
       </c>
       <c r="K977" s="3" t="n">
-        <v>39281</v>
+        <v>39612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C978" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D978" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E978" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F978" s="1" t="inlineStr">
         <is>
-          <t>1735004053हिरदेनगर/WC/140m — हिरदेनगर मटियारी में अस्‍थाई बोरी बंधान कार्य</t>
+          <t>1735004053/हिरदेनगरWC/-11 — असरार तालाब जल निकासी हेतु न‍हर निर्माण कार्य हिरदेनगर</t>
         </is>
       </c>
       <c r="G978" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H978" s="2" t="n">
-        <v>16839</v>
+        <v>115030</v>
       </c>
       <c r="I978" s="2" t="n">
-        <v>16351</v>
+        <v>360</v>
       </c>
       <c r="J978" s="3" t="n">
-        <v>39055</v>
+        <v>39228</v>
       </c>
       <c r="K978" s="3" t="n">
-        <v>39061</v>
+        <v>39281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C979" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D979" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E979" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F979" s="1" t="inlineStr">
         <is>
-          <t>1735004053हिरदेनगर/WC/160 — हिरदेनगर पुलिया निमार्ण कार्य पुलिस चौकी के पीछे</t>
+          <t>1735004053हिरदेनगर/WC/140m — हिरदेनगर मटियारी में अस्‍थाई बोरी बंधान कार्य</t>
         </is>
       </c>
       <c r="G979" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H979" s="2" t="n">
-        <v>34800</v>
+        <v>16839</v>
       </c>
       <c r="I979" s="2" t="n">
-        <v>340678</v>
+        <v>16351</v>
       </c>
       <c r="J979" s="3" t="n">
-        <v>39816</v>
+        <v>39055</v>
       </c>
       <c r="K979" s="3" t="n">
-        <v>39863</v>
+        <v>39061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C980" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D980" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E980" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F980" s="1" t="inlineStr">
         <is>
-          <t>1735004053हिरदेनगर/WC/161 — हिरदेनगर पुलिया निमार्ण कार्य कचनेरा तालाब</t>
+          <t>1735004053हिरदेनगर/WC/160 — हिरदेनगर पुलिया निमार्ण कार्य पुलिस चौकी के पीछे</t>
         </is>
       </c>
       <c r="G980" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H980" s="2" t="n">
-        <v>213000</v>
+        <v>34800</v>
       </c>
       <c r="I980" s="2" t="n">
-        <v>206197</v>
+        <v>340678</v>
       </c>
       <c r="J980" s="3" t="n">
-        <v>39818</v>
+        <v>39816</v>
       </c>
       <c r="K980" s="3" t="n">
-        <v>39878</v>
+        <v>39863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C981" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D981" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E981" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F981" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगरWC/2 — कपिल धारा कूप निमार्ण दशरथ / तिलोक हिरदेनगर</t>
+          <t>1735004053हिरदेनगर/WC/161 — हिरदेनगर पुलिया निमार्ण कार्य कचनेरा तालाब</t>
         </is>
       </c>
       <c r="G981" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H981" s="2" t="n">
-        <v>14978.3</v>
+        <v>213000</v>
       </c>
       <c r="I981" s="2" t="n">
-        <v>176928</v>
+        <v>206197</v>
       </c>
       <c r="J981" s="3" t="n">
-        <v>39553</v>
+        <v>39818</v>
       </c>
       <c r="K981" s="3" t="n">
-        <v>39571</v>
+        <v>39878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C982" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D982" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E982" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F982" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगरWC/3 — कपिल धारा कूप निमार्ण बराती /  टिक्‍कू हिरदेनगर</t>
+          <t>1735004053/हिरदेनगरWC/2 — कपिल धारा कूप निमार्ण दशरथ / तिलोक हिरदेनगर</t>
         </is>
       </c>
       <c r="G982" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H982" s="2" t="n">
-        <v>51993</v>
+        <v>14978.3</v>
       </c>
       <c r="I982" s="2" t="n">
-        <v>136991</v>
+        <v>176928</v>
       </c>
       <c r="J982" s="3" t="n">
-        <v>39615</v>
+        <v>39553</v>
       </c>
       <c r="K982" s="3" t="n">
-        <v>39621</v>
+        <v>39571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C983" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D983" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E983" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F983" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगरWC/4 — कपिल धारा कूप निमार्ण पंचम / सुक्‍कू हिरदेनगर</t>
+          <t>1735004053/हिरदेनगरWC/3 — कपिल धारा कूप निमार्ण बराती /  टिक्‍कू हिरदेनगर</t>
         </is>
       </c>
       <c r="G983" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H983" s="2" t="n">
-        <v>9190.1</v>
+        <v>51993</v>
       </c>
       <c r="I983" s="2" t="n">
-        <v>208690</v>
+        <v>136991</v>
       </c>
       <c r="J983" s="3" t="n">
-        <v>39589</v>
+        <v>39615</v>
       </c>
       <c r="K983" s="3" t="n">
-        <v>39609</v>
+        <v>39621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C984" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D984" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E984" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F984" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगरWC/5 — कपिल धारा कूप निमार्ण मुन्‍ना / धरमसिंह हिरदेनगर</t>
+          <t>1735004053/हिरदेनगरWC/4 — कपिल धारा कूप निमार्ण पंचम / सुक्‍कू हिरदेनगर</t>
         </is>
       </c>
       <c r="G984" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H984" s="2" t="n">
-        <v>9518.6</v>
+        <v>9190.1</v>
       </c>
       <c r="I984" s="2" t="n">
-        <v>225291</v>
+        <v>208690</v>
       </c>
       <c r="J984" s="3" t="n">
-        <v>39560</v>
+        <v>39589</v>
       </c>
       <c r="K984" s="3" t="n">
-        <v>39575</v>
+        <v>39609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C985" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D985" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E985" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F985" s="1" t="inlineStr">
         <is>
-          <t>1735004053/हिरदेनगरWC/6 — कपिल धारा कूप निमार्ण परसराम / धरमसिंह हिरदेनगर</t>
+          <t>1735004053/हिरदेनगरWC/5 — कपिल धारा कूप निमार्ण मुन्‍ना / धरमसिंह हिरदेनगर</t>
         </is>
       </c>
       <c r="G985" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H985" s="2" t="n">
-        <v>9284.7</v>
+        <v>9518.6</v>
       </c>
       <c r="I985" s="2" t="n">
-        <v>200246</v>
+        <v>225291</v>
       </c>
       <c r="J985" s="3" t="n">
-        <v>39598</v>
+        <v>39560</v>
       </c>
       <c r="K985" s="3" t="n">
-        <v>39616</v>
+        <v>39575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C986" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D986" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E986" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F986" s="1" t="inlineStr">
         <is>
+          <t>1735004053/हिरदेनगरWC/6 — कपिल धारा कूप निमार्ण परसराम / धरमसिंह हिरदेनगर</t>
+        </is>
+      </c>
+      <c r="G986" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H986" s="2" t="n">
+        <v>9284.7</v>
+      </c>
+      <c r="I986" s="2" t="n">
+        <v>200246</v>
+      </c>
+      <c r="J986" s="3" t="n">
+        <v>39598</v>
+      </c>
+      <c r="K986" s="3" t="n">
+        <v>39616</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C987" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D987" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E987" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F987" s="1" t="inlineStr">
+        <is>
           <t>1735004053/हिरदेनगरWC/7 — कपिल धारा कूप निमार्ण परमू / शम्‍भू हिरदेनगर</t>
         </is>
       </c>
-      <c r="G986" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H986" s="2" t="n">
+      <c r="G987" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H987" s="2" t="n">
         <v>18996.2</v>
       </c>
-      <c r="I986" s="2" t="n">
+      <c r="I987" s="2" t="n">
         <v>131208</v>
       </c>
-      <c r="J986" s="3" t="n">
+      <c r="J987" s="3" t="n">
         <v>39596</v>
       </c>
-      <c r="K986" s="3" t="n">
+      <c r="K987" s="3" t="n">
         <v>39609</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>