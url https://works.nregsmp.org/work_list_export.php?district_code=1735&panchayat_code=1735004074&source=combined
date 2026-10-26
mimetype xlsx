--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K918"/>
+  <dimension ref="A1:K919"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 06:20:21</t>
+          <t>Exported on: 2026-10-26 16:24:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1043,98 +1043,98 @@
       <c r="J27" s="3" t="n">
         <v>45151</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735004074/DP/22012034618705 — muktidham ke pass plantation baheliyatola</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735004074/DP/22012034618710 — muktidham ke pass plantation baheliyatola</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>168688.5</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45479</v>
@@ -8115,51 +8115,51 @@
       <c r="J173" s="3" t="n">
         <v>44127</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/22012034582111 — Gp malimohgaon pasu set nirmad karya (manoj /shivcharan)</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>48508</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>44196</v>
@@ -8503,66 +8503,66 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>44011</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/22012034589898 — Gp malimohgaon pasu set nirmad karya (Kasturi bai/kodulal)</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44081</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
@@ -12137,51 +12137,51 @@
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/22012035000324 — JAA GP MALIMOHGAON KAPIL DHARA KOOP (GULAB/GHANSU)</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>236256.75</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
@@ -14518,66 +14518,66 @@
       <c r="J306" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/22012035461002 — Gp Malimohgaon khet talab Phoolwari/Mahulal</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>470000.47</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>221.11</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
@@ -14634,51 +14634,51 @@
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/22012035638532 — Ek Bagiya Maa Ke Naam Nirmila / maniram gram dhouranala gram panchayat malimohgaon</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>174689.45</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>63623.24</v>
+        <v>68604.24</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of stone peripheral bund for indiv / Construction of Stone peripheral/farm/field Bund for Individuals</t>
@@ -14992,51 +14992,51 @@
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/22012035660845 — Gp Malimohgaon Khet Talab Ramesh/Ramsingh</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>357856.74</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46050</v>
@@ -15184,51 +15184,51 @@
       <c r="J320" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/22012035661570 — Gp Malimohgaon Khet Talab Kunwar/Mangna</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>357856.74</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>306061.45</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46090</v>
@@ -23762,51 +23762,51 @@
       <c r="J496" s="3" t="n">
         <v>43659</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>43922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/2210318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2867273</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>8448</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>43659</v>
@@ -28856,51 +28856,51 @@
       <c r="J600" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/3381768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5403299</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>5712</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44672</v>
@@ -31353,51 +31353,51 @@
       <c r="J651" s="3" t="n">
         <v>44697</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/3858472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129553585</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>5784</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>44697</v>
@@ -31988,98 +31988,98 @@
       <c r="J664" s="3" t="n">
         <v>44697</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>44853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/3866764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126115264</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>44679</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/3874867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141440857</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>44679</v>
@@ -32572,73 +32572,73 @@
       <c r="J676" s="3" t="n">
         <v>44807</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>45020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/4357015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149941739</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>17865</v>
+        <v>23865</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>44807</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -34089,51 +34089,51 @@
       <c r="J707" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/5018652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125076903</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45801</v>
@@ -34528,51 +34528,51 @@
       <c r="J716" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K716" s="3" t="n">
         <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/5088605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129555255</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45705</v>
@@ -35408,73 +35408,73 @@
       <c r="J734" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/5873890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124948957</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>20160</v>
+        <v>21660</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -36876,51 +36876,51 @@
       <c r="J764" s="3" t="n">
         <v>43031</v>
       </c>
       <c r="K764" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1735004074/IF/IAY/885689 — Construction of IAY House -IAY REG. NO. MP1940357</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>43252</v>
@@ -39094,98 +39094,98 @@
       <c r="J810" s="3" t="n">
         <v>44373</v>
       </c>
       <c r="K810" s="3" t="n">
         <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
           <t>1735004074/RC/22012034662767 — Gp Malimohgaon grewal road nirmad ravi ke ghar se sanshanghat tak</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>1199727.5</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>369956.33</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
           <t>1735004074/RC/22012034680121 — c .c. road mehatlal ke ghar se lalsingh ke ghar tak</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>45317</v>
@@ -41139,98 +41139,98 @@
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
         <v>45532</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
           <t>1735004074/WC/22012035304899 — Gp Malimohgaon Dugwell recharge sarvjanik koop shobhelal ke khet ke pas</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>14728.85</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
           <t>1735004074/WC/22012035304910 — Gp Malimohgaon Dugwell recharge sarvjanik koop Baheliya tola</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>10857.97</v>
       </c>
       <c r="J855" s="3" t="n">
         <v>45793</v>
@@ -42838,1489 +42838,1536 @@
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>454000</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>42108</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1735004074/WH/19952991 — Malimohgaon Jalasaya Ki Puliya Ka Sudhrikaran(RES)</t>
+          <t>1735004074/WC/VB/YD/22012035337306 — Roof top rain wat. har. str. in gov/samudaik bhawan Amatola</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>454000</v>
+        <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>252205.1</v>
+        <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>41807</v>
-[...3 lines deleted...]
-      </c>
+        <v>46298</v>
+      </c>
+      <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1735004074/WH/19959915 — Malimohgaon Talab ka jidoudhar Baheliya tola</t>
+          <t>1735004074/WH/19952991 — Malimohgaon Jalasaya Ki Puliya Ka Sudhrikaran(RES)</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>305081</v>
+        <v>454000</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>300030</v>
+        <v>252205.1</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>42879</v>
+        <v>41807</v>
       </c>
       <c r="K890" s="3" t="n">
-        <v>43136</v>
+        <v>42352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1735004074/WH/22012034332100 — malimohgon talab jirnodhar karya dhouranala</t>
+          <t>1735004074/WH/19959915 — Malimohgaon Talab ka jidoudhar Baheliya tola</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>491000</v>
+        <v>305081</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>471600</v>
+        <v>300030</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>43130</v>
+        <v>42879</v>
       </c>
       <c r="K891" s="3" t="n">
-        <v>43271</v>
+        <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1735004074/WH/22012034390598 — Talab Jirnodhar</t>
+          <t>1735004074/WH/22012034332100 — malimohgon talab jirnodhar karya dhouranala</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>0</v>
+        <v>491000</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>0</v>
+        <v>471600</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K892" s="3"/>
+        <v>43130</v>
+      </c>
+      <c r="K892" s="3" t="n">
+        <v>43271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1735004074/WH/22012034390599 — Malimohgoan Talab jirnodhar</t>
+          <t>1735004074/WH/22012034390598 — Talab Jirnodhar</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1735004074/WH/22012034448228 — Gp malimohgaon Talab geharikaran(bhagdi tola  ward no - 6)</t>
+          <t>1735004074/WH/22012034390599 — Malimohgoan Talab jirnodhar</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>44263</v>
+        <v>43491</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1735004074/मालीमोंहगांव/RC-1/ — बेर टोला से मडईरैयत तक ग्रेवल रोड निर्माण कार्य</t>
+          <t>1735004074/WH/22012034448228 — Gp malimohgaon Talab geharikaran(bhagdi tola  ward no - 6)</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>389240</v>
+        <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>38811</v>
-[...3 lines deleted...]
-      </c>
+        <v>44263</v>
+      </c>
+      <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1735004074/मालीमोंहगांव/RC-4/ — सीमेंट कांक्रीट रो्ड निमार्ण कार्य मालीमोंहगांव</t>
+          <t>1735004074/मालीमोंहगांव/RC-1/ — बेर टोला से मडईरैयत तक ग्रेवल रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>195000</v>
+        <v>389240</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>39056</v>
+        <v>38811</v>
       </c>
       <c r="K896" s="3" t="n">
-        <v>41177</v>
+        <v>38872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1735004074/मालीमोहगांवWC-11 — खेत तलाब निर्माण माली मोहगांवहरिलाल</t>
+          <t>1735004074/मालीमोंहगांव/RC-4/ — सीमेंट कांक्रीट रो्ड निमार्ण कार्य मालीमोंहगांव</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>24000</v>
+        <v>195000</v>
       </c>
       <c r="I897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>38894</v>
+        <v>39056</v>
       </c>
       <c r="K897" s="3" t="n">
-        <v>38910</v>
+        <v>41177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1735004074/मालीमोहगॉंव/RC-2/ — ग्रेवल सडक निर्माण कार्य बेरटोला से ग्‍वारीटोला तक</t>
+          <t>1735004074/मालीमोहगांवWC-11 — खेत तलाब निर्माण माली मोहगांवहरिलाल</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>389240</v>
+        <v>24000</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>91300</v>
+        <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>38831</v>
+        <v>38894</v>
       </c>
       <c r="K898" s="3" t="n">
-        <v>39025</v>
+        <v>38910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22156 — कंटूर बेड बहेलिया टोला स्‍कूल के पीछे पहाडी पर</t>
+          <t>1735004074/मालीमोहगॉंव/RC-2/ — ग्रेवल सडक निर्माण कार्य बेरटोला से ग्‍वारीटोला तक</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>61000</v>
+        <v>389240</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>0</v>
+        <v>91300</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>40588</v>
-[...1 lines deleted...]
-      <c r="K899" s="3"/>
+        <v>38831</v>
+      </c>
+      <c r="K899" s="3" t="n">
+        <v>39025</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22161 — मालीमोहगांव सी पी टी बहेलिया टोला स्‍कूल के पीछे</t>
+          <t>1735004/LD/22156 — कंटूर बेड बहेलिया टोला स्‍कूल के पीछे पहाडी पर</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>23000</v>
+        <v>61000</v>
       </c>
       <c r="I900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>40567</v>
+        <v>40588</v>
       </c>
       <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22162 — मालीमोहगांव गली प्‍लग बहेलिया टोला स्‍कूल के पीछे</t>
+          <t>1735004/LD/22161 — मालीमोहगांव सी पी टी बहेलिया टोला स्‍कूल के पीछे</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>74000</v>
+        <v>23000</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>40574</v>
+        <v>40567</v>
       </c>
       <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22163 — मालीमोहगांव धौरानाला कंटूर बेड</t>
+          <t>1735004/LD/22162 — मालीमोहगांव गली प्‍लग बहेलिया टोला स्‍कूल के पीछे</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>99000</v>
+        <v>74000</v>
       </c>
       <c r="I902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>40567</v>
+        <v>40574</v>
       </c>
       <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22165 — मालीमोहगांव स्‍टेगर्ड ट्रेंच</t>
+          <t>1735004/LD/22163 — मालीमोहगांव धौरानाला कंटूर बेड</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>78000</v>
+        <v>99000</v>
       </c>
       <c r="I903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>40573</v>
+        <v>40567</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22167 — मालीमोहगांव सी.पी,टी. कार्य</t>
+          <t>1735004/LD/22165 — मालीमोहगांव स्‍टेगर्ड ट्रेंच</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>31200</v>
+        <v>78000</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>40595</v>
+        <v>40573</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22168 — मालीमोहगांव गली प्‍लग कार्य</t>
+          <t>1735004/LD/22167 — मालीमोहगांव सी.पी,टी. कार्य</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>58000</v>
+        <v>31200</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>40560</v>
+        <v>40595</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22169 — मालीमोहगांव मेढबधान रतिराम  /मंगल सा देह</t>
+          <t>1735004/LD/22168 — मालीमोहगांव गली प्‍लग कार्य</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>17000</v>
+        <v>58000</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>17487.96</v>
+        <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>40709</v>
-[...3 lines deleted...]
-      </c>
+        <v>40560</v>
+      </c>
+      <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22170 — मालीमोहगांव नाला बंधान शासकीय भूमि पर</t>
+          <t>1735004/LD/22169 — मालीमोहगांव मेढबधान रतिराम  /मंगल सा देह</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>173786</v>
+        <v>17487.96</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>40709</v>
       </c>
       <c r="K907" s="3" t="n">
-        <v>42616</v>
+        <v>40872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22171 — मालीमोहगांव व़क्षारोपण कार्य</t>
+          <t>1735004/LD/22170 — मालीमोहगांव नाला बंधान शासकीय भूमि पर</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>72573</v>
+        <v>173786</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>40723</v>
+        <v>40709</v>
       </c>
       <c r="K908" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22175 — मालीमोहगांव-मेढ बंधान मुन्‍नीसुकालीफुलोउदय</t>
+          <t>1735004/LD/22171 — मालीमोहगांव व़क्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>29000</v>
+        <v>0</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>29172</v>
+        <v>72573</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>40709</v>
+        <v>40723</v>
       </c>
       <c r="K909" s="3" t="n">
-        <v>41238</v>
+        <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22176 — मालीमोहगांव-व़क्षारोपण घंसूराम/सिंगराम शास भूमि पर</t>
+          <t>1735004/LD/22175 — मालीमोहगांव-मेढ बंधान मुन्‍नीसुकालीफुलोउदय</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>171000</v>
+        <v>29000</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>73322</v>
+        <v>29172</v>
       </c>
       <c r="J910" s="3" t="n">
         <v>40709</v>
       </c>
       <c r="K910" s="3" t="n">
-        <v>42616</v>
+        <v>41238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22177 — मालीमोहगांव-नाला बंधान हीरोबाई,डुमार,कुवर,पचलू</t>
+          <t>1735004/LD/22176 — मालीमोहगांव-व़क्षारोपण घंसूराम/सिंगराम शास भूमि पर</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>435000</v>
+        <v>171000</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>434384</v>
+        <v>73322</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>40724</v>
+        <v>40709</v>
       </c>
       <c r="K911" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22178 — माली मोहगांव ग्रामीण जलाभषिेक जलग्रहण व़क्षारोपण कार्य</t>
+          <t>1735004/LD/22177 — मालीमोहगांव-नाला बंधान हीरोबाई,डुमार,कुवर,पचलू</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>0</v>
+        <v>435000</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>97667</v>
+        <v>434384</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>40781</v>
+        <v>40724</v>
       </c>
       <c r="K912" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22184 — मालीमोहगांव चारागाह विकास नारायणसिंह/उदयसिंह</t>
+          <t>1735004/LD/22178 — माली मोहगांव ग्रामीण जलाभषिेक जलग्रहण व़क्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>37480</v>
+        <v>97667</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>40833</v>
+        <v>40781</v>
       </c>
       <c r="K913" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1735004/LD/22185 — मालीमोहगांव चारागाह विकास हमेरी / गेन्‍दलाल</t>
+          <t>1735004/LD/22184 — मालीमोहगांव चारागाह विकास नारायणसिंह/उदयसिंह</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>25250</v>
+        <v>37480</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>40946</v>
+        <v>40833</v>
       </c>
       <c r="K914" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1735004/WC/1183 — मालीमोहगांव बोल्‍डर बांध (चेक डेम) शासकीय भूमि</t>
+          <t>1735004/LD/22185 — मालीमोहगांव चारागाह विकास हमेरी / गेन्‍दलाल</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>124000</v>
+        <v>0</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>123796</v>
+        <v>25250</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>40868</v>
+        <v>40946</v>
       </c>
       <c r="K915" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1735004/WC/1184 — मालीमोहगांव सोकपिट शा0 हेंडपंप के पास</t>
+          <t>1735004/WC/1183 — मालीमोहगांव बोल्‍डर बांध (चेक डेम) शासकीय भूमि</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
-        <v>0</v>
+        <v>124000</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>10699</v>
+        <v>123796</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>40889</v>
+        <v>40868</v>
       </c>
       <c r="K916" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1735004/WC/1186 — मालीमोहगांव बोल्‍डर बांध चैक डेम शासकीय भूमि नानटोला</t>
+          <t>1735004/WC/1184 — मालीमोहगांव सोकपिट शा0 हेंडपंप के पास</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>30893</v>
+        <v>10699</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>40875</v>
+        <v>40889</v>
       </c>
       <c r="K917" s="3" t="n">
         <v>42616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C918" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D918" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E918" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F918" s="1" t="inlineStr">
+        <is>
+          <t>1735004/WC/1186 — मालीमोहगांव बोल्‍डर बांध चैक डेम शासकीय भूमि नानटोला</t>
+        </is>
+      </c>
+      <c r="G918" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H918" s="2" t="n">
+        <v>31000</v>
+      </c>
+      <c r="I918" s="2" t="n">
+        <v>30893</v>
+      </c>
+      <c r="J918" s="3" t="n">
+        <v>40875</v>
+      </c>
+      <c r="K918" s="3" t="n">
+        <v>42616</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
+      <c r="A919" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA</t>
+        </is>
+      </c>
+      <c r="B919" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C918" s="1" t="inlineStr">
+      <c r="C919" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
-      <c r="D918" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E918" s="1" t="inlineStr">
+      <c r="D919" s="1" t="inlineStr">
+        <is>
+          <t>Lining of minor Canal for Community / Lining of Canal for Community</t>
+        </is>
+      </c>
+      <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Lining of Canal</t>
         </is>
       </c>
-      <c r="F918" s="1" t="inlineStr">
+      <c r="F919" s="1" t="inlineStr">
         <is>
           <t>1735004/WC/22012034553432 — Mali mohgaon Nahar lining Karya</t>
         </is>
       </c>
-      <c r="G918" s="1" t="inlineStr">
+      <c r="G919" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H918" s="2" t="n">
+      <c r="H919" s="2" t="n">
         <v>7350000</v>
       </c>
-      <c r="I918" s="2" t="n">
+      <c r="I919" s="2" t="n">
         <v>1978445.17</v>
       </c>
-      <c r="J918" s="3" t="n">
+      <c r="J919" s="3" t="n">
         <v>43984</v>
       </c>
-      <c r="K918" s="3"/>
+      <c r="K919" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>