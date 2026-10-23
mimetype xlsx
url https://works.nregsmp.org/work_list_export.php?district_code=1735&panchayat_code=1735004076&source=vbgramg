--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K40"/>
+  <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 05:40:27</t>
+          <t>Exported on: 2026-10-23 04:14:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,214 +273,214 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735004076/AV/22012034591510 — प्रा. शाला डायानिंग टेबिल निमार्न खुर्सीपार</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>19270.1</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012034585272 — NANDAN PHALODAN JARGA(JOGI/SUKALOO)KHURSIPAR</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>161671.42</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>0</v>
+        <v>39846</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44086</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012034585282 — NANADAN PHALODAN JARGA(AJABSINGH/CHANDAR) KHURSIPAR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>253021.3</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>7040</v>
+        <v>25224</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44050</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012034587937 — NANDAN PHALODYAN AMAN/SHIVLAL(JARGA)KHURSIPAR</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>253021.3</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>29841</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44085</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
@@ -555,427 +555,427 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45118</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035232028 — पडतभूमि मेड्बंधान कार्य रूपलाल/बुध्धूलाल खुर्सीपार</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>59804.1</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035324380 — khet talab nirman Dhanlal/Punnoo Jarga khursipar</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45753</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035403266 — KHET TALAB NIRMAN KASHIRAM/ACHCHHE MALPATHAR/KHURSIPAR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035403480 — JGSA/JHAMIYA BAI/JAGDISH MALPATHAR GRAM PANCHYAT KHURSIPAR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035404227 — KHET TALAN NIRMANSHYAM SINGH/MATHURA MALPATHAR GRAM PANCHYAT KHURSIPAR</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035404775 — KHET TALAN NIRMAN DEEPSINGH/NAINSINGH MALPATHAR GRAM PANCHYAT KHURSIPAR</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035404876 — KHET TALAB NIRMAN MER SINGH/NAINSINGH MALPATHAR GRAM PANCHYAT KHURSIPAR</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035404937 — KHET TALAB NIRMAN RAMSINGH/MAREE MALPATHAR KHURSIPAR</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/22012035411415 — KHET TALAB NIRMAN SUKAL SINGH/EMARAT MALPATHAR GRAM PANCHYAT KHURSIPAR</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45771</v>
@@ -1072,192 +1072,192 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/IAY/538483 — Construction of IAY House -IAY REG. NO. MP3030070</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>42758</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/IAY/572051 — Construction of IAY House -IAY REG. NO. MP1009442</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>43252</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/IAY/5879938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115128746</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>2800</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735004076/IF/IAY/621746 — Construction of IAY House -IAY REG. NO. MP2372971</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>42865</v>
@@ -1307,145 +1307,145 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735004076/WC/22012035059874 — सार्वजनिक कूप सदक तोला जारगा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>585631.13</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735004076/WC/22012035067556 — सार्वजनिक कूप निर्माण कार्य बाज़ार टोला खुर्सीपार</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>578040.78</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45092</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735004076/WC/22012035177574 — talab vistarikaran</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45317</v>
@@ -1542,51 +1542,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MANDLA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1735004076/WC/22012035299638 — Dugwell recharge sarwajanik koop mawar wale jarga</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45772</v>
@@ -1617,50 +1617,97 @@
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1735004076/WC/VB/22012035332457 — BOLDER CHECK DAMS JARGA GRAM PANCHYAT KHURSIPAR</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K40" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>1735004076/WC/VB/22012035335964 — BOLDER CHECK DAMS JARGA GRAM PANCHYAT KHURSIPAR</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>46252</v>
+      </c>
+      <c r="K41" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>