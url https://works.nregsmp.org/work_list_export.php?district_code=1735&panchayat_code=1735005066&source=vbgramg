--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:56:22</t>
+          <t>Exported on: 2026-10-23 12:52:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735005066/AV/22012034644944 — AAGANWADI BHAWAN NIRMAN KARYA PAKRI TOLA HARRBHAT</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>550000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1735005066/DP/22012034492991 — block plantetion panchhu lal nanda ke ghar ke pass pakaritola harrabhat</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>390826.48</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44039</v>
@@ -389,51 +389,51 @@
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735005066/DP/22012034559428 — podha ropad nirman kary  dhaniram /dyaram harrabhat</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>250704.22</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>0</v>
+        <v>15600</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
@@ -461,145 +461,145 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44902</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735005066/DP/22012034623685 — Plantation  work Naveen talab ke pass Mukdamtola Harrabhat</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>167688.5</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735005066/DP/22012034623692 — Plantation work bada talab neaygav Harrabhat</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>167688.5</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735005066/DP/22012034623705 — Plantation work  janjleen talab Harrabhat</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>167688.5</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45490</v>
@@ -617,1168 +617,1168 @@
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012034464062 — MEND BADHAN NIRMAN KARY GENDLAL/DFFE SINGH HARRABHAT</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>158500</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43524</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012034959730 — कपिल धारा कुप  मनाेज कुमार /सुशील  हर्राभाट</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012034960942 — कपिल धारा कुप निर्माण कार्य जयसिह /सेमलाल  नयगवा   हर्राभाट</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>275727.6</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44691</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012034962069 — कपिल धारा कुप निर्माण कार्य  दिनेश/ सुन्‍ हेर  नयगवा हर्राभाट</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>275727.6</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44977</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035295881 — KHET TALAB NIRMAN KARY  RAMPRASAD /AMRAT HARRABHAT</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035295890 — KHET TALAB NIRMAN KARY MUNNA /BASHOR HARRABAHT</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>423413.78</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035428872 — KHET TALAB     NIRMAN KARY  PARWATI BAI /MUNEEM SINGH  HARRABHAT</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035499952 — Dugwell Recharge pit kapil dhara koop  Dharamsingh /jetu    Harrabhat</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035499960 — Dugwell Recharge pit kapil dhara koop  Gomti bain /Semlal  Harrabhat</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035499984 — Recharge sok pit Borewell nirman kary  Naygawa Harrabhat 01</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035499999 — Recharge sok pit Borewell nirman kary  Naygawa Bhag 02     Harrabhat</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035505200 — KHET TALAB     NIRMAN KARY DURGASINGH / MAGALU HARRABHAT</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035648289 — KHET TALAB NIRMAN KARY RAMNATH/HEERA   HARRABHAT</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>197782.2</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035648303 — KHET TALAB NIRMAN KARY INDAL/ PAHARI HARRABHAT</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>196692.33</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035648306 — KHET TALAB NIRMAN KARY MAGALO BAI /RAMSINGH  HARRABHAT</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>198282.2</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035648312 — KHET TALAB NIRMAN KARY KRAPAL SINGH /KOMAL      HARRABHAT</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035648315 — KHET TALAB NIRMAN KARY BHAGWATI /MANDE NAYGAWA HARRABHAT</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>198282.2</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035648323 — KHET TALAB NIRMAN KARY  MANIJAR /GULABSINGH NAYGAWA  HARRABHAT</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>198282.2</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035662287 — KHET TALAB NIRMAN KARYA GRAM HARRABHAT KRAPALSINGH / KOMAL</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/22012035662326 — KHET TALAB NIRMAN   KARY   DALSINGH /PAHARI  HARRABHAT</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/IAY/4533289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100849712</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1735005066/IF/IAY/5821825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100838775</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1735005066/WC/22012035148171 — SARVAJANIK KOOP  NIRMAN KARY PHOOLSINGH KE GHAR KE PAS BHOITOLA HARRABHAT</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>537003.27</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1735005066/WC/22012035194457 — गेबियन स्टेकचर निर्माण कार्य पटपराही नाला हर्राभाट</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1735005066/WC/22012035206806 — Talab Nirman Karya  Bhurkha Barra Talab Mukdamtola hHarrabhat</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45454</v>
@@ -1828,98 +1828,98 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1735005066/WC/VB/22012035332189 — Boulder check dam nirman karya on kerry nala naigwa gp harrabhat</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BICHHIYA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1735005066/WC/VB/22012035332790 — GEVIYAN STECURE  NIRMAN  KARY       GP  HARRABHAT</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46126</v>