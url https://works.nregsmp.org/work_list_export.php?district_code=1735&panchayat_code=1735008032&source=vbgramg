--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K53"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 02:02:56</t>
+          <t>Exported on: 2026-10-27 00:56:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,192 +273,192 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735008032/AV/22012034614892 — Rajiv gandhi seva kendra (panchayat bhawan)nirman karya</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1735008032/DP/22012034445669 — sarvjanik kup nirman kary vard kramak 07 bodhasilli</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>445000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735008032/DP/22012034552904 — Ma Ki Bagiya NPS BhoiTola</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>33182.06</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44680</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735008032/DP/22012034552905 — Ma Ki Bagiya NMS Bodasilli</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>33182.06</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44681</v>
@@ -508,803 +508,803 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44030</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012034874274 — faloudhyan-tihari/guha</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>112000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44621</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035007172 — Falouddhyan -   Mulchand / Panchu</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>109000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035007182 — Falouddhyan-Ramliya bai/jewan</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>109000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44797</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035007216 — falouddhyan-chandar/ramsevak</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>109000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45162</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035007226 — falouddhyan-shankar/panku</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>109000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44792</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035007230 — falouddhyan-Kanti bai/kabul chand</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>109000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44898</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035007231 — falouddhyan-mithhthhu/mangal</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>109000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44848</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035199911 — Hiteshi Koop Mahendra/Ramlal</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45324</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035270883 — Khet Talab :-  Sanjay Kumar / Hariprasad</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45531</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035275164 — Khet Talab :-   Dhobisingh / Dumar</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45531</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035332297 — Khet Talab  :- Batasiya / Radhelal</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035357831 — Khet Talab :-  Harilal / Ramlal</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>357905.65</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035357920 — Khet Talab :-  Kailash / Maniram</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>358505.88</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035515439 — Khet Talab :-  Dalpat / Chamra</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>356921.65</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035540975 — Kapil Dhara Koop :-  Shivcharan / Santadhar</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>364000.91</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035568141 — Kapil Dhara Koop :-  Devlal / Mansingh</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035568147 — Khet Talab :-  Kamlesh / Binde</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>193580.41</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45748</v>
@@ -1329,239 +1329,239 @@
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035608781 — Ek Bagiya Maa Ke Naam :- Phoolkari Dhurwey Gram Patadei</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>177384.47</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>4320</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035613407 — Ek Bagiya Maa Ke Naam :- Shankari Bai Gram Patadei</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>178324.3</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>16203</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035614335 — Ek Bagiya Maa Ke Naam :- Sumantri Bai Maravi Gram Patadei</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>178038.02</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>3144</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035625906 — Ek Bagiya Maa Ke Naam :-  TiharoBai Gram Patadei</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>178038.02</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>14592</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035625910 — Ek Bagiya Maa Ke Naam :-  Kaisabai / Shrichand Gram Patadei</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>178038.02</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>2860</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1611,595 +1611,595 @@
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035626179 — Ek Bagiya Maa Ke Naam :-  Saroj Bai / Kamal Gram Bodasilli</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>178038.02</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>6525</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035656562 — Khet Talab  :- Anilkumar / Balju GP Bodasilli</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>195548.41</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035656564 — Khet Talab  :- Chaitibai / Ramesh GP Bodasilli</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>195548.41</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035657369 — Khet Talab  :-  Fagnibai / Nanda GP Bodasilli</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>194564.41</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035661380 — Khet Talab  :- Chhange / Chamar GP Bodasilli</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035661536 — Khet Talab  :- Samaru / Gorelal GP Bodasilli</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035661663 — Khet Talab  :-  Buddhusingh / Ramu GP Bodasilli</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/22012035661974 — Khet Talab  :- Rajesh / Fundilal GP Bodasilli</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>199964.52</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/IAY/3138583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4334720</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45102</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/IAY/5396979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131373832</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/IAY/5400253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127482848</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/IAY/5954974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152083472</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1735008032/IF/IAY/6087437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126223865</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46059</v>