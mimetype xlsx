--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K55"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 00:56:34</t>
+          <t>Exported on: 2026-10-27 14:09:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2192,88 +2192,182 @@
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MOHGAON</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>1735008032/IF/IAY/6410524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131375664</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>45724</v>
+      </c>
+      <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>MOHGAON</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1735008032/IF/IAY/6421323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131376912</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>45724</v>
+      </c>
+      <c r="K54" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>MOHGAON</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1735008032/WC/22012035064311 — Gabion Nirman Laliya Ke Khet Pass</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H53" s="2" t="n">
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="n">
         <v>274213.35</v>
       </c>
-      <c r="I53" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J53" s="3" t="n">
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
         <v>45206</v>
       </c>
-      <c r="K53" s="3"/>
+      <c r="K55" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>