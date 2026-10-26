--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 00:00:37</t>
+          <t>Exported on: 2026-10-26 08:06:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735009019/AV/22012034662275 — khet talab nirmad  kary mahesh maravi /sattu lal</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45520</v>
@@ -414,333 +414,333 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44039</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012034731640 — Cattle sed nirman kary-deelan/tokram</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>102033.26</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44356</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012034990835 — kapil dhara koop nirman kary sumran/sehbu lal</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>275727.6</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45051</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035318368 — jal ganga sarvadhan khet talab nimad kary ravnu lal/dadnu</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035388421 — khet talab nirmad kary aanand /kashiram</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035521519 — kapil dhara koop Recharge pit shobha /chhotelal</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035522039 — kapil dhara koop Recharge strucure kali bai /kesru</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035546914 — Khettalab Nirmad karwey mukesh/deelan</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46088</v>
@@ -765,51 +765,51 @@
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035615929 — Ek bagiya maa ke nam hit Metha bai sahu gram chhapartala</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>158688.74</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -953,51 +953,51 @@
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035627950 — EK BAGIYA MAA KE NAAM SANTA BAI SAHU GP CHHAPARTALA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>158688.74</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>6132</v>
+        <v>8232</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1047,452 +1047,452 @@
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035627961 — EK BAGIYA MAA KE NAAM KUNTI JHARIYA  GP CHHPARTALA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>158688.74</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>3214</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035643171 — Ek bagiya maa ke nam hit bhagwati sahu chhapartala</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>157411.29</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>2100</v>
+        <v>8400</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660858 — khet talab nirmad kary  ramdyal /jethu</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660875 — khet talab nirmad kary  rohit kumar /beshakhu</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660879 — khet talab nirmad kary shivkumar /somnath</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660880 — khet talab nirmad kary sundar lal/bakshi</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035660881 — khet talab nirmad kary  meera/bharat</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735009019/IF/22012035661117 — khet talab nirmad kary  sonsingh/panku</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>450884.72</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735009019/RC/22012034683327 — sudur sadak chhapartala</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Lining of minor Canal for Community / Lining of minor Canal for Community</t>
+          <t>Lining of minor Canal for Community / Lining of Canal for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1735009019/WC/22012034529011 — Shermi Jalashay Main Canal Lining Work</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>2443000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>43957</v>
@@ -1542,192 +1542,192 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1735009/DP/22012034560430 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री मनीराम मरपाची/श्री आनंदी) सेरमी (छपरतला)</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44847</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1735009/DP/22012034560440 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री तेजराम केराम/मंगलू) सेरमी</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44851</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1735009/DP/22012034560454 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री हरिशचन्द्र साहू/ श्री ज्ञानीेलाल) छपरतला</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44851</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1735/DP/22012034630623 — बांस वृक्षारोपण</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>3260000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46205</v>