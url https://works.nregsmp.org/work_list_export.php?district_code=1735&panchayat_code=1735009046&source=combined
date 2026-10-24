--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K901"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 01:50:45</t>
+          <t>Exported on: 2026-10-24 14:58:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Play field for Community / Repair and Maintenance of Play field for Community</t>
+          <t>Repair &amp; Maintenance of Play field for Community / Repair &amp; Maintenance of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735009046/AV/22012034646455 — Khel maidan EJS bade tola</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>515870.59</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>131360</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45276</v>
@@ -11677,51 +11677,51 @@
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>44981</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035069069 — KAPIL DHARA KUP NIRMAN KARY  BHAGBAT / PITRU</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>301912.99</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>175191.9</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45095</v>
@@ -13691,709 +13691,709 @@
       <c r="J289" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035303384 — Khet talab Nirman karya Sanjay Kumar</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035303385 — Khet talab Nirman karya Sanjay Kumar bhimdongri</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>422356.09</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035304869 — Khet talav nirman kary radhiya / Bala Bhimdongri..</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035387536 — Khet talav nirman kary lakhan / daroga Bhimdongri ..</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035387571 — Khet talav nirman kary  roomlal / sakru bhimdongri</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035389039 — Khet talav nirman kary gopal / mister Bhimdongri....</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035389149 — Khet talav nirman kary  chain shingh / sunder Bhimdongri</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035389267 — Khet talav nirman kary radhiya / Shankar Bhimdongri..</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415224 — Khet talav nirman kary roop shingh / pitru  bhimdongri</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415599 — Khet talav nirman kary lakhan / daroga bhimdongri</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415618 — Khet talav nirman kary roop roomlal / sakru  bhimdongri</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415634 — Khet talav nirman kary gokal / mister Bhimdongri....</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415663 — Khet talav nirman kary chanshingh / sunder Bhimdongri.</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415700 — Khet talav nirman kary radhiya / Shankar Bhimdongri..</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035422027 — Khet talav nirman kary lakhan / daroga bhimdongri</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>486</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45781</v>
@@ -14690,51 +14690,51 @@
       <c r="J310" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035661765 — Khet talab nirman karya girani lal BhimDongri...</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46073</v>
@@ -14784,51 +14784,51 @@
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035662350 — Khet talab nirman karya kuldeep/girani BhimDongri....</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46087</v>
@@ -23878,51 +23878,51 @@
       <c r="J498" s="3" t="n">
         <v>45094</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>45181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/3607806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4736499</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>16250</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45137</v>
@@ -23974,51 +23974,51 @@
       <c r="J500" s="3" t="n">
         <v>44634</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>44743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/3649275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4378937</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>10590</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45094</v>
@@ -26079,78 +26079,80 @@
       <c r="J543" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>45663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4644471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137818336</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46109</v>
       </c>
-      <c r="K544" s="3"/>
+      <c r="K544" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26224,78 +26226,80 @@
       <c r="J546" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>45853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4760112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120741891</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45935</v>
       </c>
-      <c r="K547" s="3"/>
+      <c r="K547" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26516,78 +26520,80 @@
       <c r="J552" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>45990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4770899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124398656</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>22536</v>
+        <v>24636</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45625</v>
       </c>
-      <c r="K553" s="3"/>
+      <c r="K553" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26612,78 +26618,80 @@
       <c r="J554" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>46032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4771918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124918730</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>22875</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45606</v>
       </c>
-      <c r="K555" s="3"/>
+      <c r="K555" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26757,78 +26765,80 @@
       <c r="J557" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>46032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4784697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130652968</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45880</v>
       </c>
-      <c r="K558" s="3"/>
+      <c r="K558" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27098,98 +27108,100 @@
       <c r="J564" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5557097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124923539</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46109</v>
       </c>
-      <c r="K565" s="3"/>
+      <c r="K565" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5558274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130653144</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>19852</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45788</v>
@@ -27292,78 +27304,80 @@
       <c r="J568" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>46007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5558278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130653494</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45788</v>
       </c>
-      <c r="K569" s="3"/>
+      <c r="K569" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27486,51 +27500,51 @@
       <c r="J572" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5560836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122334852</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45788</v>
@@ -27976,73 +27990,73 @@
       <c r="J582" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5956167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130653247</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>13833</v>
+        <v>19533</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -30700,51 +30714,51 @@
       <c r="J638" s="3" t="n">
         <v>44049</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>44190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1735009046/RS/22012034633509 — sagrication said NH-30 ke  pass</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>333379.57</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>30590</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44580</v>
@@ -36106,51 +36120,51 @@
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45007</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035203009 — TALAV JIRNODHAR KARY BABA TALAB LALPUR</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45453</v>
@@ -36202,239 +36216,239 @@
       <c r="J752" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K752" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035206625 — PEYJAL KOOP RAISE MEEL KE PASS BHIMDONGRI</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035209952 — peyjal koop nirman kary jhagjhgee mohalla raise meel ke pass bhimdongri</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035210720 — peyjal koop nirman kary jhagjhgee mohalla raise meel ke pass bhimdongri</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>237165.58</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035211256 — TALAV JIRNODHAR KARY BAHU TALAV BHIMDONGRI</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035223851 — Kacchi nali  nirman kary NH 30 se boys hostel bhimdongri</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>45583</v>
@@ -36533,145 +36547,145 @@
       <c r="J759" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K759" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035275046 — Shokpit nirman kary peyjal koop socaity ke pass Bhimdongri....</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035276017 — Khet talav nirman kary lakhan / daroga bhimdongri</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035276023 — Khet talav nirman kary room Lal / Shakru bhimdongri</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>45768</v>
@@ -36723,51 +36737,51 @@
       <c r="J763" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K763" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035309446 — Dugwell recharge pit peyjal koop ward no. 4 Bhimdongri......</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45798</v>
@@ -43353,98 +43367,98 @@
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
         <v>39029</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
           <t>1735009046/WH/22012034942091 — Kacchi nali  nirman kary  jhanda choraha se tamshingh mohalla tak.bhimdongri</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Lining of minor Canal for Community / Lining of minor Canal for Community</t>
+          <t>Lining of minor Canal for Community / Lining of Canal for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
           <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
           <t>1735009/WC/22012034547411 — Bhainala anicut main canal  lining work</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>7587000</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>797599.55</v>
       </c>
       <c r="J901" s="3" t="n">
         <v>43974</v>