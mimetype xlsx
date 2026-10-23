--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K64"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 12:58:36</t>
+          <t>Exported on: 2026-10-23 04:14:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Play field for Community / Repair and Maintenance of Play field for Community</t>
+          <t>Repair &amp; Maintenance of Play field for Community / Repair &amp; Maintenance of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735009046/AV/22012034646455 — Khel maidan EJS bade tola</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>515870.59</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45276</v>
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44942</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035069069 — KAPIL DHARA KUP NIRMAN KARY  BHAGBAT / PITRU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>301912.99</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45095</v>
@@ -461,1418 +461,1432 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035303384 — Khet talab Nirman karya Sanjay Kumar</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035303385 — Khet talab Nirman karya Sanjay Kumar bhimdongri</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>422356.09</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035304869 — Khet talav nirman kary radhiya / Bala Bhimdongri..</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035387536 — Khet talav nirman kary lakhan / daroga Bhimdongri ..</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035387571 — Khet talav nirman kary  roomlal / sakru bhimdongri</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035389039 — Khet talav nirman kary gopal / mister Bhimdongri....</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035389149 — Khet talav nirman kary  chain shingh / sunder Bhimdongri</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035389267 — Khet talav nirman kary radhiya / Shankar Bhimdongri..</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415224 — Khet talav nirman kary roop shingh / pitru  bhimdongri</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415599 — Khet talav nirman kary lakhan / daroga bhimdongri</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415618 — Khet talav nirman kary roop roomlal / sakru  bhimdongri</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415634 — Khet talav nirman kary gokal / mister Bhimdongri....</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415663 — Khet talav nirman kary chanshingh / sunder Bhimdongri.</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035415700 — Khet talav nirman kary radhiya / Shankar Bhimdongri..</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035422027 — Khet talav nirman kary lakhan / daroga bhimdongri</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035661765 — Khet talab nirman karya girani lal BhimDongri...</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/22012035662350 — Khet talab nirman karya kuldeep/girani BhimDongri....</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/3607806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4736499</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45137</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/3649275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4378937</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45094</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4644471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137818336</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46109</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4760112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120741891</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45935</v>
       </c>
-      <c r="K36" s="3"/>
+      <c r="K36" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4770899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124398656</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>1800</v>
+        <v>3900</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45625</v>
       </c>
-      <c r="K37" s="3"/>
+      <c r="K37" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4771918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124918730</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>1500</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45606</v>
       </c>
-      <c r="K38" s="3"/>
+      <c r="K38" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/4784697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130652968</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45880</v>
       </c>
-      <c r="K39" s="3"/>
+      <c r="K39" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5557097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124923539</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46109</v>
       </c>
-      <c r="K40" s="3"/>
+      <c r="K40" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5558274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130653144</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>4192</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5558278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130653494</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45788</v>
       </c>
-      <c r="K42" s="3"/>
+      <c r="K42" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5560836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122334852</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1735009046/IF/IAY/5956167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130653247</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1735009046/RS/22012034633509 — sagrication said NH-30 ke  pass</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>333379.57</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44580</v>
@@ -2204,568 +2218,568 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035203009 — TALAV JIRNODHAR KARY BABA TALAB LALPUR</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035206625 — PEYJAL KOOP RAISE MEEL KE PASS BHIMDONGRI</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035209952 — peyjal koop nirman kary jhagjhgee mohalla raise meel ke pass bhimdongri</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035210720 — peyjal koop nirman kary jhagjhgee mohalla raise meel ke pass bhimdongri</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035211256 — TALAV JIRNODHAR KARY BAHU TALAV BHIMDONGRI</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035223851 — Kacchi nali  nirman kary NH 30 se boys hostel bhimdongri</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035275046 — Shokpit nirman kary peyjal koop socaity ke pass Bhimdongri....</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035276017 — Khet talav nirman kary lakhan / daroga bhimdongri</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035276023 — Khet talav nirman kary room Lal / Shakru bhimdongri</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1735009046/WC/22012035309446 — Dugwell recharge pit peyjal koop ward no. 4 Bhimdongri......</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1735009046/WH/22012034942091 — Kacchi nali  nirman kary  jhanda choraha se tamshingh mohalla tak.bhimdongri</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MAWAI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Lining of minor Canal for Community / Lining of minor Canal for Community</t>
+          <t>Lining of minor Canal for Community / Lining of Canal for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Lining of Canal</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1735009/WC/22012034547411 — Bhainala anicut main canal  lining work</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>7587000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>43974</v>